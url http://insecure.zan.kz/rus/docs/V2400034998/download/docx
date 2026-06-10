--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="695ca94" w14:textId="695ca94">
+    <w:p w14:paraId="e15ad75" w14:textId="e15ad75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6688,657 +6688,632 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z276" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Перечень случаев, по которым проводятся расследования в сфере санитарно-эпидемиологического благополучия населения</w:t>
+        <w:t xml:space="preserve"> Перечень случаев, по которым проводятся расследования в сфере санитарно-эпидемиологического благополучия населения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z277" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z338" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Расследования проводятся по обращениям физических и (или) юридических лиц, а также государственных органов по конкретным фактам причинения вреда жизни, здоровью человека, окружающей среде и законным интересам физических и юридических лиц, государства в случаях, когда такой факт коснулся широкого круга лиц и требуется установить конкретный субъект (объект) контроля и надзора, допустивший нарушения, в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z278" w:id="270"/>
+    <w:bookmarkStart w:name="z339" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) несоответствии систем водоснабжения и водоотведения требованиям нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z279" w:id="271"/>
+    <w:bookmarkStart w:name="z340" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоблюдения требований по радиационной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z280" w:id="272"/>
+    <w:bookmarkStart w:name="z341" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) несоблюдении правил обращения с медицинскими отходами в медицинских организациях и на объектах, оказывающих услуги по их сбору, транспортировке, хранению, обезвреживанию, использованию и утилизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z281" w:id="273"/>
+    <w:bookmarkStart w:name="z342" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) несоблюдение требований к организации питания, условиям проживания в организованных коллективах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z282" w:id="274"/>
+    <w:bookmarkStart w:name="z343" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) несоблюдение требований к организациям и транспортным средствам (автомобильные, железнодорожные, водные, воздушные), осуществляющим перевозку пассажиров и грузов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z283" w:id="275"/>
+    <w:bookmarkStart w:name="z344" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) несоблюдении требований к использованию, применению и хранению моющих, дезинфицирующих, дезинсекционных, дератизационных средств, организации и проведению стерилизации, дезинфекции, дезинсекции и дератизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z284" w:id="276"/>
+    <w:bookmarkStart w:name="z345" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) несоответствие требованиям гигиенических нормативов параметров неионизирующего излучения и физических факторов на объектах, подлежащих санитарно-эпидемиологическому контролю и надзору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z285" w:id="277"/>
+    <w:bookmarkStart w:name="z346" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) неблагоприятных проявлений после иммунизации, в том числе смерти от них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z286" w:id="278"/>
+    <w:bookmarkStart w:name="z347" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) инфекционных, паразитарных заболеваний и (или) отравлений, в том числе смерти от них согласно таблице 1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z287" w:id="279"/>
+    <w:bookmarkStart w:name="z348" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Расследования проводятся по информации и (или) экстренному извещению, подаваемой государственными органами или объектами здравоохранения, в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z288" w:id="280"/>
+    <w:bookmarkStart w:name="z349" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) неблагоприятных проявлений после иммунизации, в том числе смерти от них:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z289" w:id="281"/>
+    <w:bookmarkStart w:name="z350" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       серьезные НППИ - проявления, опасные для жизни или приведшие к смерти, госпитализации, значительной утрате трудоспособности или врожденной аномалии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z290" w:id="282"/>
+    <w:bookmarkStart w:name="z351" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       групповые НППИ – 2 и более случаев идентичных НППИ, связанных по введенной вакцине и (или) по времени и (или) месту введения вакцины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z291" w:id="283"/>
+    <w:bookmarkStart w:name="z352" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       случаи регистрации НППИ выше ожидаемой частоты или необычайно тяжелых случаев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z292" w:id="284"/>
+    <w:bookmarkStart w:name="z353" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие НППИ по предложению экспертной организации в сфере обращения лекарственных средств и медицинских изделий или решению центрального органа контроля и надзора (предполагаемая ошибка иммунизации, случаи, которые вызывают значительную обеспокоенность родителей или общественности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z293" w:id="285"/>
+    <w:bookmarkStart w:name="z354" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инфекционных, паразитарных заболеваний и (или) отравлений, в том числе смерти от них согласно таблице 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z294" w:id="286"/>
+    <w:bookmarkStart w:name="z355" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отравлений при применении и использовании потенциально опасных химических и биологических веществ (в том числе токсичных, радиоактивных, биологических и химических веществ, ядов и ядовитых веществ, биологических и микробиологических организмов и их токсинов, биологических средств и материалов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z295" w:id="287"/>
+    <w:bookmarkStart w:name="z356" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) острой лучевой болезни, не связанный с профессиональной деятельностью, в том числе смерти от них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z296" w:id="288"/>
+    <w:bookmarkStart w:name="z357" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) установления (подозрения) острых или хронических профессиональных заболеваний и (или) отравлений, в том числе смерти от них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z297" w:id="289"/>
+    <w:bookmarkStart w:name="z358" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Расследования проводятся по результатам исследования продукции по итогам контрольного закупа в случае:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z298" w:id="290"/>
+    <w:bookmarkStart w:name="z359" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления продукции с неустановленным сроком годности продукции (товаров) или датой изготовления, в соответствии с документами нормирования, документами по стандартизации и (или) технической документацией изготовителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z299" w:id="291"/>
+    <w:bookmarkStart w:name="z360" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствия маркировки продукции на государственном и русском языках в части наименования, назначения, состава, условий хранения и применения данной продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z300" w:id="292"/>
+    <w:bookmarkStart w:name="z361" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) несоответствие результатов лабораторных исследований продукции (товаров) по показателям безопасности, предусмотренным в документах нормирования в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z301" w:id="293"/>
-[...15 lines deleted...]
-      4) ее несоответствия информации, указанной производителем на маркировке; </w:t>
+    <w:bookmarkStart w:name="z362" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ее несоответствия информации, указанной производителем на маркировке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z302" w:id="294"/>
+    <w:bookmarkStart w:name="z363" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления пищевой продукции в упаковке, не предназначенной для контакта с готовой пищевой продукцией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:tbl>
-[...81 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z364" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7813,51 +7788,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) при заболевании острыми кишечными инфекциями, сальмонеллезом работников объектов общественного питания и продовольственной торговли, водоснабжения, дошкольных организаций, а также лиц, занимающихся предпринимательской деятельностью, связанной с производством, хранением, транспортировкой и реализацией пищевых продуктов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) при заболевании детей, посещающих дошкольные организации, организации среднего образования, организаций для детей-сирот и детей, оставшихся без попечения родителей, школы-интернаты, дома-ребенка и медико-социальные учреждения;</w:t>
+              <w:t>2) при заболевании детей, посещающих дошкольные организации, организации среднего образования, организаций для детей-сирот и детей, оставшихся без попечения родителей, интернатные организации, дома-ребенка и медико-социальные учреждения;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) при заболевании работников организаций, оказывающих медицинскую помощь в области психического здоровья, организаций для детей-сирот и детей, оставшихся без попечения родителей, домов ребенка, медико-социальных учреждений;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8577,87 +8552,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-туберкулез (А15-А19)</w:t>
+туберкулез (А15, А16, А19)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-при регистрации впервые выявленного случая</w:t>
+при регистрации случаев заболевания туберкулезом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11424,60 +11399,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 укусы и ослюнение животными и другими млекопитающими</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при выявлении нарушении оказания антирабической помощи</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11514,60 +11512,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 носительство возбудителя дифтерии (Z22.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при регистрации каждого случая заболевания</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -13050,51 +13071,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-на объектах образования и домашних очагов детей, посещающих объекты образования - три и более случаев в детских дошкольных организациях и школах-интернатах - при каждом случае</w:t>
+на объектах образования и домашних очагов детей, посещающих объекты образования - три и более случаев в детских дошкольных организациях и интернатных организациях - при каждом случае</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13163,51 +13184,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-на объектах образования и домашних очагов детей, посещающих объекты образования - три и более случаев в детских дошкольных организациях и школах-интернатах - при каждом случае</w:t>
+на объектах образования и домашних очагов детей, посещающих объекты образования - три и более случаев в детских дошкольных организациях и интернатных организациях - при каждом случае</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13708,51 +13729,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="295"/>
+    <w:bookmarkStart w:name="z306" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ №__</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -13773,165 +13794,165 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>технических расчетов, лабораторных исследований, испытаний, экспертиз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>предоставления заключений необходимых для проведения расследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z307" w:id="296"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z307" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _____ 20__ года город, область ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z308" w:id="297"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z308" w:id="298"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5-3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 Кодекса Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О здоровье народа и системе здравоохранения", для решения вопросов,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>требующих экспертного заключения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z309" w:id="298"/>
+      <w:bookmarkStart w:name="z309" w:id="299"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Назначить проведение экспертизы и (или) предоставление экспертного заключения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13945,118 +13966,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать кому)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z310" w:id="299"/>
+      <w:bookmarkStart w:name="z310" w:id="300"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перед экспертами поставить на разрешение следующие вопросы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z311" w:id="300"/>
+      <w:bookmarkStart w:name="z311" w:id="301"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Результаты работы экспертов предоставить в виде экспертного заключения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>до "__" __________ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14264,88 +14285,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z314" w:id="301"/>
+    <w:bookmarkStart w:name="z314" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лист опроса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z315" w:id="302"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z315" w:id="303"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Имя _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14927,108 +14948,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z318" w:id="303"/>
+    <w:bookmarkStart w:name="z318" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол осмотра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z319" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z319" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z320" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z320" w:id="306"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       должностным лицом или комиссией по расследованию в сфере</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>санитарно-эпидемиологического благополучия населения,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15715,68 +15736,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z322" w:id="306"/>
+    <w:bookmarkStart w:name="z322" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный список определения причинно-следственной связи НППИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16017,68 +16038,68 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z323" w:id="307"/>
+    <w:bookmarkStart w:name="z323" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный список проявлений отметьте (✓) всю относящуюся к случаю информацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19610,70 +19631,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z324" w:id="308"/>
+    <w:bookmarkStart w:name="z324" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Д = Да Н = Нет НИ = Неизвестно НП = Неприменим</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19765,68 +19786,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z326" w:id="309"/>
+    <w:bookmarkStart w:name="z326" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алгоритм для определения причинно-следственной связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8623300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -19993,384 +20014,384 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z329" w:id="310"/>
+    <w:bookmarkStart w:name="z329" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о результатах проведения расследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z330" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z330" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Основание проведения расследования ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z331" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z331" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Орган контроля и надзора, проводивший расследование_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z332" w:id="313"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z332" w:id="314"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Привлеченные эксперты (согласие на использование данных)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z333" w:id="314"/>
+    <w:bookmarkStart w:name="z333" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сроки проведения расследования________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z334" w:id="315"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z334" w:id="316"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Физические и (или) юридические лица, в отношении которых проводилось</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>расследование __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z335" w:id="316"/>
+      <w:bookmarkStart w:name="z335" w:id="317"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Причины и характер выявленных нарушений требований нормативных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>правовых актов в сфере санитарно-эпидемиологического благополучия населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z336" w:id="317"/>
+      <w:bookmarkStart w:name="z336" w:id="318"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Физические и (или) юридические лица, допустившие нарушение требований</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормативных правовых актов в сфере санитарно-эпидемиологического</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>благополучия населения __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z337" w:id="318"/>
+    <w:bookmarkStart w:name="z337" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Принятые меры _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20696,31 +20717,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>