--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e15ad75" w14:textId="e15ad75">
+    <w:p w14:paraId="f198447" w14:textId="f198447">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -917,491 +917,577 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и определяют порядок организации и проведения расследований в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      1) острое профессиональное заболевание (отравление) – заболевание (состояние), возникшее после однократного (в течение не более одной смены) воздействия вредных профессиональных факторов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) центры оказания специальных социальных услуг – организации, созданные по решению местных исполнительных органов и предоставляющие специальные социальные услуги лицам (семьям), нуждающимся в специальных социальных услугах, в условиях стационара, полустационара, временного пребывания и на дому; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) острое профессиональное заболевание (отравление) – заболевание (состояние), возникшее после однократного (в течение не более одной смены) воздействия вредных профессиональных факторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) неблагоприятные проявления после иммунизации (далее – НППИ) – любые неблагоприятные медицинские проявления, которые следуют за иммунизацией и не обязательно имеет причинно-следственную связь с применением вакцин;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) хроническое профессиональное заболевание (отравление) – заболевание (состояние), возникшее после многократного и длительного воздействия вредных производственных факторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) предмет расследования – факты, обстоятельства, условия, в результате которых нанесен (может быть нанесен) вред жизни и (или) здоровью человека и (или) среды его обитания, подлежащие расследованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отравление – заболевание (состояние), возникающее при остром (одномоментном) или хроническом (длительном) воздействии на человека химических, биологических и иных факторов среды обитания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) широкий (неограниченный) круг лиц в сфере санитарно-эпидемиологического благополучия населения – круг лиц, который не может быть заранее определен, в том числе его количественный состав, которые повлияли или могут повлиять на санитарно-эпидемиологическое благополучие населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) расследование в сфере санитарно-эпидемиологического благополучия населения (далее – расследование) – комплекс действий государственных органов, осуществляющих деятельность в сфере санитарно-эпидемиологического благополучия населения (далее – орган контроля и надзора), направленный на выявление источника инфекции и локализации очага, получение либо подтверждение сведений об обстоятельствах, вследствие которых наступило (может наступить) ухудшение состояния здоровья человека и (или) среды его обитания, нарушение требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения, определение субъектов (объектов) контроля и надзора, выявление причин и условий, способствовавших совершению правонарушения, установление события и состава правонарушения, а также лиц, виновных в его совершении, принятие мер по дальнейшему недопущению нанесения вреда жизни и (или) здоровью человека и (или) среды его обитания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 – в редакции приказа Министра здравоохранения РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Целью проведения расследования является установление:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обстоятельств, причин и условий, вследствие которых наступило нарушение требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) круга пострадавших и контактных лиц; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) субъектов (объектов) контроля и надзора, допустивших нарушения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) событий и состава нарушения, а также лиц (а), виновные в его совершении; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) меры по дальнейшему недопущению нанесения ущерба жизни и (или) здоровью человека и (или) среды его обитания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В ходе расследования случаев инфекционных, паразитарных заболеваний и (или) отравлений на основании эпидемиологических показаний устанавливается источник инфекции и организуется лабораторное обследование контактных лиц и лиц, возможно причастных к распространению инфекции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В ходе расследования НППИ устанавливается непосредственная причина их возникновения и развития в соответствии с инструкцией вакцин и других иммунобиологических препаратов (далее - вакцины).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В ходе расследования, проводимого по результатам исследования продукции (товара) по итогам контрольного закупа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устанавливаются реализатор, поставщик, импортер и производитель продукции (товара) по представленным документам прослеживаемости и (или) документам об оценке соответствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) изучаются представленные документы и проводится идентификация данной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) изучаются причины, которые могли привести к бактериальному загрязнению продукции или изменению показателей, предусмотренных документами, в соответствии с которыми произведена продукция.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Расследования проводятся должностными лицами, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 37 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Условия расследования на режимных объектах определяются с учетом особенностей доступа для нахождения на этих объектах в соответствии законодательством Республики Казахстан о государственных секретах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Расследования проводятся по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1456,4314 +1542,4484 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 144-4 Предпринимательского кодекса Республики Казахстан в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения расследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок оформления и содержание решения о проведении расследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Для начала расследования руководителем органа контроля и надзора или лицом, его замещающим издается </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акт о назначении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> расследования по форме, утвержденной приказом Министра здравоохранения Республики Казахстан от 20 августа 2021 года № ҚР ДСМ-84 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 24082) (далее – приказ № ҚР ДСМ-84), с указанием состава лиц, уполномоченных на его проведение (должностного лица органа контроля и надзора либо комиссии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В акт о назначении расследования вносятся изменения и (или) дополнения в связи с изменением и (или) дополнением состава лиц, уполномоченных на его проведение. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Сроки и продолжительность проведения расследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Руководитель органа контроля и надзора или лицо его замещающее в зависимости от масштаба угрозы и тяжести причинения вреда жизни, здоровью человека, окружающей среде и законным интересам физических и юридических лиц, государства, определяет сроки проведения расследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Срок проведения расследования указываются в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о назначении расследования и не должен превышать 30 календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. При возникновении обстоятельств, объективно препятствующих завершению расследования в установленные сроки (в случаях не получения запрашиваемой информации, в том числе в рамках международных договоров Республики Казахстан, не получения результатов назначенных экспертиз и экспертных заключений, а также другой необходимой информации и документов), срок расследования продлевается руководителем органа контроля и надзора или лицом его замещающим только один раз на срок не более чем на 30 календарных дней с оформлением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о продлении сроков расследования по форме, утвержденной приказом № ҚР ДСМ-84.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Расследование случаев инфекционных, паразитарных заболеваний и (или) отравлений населения назначается в течение: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 3 календарных дней – со дня поступления экстренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>извещения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и (или) обращения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) суток (24 часов):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при регистрации летального случая – со дня поступления экстренного извещения и (или) обращения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при регистрации 3 и более случаев инфекционных, паразитарных заболеваний и (или) отравлений, связанных между собой и зарегистрированных в один инкубационный период – со дня поступления третьего экстренного извещения и (или) обращения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) 3 часов – с момента поступления экстренного извещения и (или) обращения при регистрации карантинных и особо опасных заболеваний. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Расследование случаев НППИ назначается в течение 3 календарных дней со дня поступления экстренного извещения и (или) обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Расследование случаев острых профессиональных заболеваний и (или) отравлений, кроме случаев острых профессиональных отравлений с тяжелым или со смертельным исходом, групповых острых профессиональных отравлений, – назначается в течение 24 часов с момента получения извещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Расследование случаев подозрения или установления хронических профессиональных заболеваний и (или) отравлений назначается в течение 5 рабочих дней со дня поступления извещения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Расследование, проводимое по результатам исследования продукции по итогам контрольного закупа, назначается в течение 3 календарных дней со дня завершения контрольного закупа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Сроки уведомления субъекта контроля и надзора, уполномоченного органа в области правовой статистики и специальных учетов, заинтересованных государственных органов о начале проведения расследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Уведомление субъекта (объекта) контроля и надзора о начале проведения расследования, продлении сроков проведения расследования, об изменении и (или) дополнении состава лиц, уполномоченных на его проведение, осуществляется путем направления акта о назначении расследования, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о продлении сроков расследования, акта о назначении расследования с измененным и (или) дополненным составом лиц, уполномоченных на его проведение, за один рабочий день до его начала, продления, до начала участия в расследовании лиц, не указанных в акте о назначении расследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, указанных в подпунктах 2) и 3) пункта 14 и абзаце первом пункта 16 настоящих Правил, расследование проводится без предварительного уведомления субъекта (объекта) контроля и надзора на основании акта о назначении расследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Акт о назначении расследования, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о продлении сроков расследования, акт о назначении расследования с измененным и (или) дополненным составом лиц, уполномоченных на его проведение, направляется заказным письмом с уведомлением о его вручении либо посредством электронного документа, подписанного посредством электронной цифровой подписи, по адресу электронной почты субъекта (объекта) контроля и надзора или иным доступным способом, позволяющим фиксировать факт ознакомления субъекта (объекта) контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Для включения в состав комиссии орган контроля и надзора уведомляет заинтересованные государственные органы о проведении расследования и необходимости предоставления кандидатуры для включения в состав комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководителем органа контроля и надзора или лицом, его замещающим в зависимости от предмета расследования включаются в состав комиссии специалисты государственного органа и (или) государственной экспертной организации в сфере обращения лекарственных средств и медицинских изделий, профильные эксперты и специалисты, не связанные с предметом расследования, в том числе педиатр (врач общей практики), иммунолог, эпидемиолог, невролог, аллерголог, фтизиатр, инфекционист, патологоанатом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 – в редакции приказа Министра здравоохранения РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Министра здравоохранения РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Орган контроля и надзора в течение двух рабочих дней со дня подписания акта о назначении расследования уведомляет о начале проведения расследования уполномоченный орган в области правовой статистики и специальных учетов путем направления уведомления о начале проведения расследования через информационную систему "Единый реестр субъектов и объектов проверок".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Порядок привлечения независимых экспертов и иных заинтересованных лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Для проведения расчетов, лабораторных исследований, испытаний, экспертиз, предоставления заключений, необходимых для проведения расследования привлекаются эксперты и специалисты, обладающие специальными знаниями по предмету расследования, которые не являются членами комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Решение о привлечении экспертов и специалистов выносит руководитель органа контроля и надзора или лицо его замещающее по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок предоставления результатов экспертиз и заключений экспертов и специалистов определяется решением, предусмотренным частью первой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Условия и порядок образования состава комиссии по расследованию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Расследование проводится комиссией, создаваемой органом контроля и надзора (далее – комиссия) в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установления профессиональных заболеваний и (или) отравлений, в том числе подозрений на профессиональные заболевания и (или) отравления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) НППИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подозрения на заражение особо опасными инфекционными заболеваниями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подозрения на заражение новыми, не эндемичными для Республики Казахстан инфекционными и (или) паразитарными заболеваниями или заболеваниями не ясной этиологии;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      Срок предоставления результатов экспертиз и заключений экспертов и специалистов определяется решением, предусмотренным частью первой настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наступления смерти человека от инфекционных, паразитарных заболеваний и (или) отравлений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 5. Условия и порядок образования состава комиссии по расследованию</w:t>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) если расследование затрагивает компетенцию более чем 1 (одного) уполномоченного государственного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      25. Расследование проводится комиссией, создаваемой органом контроля и надзора (далее – комиссия) в случаях:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проведения расследований в пределах двух и более административно-территориальных единиц Республики Казахстан (областей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      1) установления профессиональных заболеваний и (или) отравлений, в том числе подозрений на профессиональные заболевания и (или) отравления;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в иных случаях, по решению (поручению) руководителя государственного органа, по основаниям, предусмотренным пунктом 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. В случаях, не предусмотренных пунктом 25 настоящих Правил, расследование проводится должностным лицом без создания комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В состав комиссии входят председатель и члены комиссии из числа сотрудников органа контроля и надзора и других заинтересованных государственных органов (при необходимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Председателем комиссии определяется руководитель или заместитель руководителя органа контроля и надзора в следующих случаях, но не ограничиваясь:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наступления смерти пяти и более человек от инфекционных, паразитарных заболеваний и (или) отравлений, в том числе профессиональных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наступления случаев НППИ у пяти и более человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подозрения на заражение особо опасными инфекционными заболеваниями с высоким летальным исходом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В иных случаях председателем комиссии определяется должностное лицо не ниже руководителя структурного подразделения органа контроля и надзора. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Председатель комиссии организует ее работу, распределяет обязанности между членами комиссии, определяет потребности комиссии в транспорте, служебных помещениях, средствах связи, специальной одежде и средствах индивидуальной защиты для обеспечения безопасной работы комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Председателем, членами комиссии не может являться должностное лицо, если он (она):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) является близким родственником, супругом (супругой) или свойственником заболевшего либо заявителя, а также ответственного лица субъекта (объекта) контроля и надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) находится в служебной или иной зависимости от лиц, указанных в подпункте 1 настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лично, прямо или косвенно заинтересован в исходе расследования либо имеются иные обстоятельства, вызывающие сомнение в его объективности и беспристрастности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия, предусмотренные подпунктами 1) – 3) настоящего пункта, относятся к экспертам и иным лицам, привлекаемым к расследованию в соответствии с пунктами 23 и 24 настоящих Правил (далее – эксперты и специалисты).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. По решению руководителя органа контроля и надзора или лица его замещающего в зависимости от предмета расследования в состав комиссии включаются представители заинтересованных государственных органов и их территориальных подразделений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      29. Председатель комиссии организует ее работу, распределяет обязанности между членами комиссии, определяет потребности комиссии в транспорте, служебных помещениях, средствах связи, специальной одежде и средствах индивидуальной защиты для обеспечения безопасной работы комиссии.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. При проведении расследования для установления причин нарушения требований законодательства Республики Казахстан и определения субъектов (объектов) контроля и надзора, допустивших нарушения указанных требований, предметом контроля являются требования, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      30. Председателем, членами комиссии не может являться должностное лицо, если он (она):</w:t>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Порядок оформления материалов расследования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      1) является близким родственником, супругом (супругой) или свойственником заболевшего либо заявителя, а также ответственного лица субъекта (объекта) контроля и надзора;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В ходе расследования должностное лицо органа контроля и надзора или члены комиссии осуществляют следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      2) находится в служебной или иной зависимости от лиц, указанных в подпункте 1 настоящего пункта;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выясняет обстоятельства, повлекшие допущение нарушения и (или) предшествовавшие допущению возникновения угрозы или причинению вреда жизни, здоровью человека, окружающей среде и законным интересам физических и юридических лиц, государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) определяет круг лиц и (или) субъектов (объектов), возможно причастных к предмету расследования, проводит их опрос с заполнением листа опроса по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящих Правил и получает письменные и (или) устные объяснения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проводит обследование мест, послуживших основанием для проведения расследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получает заключения экспертов и специалистов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) организовывает отбор проб и проведение лабораторных исследований и инструментальных замеров, обследование лиц и получает результаты; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организовывает эксперименты и (или) получает результаты экспериментов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) получает медицинские заключения о тяжести повреждений, причинах смерти, наличии признаков алкогольного, токсического опьянения, отравления, информацию о динамике состояния здоровья с результатами лабораторных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) устанавливает причины и характер нарушений требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) запрашивает, получает и изучает документы, характеризующие состояние места расследования, наличие опасных производственных факторов и мер по их локализации, нейтрализации (учет, анализ, разработка мероприятий, их исполнение);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) получает копии документов, журналов, протоколов и иной документации, необходимой для расследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) анализирует результаты производственного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) осуществляет фото и (или) видео фиксацию места и (или) продукции, относящегося к предмету расследования, процесса производства (оказания услуг, выполнения работ), а также составляет протокол осмотра по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) определяет мероприятия по ликвидации и (или) предотвращению последствий, связанных с предметом расследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ознакамливает лиц и (или) субъектов контроля и надзора, возможно причастных к предмету расследования, с материалами расследования в части имеющей отношение к ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Должностное лицо органа контроля и надзора или члены комиссии в отношении физических лиц, причастность которых к предмету расследования устанавливается в ходе расследования, вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запросить сведения, объяснения в письменной и (или) устной форме, относящиеся к предмету расследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) беспрепятственно провести обследования, эксперименты, замеры и отбор проб (образцов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. При расследовании случаев острых и (или) хронических профессиональных заболеваний и (или) отравлений, в том числе подозрений на профессиональные заболевания и (или) отравления работодатель обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сохранение до начала расследования обстановки места происшествия (при острых профессиональных заболеваниях и (или) отравлениях), при условии, что это не угрожает жизни и здоровью других лиц, а нарушение непрерывности производственного процесса не приведет к аварии;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      13) определяет мероприятия по ликвидации и (или) предотвращению последствий, связанных с предметом расследования;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фотографирование места происшествия и поврежденных объектов, составление планов, эскизов, схем до начала расследования (при острых профессиональных заболеваниях и (или) отравлениях);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) доступ для выполнения технических расчетов, проведения лабораторных исследований, испытаний, других экспертных работ и для привлеченных в этих целях специалистов-экспертов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) предоставление членам комиссии подразделения органа контроля и надзора, привлеченным экспертам и специалистам транспорта, служебного помещения с компьютерной и организационной техникой, средств связи, специальной одежды и других средств индивидуальной защиты, необходимых для проведения расследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предоставление копий следующих документов и материалов, в том числе архивных, за весь профессиональный маршрут на данном предприятии либо работника с аналогичного рабочего места, участка и цеха:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       материалов аттестация производственных объектов по условиям труда и (или) управления профессиональными рисками, документов, характеризующих состояние рабочего места, наличие вредных и (или) опасных производственных факторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выписок из журналов регистрации инструктажей и протоколов проверки знаний пострадавших по безопасности и охране труда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       документов, подтверждающих прохождение обучения, требование которого в соответствии с законодательством Республики Казахстан является обязательным для допуска к работе, а также повышение квалификации работника; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       протоколов лабораторных исследований; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       медицинского заключения о характере и степени тяжести причиненного здоровью вреда пострадавшему или причине его смерти, о наличии (отсутствии) признаков алкогольного, наркотического или токсического опьянения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z127" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документы, подтверждающие прохождение предварительных и периодических медицинских осмотров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z128" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       документов, подтверждающих выдачу пострадавшему специальной одежды и средств индивидуальной защиты; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z129" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностные инструкции, регламенты работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z130" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      других документов, имеющих отношение к предмету расследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z131" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. В ходе расследования орган контроля и надзора, с учетом необходимости защиты конфиденциальной информации, предоставляет участникам расследования, по их письменному запросу, возможность ознакомиться со сведениями, имеющими отношение к расследованию. По запросу заинтересованных лиц орган контроля и надзора проводит консультации по предмету расследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. При установлении в ходе расследования поставщика, импортера, производителя несоответствующей продукции или источника инфекционных, паразитарных заболеваний и (или) отравлений населения, находящихся на другой административной территории, подразделение органа контроля и надзора завершает расследование и передает материалы расследования в соответствующее подразделение органа контроля и надзора для проведения расследования на соответствующей административной территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z133" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Проведение расследований осуществляется с учетом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пунктов 39, 40, 41, 42, 43, 44, 45, 46, 47 и 48 настоящих Правил – по инфекционным, паразитарным заболеваниям и (или) отравлениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z135" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пунктов 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60 и 61 настоящих Правил – по НППИ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
-[...15 lines deleted...]
-      должностные инструкции, регламенты работы;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пунктов 62, 63, 64 и 65 настоящих Правил – по случаям острых и (или) хронических профессиональных заболеваний и (или) отравлений, в том числе подозрений на профессиональные заболевания и (или) отравления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
-[...15 lines deleted...]
-      других документов, имеющих отношение к предмету расследования.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пунктов 66 и 67 настоящих Правил – по итогам контрольного закупа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
-[...15 lines deleted...]
-      36. В ходе расследования орган контроля и надзора, с учетом необходимости защиты конфиденциальной информации, предоставляет участникам расследования, по их письменному запросу, возможность ознакомиться со сведениями, имеющими отношение к расследованию. По запросу заинтересованных лиц орган контроля и надзора проводит консультации по предмету расследования.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В ходе эпидемиологического расследования должностное лицо органа контроля и надзора или члены комиссии, осуществляющий расследование:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
-[...15 lines deleted...]
-      37. При установлении в ходе расследования поставщика, импортера, производителя несоответствующей продукции или источника инфекционных, паразитарных заболеваний и (или) отравлений населения, находящихся на другой административной территории, подразделение органа контроля и надзора завершает расследование и передает материалы расследования в соответствующее подразделение органа контроля и надзора для проведения расследования на соответствующей административной территории.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анализирует данные медицинской документации больного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
-[...15 lines deleted...]
-      38. Проведение расследований осуществляется с учетом:</w:t>
+    <w:bookmarkStart w:name="z140" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) беседует с медицинскими работниками, оказывавшими медицинскую помощь больному;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
-[...15 lines deleted...]
-      пунктов 39, 40, 41, 42, 43, 44, 45, 46, 47 и 48 настоящих Правил – по инфекционным, паразитарным заболеваниям и (или) отравлениям;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проводит опрос больных и контактных лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
-[...15 lines deleted...]
-      пунктов 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60 и 61 настоящих Правил – по НППИ;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует имеющиеся лабораторные данные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
-[...15 lines deleted...]
-      пунктов 62, 63, 64 и 65 настоящих Правил – по случаям острых и (или) хронических профессиональных заболеваний и (или) отравлений, в том числе подозрений на профессиональные заболевания и (или) отравления;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производит отбор проб с очага для проведения санитарно-эпидемиологической экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
-[...15 lines deleted...]
-      пунктов 66 и 67 настоящих Правил – по итогам контрольного закупа.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организует лабораторное обследование контактных лиц с целью поиска источника инфекции (бактериологическое, вирусологическое, серологическое, молекулярно-биологическое, паразитологическое, иммунологическое).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
-[...15 lines deleted...]
-      39. В ходе эпидемиологического расследования должностное лицо органа контроля и надзора или члены комиссии, осуществляющий расследование:</w:t>
+    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Должностным лицом органа контроля и надзора или членами комиссии, осуществляющим расследование, в том числе совместно с экспертами и специалистами, оценивается достоверность лабораторной диагностики по следующим критериям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
-[...15 lines deleted...]
-      1) анализирует данные медицинской документации больного;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) технической оснащенности лаборатории, своевременности поверки измерительных приборов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
-[...15 lines deleted...]
-      2) беседует с медицинскими работниками, оказывавшими медицинскую помощь больному;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соблюдению методик проведения лабораторных исследований, утвержденных ведомством государственного органа в сфере санитарно-эпидемиологического благополучия населения и (или) внесенных в реестр государственной системы измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
-[...15 lines deleted...]
-      3) проводит опрос больных и контактных лиц;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) качеству используемых сред, агглютинирующих сывороток, диагностикумов, тест-систем (сроки годности, соблюдение требований хранения, ростовые качества);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
-[...15 lines deleted...]
-      4) анализирует имеющиеся лабораторные данные;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) полноты и качества проведения внутри лабораторного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
-[...15 lines deleted...]
-      5) производит отбор проб с очага для проведения санитарно-эпидемиологической экспертизы;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) профессионального уровня работающего персонала лабораторий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Для этиологической расшифровки диагноза исследуется материал от больных. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z152" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, предусмотренных законодательством Республики Казахстан, исследования проводятся в лаборатории организаций ведомства государственного органа в сфере санитарно-эпидемиологического благополучия населения, а также выделенные патогенные культуры направляются на идентификацию в соответствующую референс-лабораторию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z153" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. На основании эпидемиологического анамнеза и данных опроса больных, полученных в ходе расследования, а также клинических и лабораторных данных, полученных при обследовании больных, медицинской организацией устанавливается окончательный диагноз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z154" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При опросе больного и контактных лиц должностное лицо органа контроля и надзора или члены комиссии, осуществляющий расследование, выясняет следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z155" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) круг лиц со сходными симптомами заболевания, с которыми был контакт в течение инкубационного периода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z156" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) паспортные данные больного и контактных лиц, дата рождения, место жительства, контактные телефоны, место работы и (или) учебы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z157" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дата начала заболевания (для заболеваний с коротким инкубационным периодом - точное время начала заболевания), дата госпитализации, место госпитализации, основные признаки заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z158" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о предполагаемых источниках, факторах и путях передачи инфекции;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
-[...15 lines deleted...]
-      В случаях, предусмотренных законодательством Республики Казахстан, исследования проводятся в лаборатории организаций ведомства государственного органа в сфере санитарно-эпидемиологического благополучия населения, а также выделенные патогенные культуры направляются на идентификацию в соответствующую референс-лабораторию.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дата последнего посещения организованного коллектива, выезда за пределы населенного пункта, области, страны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
-[...15 lines deleted...]
-      42. На основании эпидемиологического анамнеза и данных опроса больных, полученных в ходе расследования, а также клинических и лабораторных данных, полученных при обследовании больных, медицинской организацией устанавливается окончательный диагноз.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения о полученных профилактических прививках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
-[...15 lines deleted...]
-      43. При опросе больного и контактных лиц должностное лицо органа контроля и надзора или члены комиссии, осуществляющий расследование, выясняет следующее:</w:t>
+    <w:bookmarkStart w:name="z161" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. При регистрации завозного случая инфекционных, паразитарных заболеваний и (или) отравлений уточняют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
-[...15 lines deleted...]
-      1) круг лиц со сходными симптомами заболевания, с которыми был контакт в течение инкубационного периода;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сроки посещения больным эндемичной страны за последние 3 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
-[...15 lines deleted...]
-      2) паспортные данные больного и контактных лиц, дата рождения, место жительства, контактные телефоны, место работы и (или) учебы;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перемещения больного по территории Республики Казахстан и города республиканского значения, столицы, области, района в период с момента заболевания до установления диагноза в эпидемиологический сезон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
-[...15 lines deleted...]
-      3) дата начала заболевания (для заболеваний с коротким инкубационным периодом - точное время начала заболевания), дата госпитализации, место госпитализации, основные признаки заболевания;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие лихорадочных заболеваний неясной этиологии за последние 3 года и наличие лихорадки в последние 3 дня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
-[...15 lines deleted...]
-      4) сведения о предполагаемых источниках, факторах и путях передачи инфекции;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие фактов переливания крови в последние 3 месяца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
-[...15 lines deleted...]
-      5) дата последнего посещения организованного коллектива, выезда за пределы населенного пункта, области, страны;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие фактов прибытия в населенный пункт, где зарегистрированы случаи зоонозных и карантинных заболеваний больших групп населения (сезонные рабочие, переселенцы), среди которых могли быть паразитоносители или источники возбудителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
-[...15 lines deleted...]
-      6) сведения о полученных профилактических прививках.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. При регистрации карантинных инфекций, особо опасных заболеваний, а также групповых заболеваний должностное лицо органа контроля и надзора или члены комиссии организовывают проведение подворных обходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkStart w:name="z168" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. При посещении больным организованного коллектива или эпидемиологически значимого объекта (где возможно дальнейшее распространение инфекции) в течение инкубационного периода и (или) заболевания, должностное лицо органа контроля и надзора или член комиссии, проводит обследование объекта и организовывает санитарно-противоэпидемические и санитарно-профилактические мероприятия по предупреждению дальнейшего распространения заболевания, с оформлением протокола осмотра по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z169" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. В ходе расследования случаев инфекционных, паразитарных заболеваний и (или) отравлений населения, вызванных источниками инфекций, поступивших из других регионов (подозреваемый продукт или сырье), послуживших причиной отравления, в целях организации на месте санитарно-противоэпидемических и санитарно-профилактических мероприятий проверяется своевременность направления организацией здравоохранения сообщения о заболевании в соответствующее подразделение органа контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z170" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Данные, установленные в ходе расследования, заносятся в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Карту эпидемиологического обследования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> очага инфекционного и паразитарного заболевания, по форме, утвержденной приказом № ҚР ДСМ-84.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z171" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Причина возникновения каждого случая НППИ определяется отдельно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z172" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. К НППИ не относятся следующие ожидаемые реакции, не подлежащие расследованию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z173" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реакции на месте введения вакцин (покраснение, отек, боль);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z174" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) системные реакции организма (повышение температуры тела с фебрильными судорогами после иммунизации инактивированными вакцинами, проявляющиеся в первые 3 дня после прививки, после живых вакцин - на 5-6, 10-11 дни после прививки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z175" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) транзиторная тромбоцитопения, развивающаяся после введения вакцины против кори в периоде с 12 по 25 день;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z176" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) симптомы со стороны суставов после введения вакцины против краснухи в период с 7 по 21 день после введения вакцины и продолжающиеся от нескольких дней до 2-х недель. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z177" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Оценка причинно-следственной связи НППИ с вакцинацией проводится на популяционном уровне и на уровне отдельного больного с учетом следующих факторов: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z178" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установление временной связи (вакцинация предшествовала НППИ):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z179" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      временная последовательность развития симптомов НППИ после прививки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z180" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интервал между введением вакцины и появлением клинических симптомов с учетом сроков ожидаемых проявлений различных видов НППИ и согласно инструкции к вакцине;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z181" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исключение случайного совпадения в соответствии с настоящими Правилами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z182" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вероятность развития клинических проявлений в результате вакцинации или по причине другого заболевания (сопутствующее или впервые выявленное);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z183" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) доказательство наличия связи (клиническое или лабораторное подтверждение):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z184" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постоянство случаев – сходство всех случаев НППИ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
-[...15 lines deleted...]
-      1) установление временной связи (вакцинация предшествовала НППИ):</w:t>
+    <w:bookmarkStart w:name="z185" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аналогичные случаи НППИ у других лиц, получивших данную вакцину:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
-[...15 lines deleted...]
-      временная последовательность развития симптомов НППИ после прививки;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие аналогичных реакций и частоты регистрации НППИ от данной вакцины у других привитых лиц в рамках одной или нескольких медицинских организаций (района, города, области);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
-[...15 lines deleted...]
-      интервал между введением вакцины и появлением клинических симптомов с учетом сроков ожидаемых проявлений различных видов НППИ и согласно инструкции к вакцине;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрация аналогичных клинических проявлений среди невакцинированных лиц (членов семей, детского сада, школы, организации), частота регистрации, групповая реакция.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
-[...15 lines deleted...]
-      2) исключение случайного совпадения в соответствии с настоящими Правилами:</w:t>
+    <w:bookmarkStart w:name="z188" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Отдельно на популяционном уровне учитываются следующие факторы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
-[...15 lines deleted...]
-      вероятность развития клинических проявлений в результате вакцинации или по причине другого заболевания (сопутствующее или впервые выявленное);</w:t>
+    <w:bookmarkStart w:name="z189" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) превышение частоты НППИ ожидаемого уровня среди населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
-[...15 lines deleted...]
-      3) доказательство наличия связи (клиническое или лабораторное подтверждение):</w:t>
+    <w:bookmarkStart w:name="z190" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) биологическая вероятность развития НППИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
-[...15 lines deleted...]
-      постоянство случаев – сходство всех случаев НППИ;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Расследование включает следующие этапы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
-[...15 lines deleted...]
-      4) аналогичные случаи НППИ у других лиц, получивших данную вакцину:</w:t>
+    <w:bookmarkStart w:name="z192" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подтверждение соответствия случая установленным критериям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
-[...15 lines deleted...]
-      наличие аналогичных реакций и частоты регистрации НППИ от данной вакцины у других привитых лиц в рамках одной или нескольких медицинских организаций (района, города, области);</w:t>
+    <w:bookmarkStart w:name="z193" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие НППИ после введения одной или более вакцин;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
-[...15 lines deleted...]
-      регистрация аналогичных клинических проявлений среди невакцинированных лиц (членов семей, детского сада, школы, организации), частота регистрации, групповая реакция.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обоснование и соответствие диагноза случаю НППИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:bookmarkStart w:name="z195" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) оформление проверочного списка определения причинно-следственной связи НППИ в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z196" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) использование алгоритма для определения причинно-следственной связи в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z197" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) классификация НППИ в соответствии с настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z198" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Для определения причинно-следственной связи проводится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z199" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анализ анамнестических данных: состояние здоровья и аллергостатус привитого лица (реакции на лекарственные средства, продукты питания, предыдущие вакцины);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z200" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оценка динамики развития НППИ (вид НППИ, сроки проявления, продолжительность, течение и характер первых симптомов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z201" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мероприятия по оказанию неотложной и доврачебной медицинской помощи привитому лицу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z202" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) диагностические и лечебные мероприятия, проводимые по случаю НППИ до расследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z203" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) установление исхода развития НППИ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z197" w:id="190"/>
-[...15 lines deleted...]
-      4) классификация НППИ в соответствии с настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) установление причинно-следственной связи между вакцинацией и развитием НППИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z198" w:id="191"/>
-[...15 lines deleted...]
-      54. Для определения причинно-следственной связи проводится:</w:t>
+    <w:bookmarkStart w:name="z205" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оценка условий хранения и транспортировки вакцины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z199" w:id="192"/>
-[...15 lines deleted...]
-      1) анализ анамнестических данных: состояние здоровья и аллергостатус привитого лица (реакции на лекарственные средства, продукты питания, предыдущие вакцины);</w:t>
+    <w:bookmarkStart w:name="z206" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) оценка квалификации медицинских работников прививочного кабинета с целью выявления программной ошибки (неправильная подготовка и введение вакцины);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z200" w:id="193"/>
-[...15 lines deleted...]
-      2) оценка динамики развития НППИ (вид НППИ, сроки проявления, продолжительность, течение и характер первых симптомов);</w:t>
+    <w:bookmarkStart w:name="z207" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) оценка соответствия прививочного пункта по проведению профилактических прививок населению санитарно–эпидемиологическим требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z201" w:id="194"/>
-[...15 lines deleted...]
-      3) мероприятия по оказанию неотложной и доврачебной медицинской помощи привитому лицу;</w:t>
+    <w:bookmarkStart w:name="z208" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) дифференциальная диагностика НППИ с интеркуррентными и другими заболеваниями на основе лабораторных и инструментальных исследований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
-[...15 lines deleted...]
-      4) диагностические и лечебные мероприятия, проводимые по случаю НППИ до расследования;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При развитии неврологических заболеваний (энцефалит, миелит, полирадикулоневрит, менингит) с целью исключения интеркуррентных заболеваний проводятся серологические исследования парных сывороток (первая – в ранние сроки заболевания, вторая – через 14-21 день) для определения титров антител к вирусам гриппа, парагриппа, Коксаки, эховирусы, клещевого энцефалита, аденовирусам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z203" w:id="196"/>
-[...15 lines deleted...]
-      5) установление исхода развития НППИ;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) анализ данных в случае летального исхода в поствакцинальном периоде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z204" w:id="197"/>
-[...15 lines deleted...]
-      6) установление причинно-следственной связи между вакцинацией и развитием НППИ;</w:t>
+    <w:bookmarkStart w:name="z211" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ медицинской карты больного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z205" w:id="198"/>
-[...15 lines deleted...]
-      7) оценка условий хранения и транспортировки вакцины;</w:t>
+    <w:bookmarkStart w:name="z212" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучение результатов патологоанатомической экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z206" w:id="199"/>
-[...15 lines deleted...]
-      8) оценка квалификации медицинских работников прививочного кабинета с целью выявления программной ошибки (неправильная подготовка и введение вакцины);</w:t>
+    <w:bookmarkStart w:name="z213" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) установление связи НППИ с качеством использованной вакцины, а также при необходимости отправка образцов вакцины на повторную или независимую экспертизу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z207" w:id="200"/>
-[...15 lines deleted...]
-      9) оценка соответствия прививочного пункта по проведению профилактических прививок населению санитарно–эпидемиологическим требованиям;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. При развитии НППИ после прививки против бешенства, введение антирабической вакцины временно приостанавливается комиссией на период расследования и решения вопроса продолжения вакцинации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z208" w:id="201"/>
-[...15 lines deleted...]
-      10) дифференциальная диагностика НППИ с интеркуррентными и другими заболеваниями на основе лабораторных и инструментальных исследований.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. При подтверждении развития НППИ вследствие программной ошибки или реакции на инъекцию (укол) вакцина не подлежит расследованию, как некачественная.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z209" w:id="202"/>
-[...15 lines deleted...]
-      При развитии неврологических заболеваний (энцефалит, миелит, полирадикулоневрит, менингит) с целью исключения интеркуррентных заболеваний проводятся серологические исследования парных сывороток (первая – в ранние сроки заболевания, вторая – через 14-21 день) для определения титров антител к вирусам гриппа, парагриппа, Коксаки, эховирусы, клещевого энцефалита, аденовирусам;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. По результатам расследования НППИ классифицируются на 4 вида случаев:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z210" w:id="203"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:bookmarkStart w:name="z217" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Случай с наличием причинно-следственной связи с вакцинацией: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z218" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) случай связан с действием вакцины или с особенностями организма на введение вакцины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z219" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) случай, обусловленный нарушением качества вакцины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z220" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) случай, обусловленный программной ошибкой при организации и проведении вакцинации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z221" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Неопределенный случай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z222" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имеется устойчивое доказательство временной связи, однако недостаточно убедительных данных о том, что причиной НППИ является вакцина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z223" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выявленные факторы свидетельствуют о противоречивых направлениях относительно устойчивости причинно-следственной связи с иммунизацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z224" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Случай с отсутствием причинно-следственной связи с иммунизацией (случайное совпадение):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z218" w:id="211"/>
-[...15 lines deleted...]
-      1) случай связан с действием вакцины или с особенностями организма на введение вакцины;</w:t>
+    <w:bookmarkStart w:name="z225" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) интеркуррентное заболевание в поствакцинальном периоде или состояния, косвенно связанные с введением вакцины, а также спровоцированные вакциной;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z219" w:id="212"/>
-[...15 lines deleted...]
-      2) случай, обусловленный нарушением качества вакцины;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) менингеальные явления, не характерные для осложнений после введения инактивированных вакцин, анатоксинов и живых вакцин, за исключением паротитной вакцины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z220" w:id="213"/>
-[...15 lines deleted...]
-      3) случай, обусловленный программной ошибкой при организации и проведении вакцинации.</w:t>
+    <w:bookmarkStart w:name="z227" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) энцефалопатия, не характерная для реакций на введение паротитной и полиомиелитной вакцин и анатоксинов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z221" w:id="214"/>
-[...15 lines deleted...]
-      Неопределенный случай:</w:t>
+    <w:bookmarkStart w:name="z228" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) диагноз поствакцинального энцефалита, требующий исключения заболеваний с общемозговой симптоматикой – опухолевых образований центральной нервной системы, гриппа, пневмонии, менингококковой инфекции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z222" w:id="215"/>
-[...15 lines deleted...]
-      1) имеется устойчивое доказательство временной связи, однако недостаточно убедительных данных о том, что причиной НППИ является вакцина;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кишечные, почечные симптомы, сердечная и дыхательная недостаточности, не характерные для осложнений и являющиеся признаками сопутствующих заболеваний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z223" w:id="216"/>
-[...15 lines deleted...]
-      2) выявленные факторы свидетельствуют о противоречивых направлениях относительно устойчивости причинно-следственной связи с иммунизацией.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) катаральный синдром острого респираторного заболевания, возникающий ранее 4-го календарного дня и позже 14 календарного дня после прививки живой вакциной;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z224" w:id="217"/>
-[...15 lines deleted...]
-      Случай с отсутствием причинно-следственной связи с иммунизацией (случайное совпадение):</w:t>
+    <w:bookmarkStart w:name="z231" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) параличи, развившиеся в результате неврологической патологии и не связанные с введением вакцины, кроме вакциноассоциированного паралитического полиомиелита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z225" w:id="218"/>
-[...15 lines deleted...]
-      1) интеркуррентное заболевание в поствакцинальном периоде или состояния, косвенно связанные с введением вакцины, а также спровоцированные вакциной;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) реакция на инъекцию вакцины, связанная с психоэмоциональным состоянием прививаемого, вызванная испугом на болевой синдром по поводу проведения инъекции (боязнь укола);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z226" w:id="219"/>
-[...15 lines deleted...]
-      2) менингеальные явления, не характерные для осложнений после введения инактивированных вакцин, анатоксинов и живых вакцин, за исключением паротитной вакцины;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) другие проявления, регистрируемые, как совпадающие (не связанные с вакциной против туберкулеза или оцениваемые для выяснения причинно-следственной связи) с введением вакцины против туберкулеза, включают инфекции, кожные реакции, сыпь, эритему, боль, лихорадку, замедленное излечение, пониженный аппетит, гипотонический гипореспонсивный эпизод, раздражительность, болезнь Кавасаки, герпетический менингоэнцефалит и остеомиелит;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z227" w:id="220"/>
-[...15 lines deleted...]
-      3) энцефалопатия, не характерная для реакций на введение паротитной и полиомиелитной вакцин и анатоксинов;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) фоновое или новое состояние, или состояние, вызванные воздействием не вакцины, а других факторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z228" w:id="221"/>
-[...15 lines deleted...]
-      4) диагноз поствакцинального энцефалита, требующий исключения заболеваний с общемозговой симптоматикой – опухолевых образований центральной нервной системы, гриппа, пневмонии, менингококковой инфекции;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) имеются неопровержимые данные относительно того, что вакцинация против кори не имеет отношения к возникновению хронических воспалительных заболеваний кишечника или аутизму.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z229" w:id="222"/>
-[...15 lines deleted...]
-      5) кишечные, почечные симптомы, сердечная и дыхательная недостаточности, не характерные для осложнений и являющиеся признаками сопутствующих заболеваний;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Неклассифицированные случаи НППИ, включая вызывающие беспокойство населения относительно вакцинации, при которых для установления причинно-следственной связи требуется дополнительная информация.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z230" w:id="223"/>
-[...15 lines deleted...]
-      6) катаральный синдром острого респираторного заболевания, возникающий ранее 4-го календарного дня и позже 14 календарного дня после прививки живой вакциной;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Информация о проведении расследования НППИ включает сведения по результатам действий, предусмотренных пунктами 51, 52, 53, 54 и 57 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z231" w:id="224"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:bookmarkStart w:name="z238" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. В ходе расследования НППИ комиссией анализируются данные, устанавливается заключительный диагноз и делается вывод о возможных причинах развития НППИ с заполнением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о результатах расследования случая НППИ по форме, утвержденной приказом № ҚР ДСМ-84.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z239" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Подразделение органа контроля и надзора по итогам расследования направляет акт о результатах расследования случая НППИ и информацию о проведении расследования НППИ в вышестоящий орган контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z240" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоги расследования с выявленными причинами развития НППИ доводится до сведения организаций здравоохранения и медицинских работников, организующих и осуществляющих проведение профилактических прививок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z241" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Сведения о НППИ заносятся в историю развития новорожденного, историю развития ребенка, медицинскую карту ребенка, медицинскую карту амбулаторного пациента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z242" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. Расследование случаев острых и (или) хронических профессиональных заболеваний и (или) отравлений, в том числе подозрений на профессиональные заболевания и (или) отравления, осуществляется на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5778,811 +6034,811 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, предоставляемых медицинскими организациями или организацией, оказывающей специализированную медицинскую помощь в области профессиональной патологии и экспертизы, в порядке утвержденном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 20 декабря 2020 года № ҚР ДСМ-284/2020 "Об утверждении порядка регистрации субъектами здравоохранения по месту их выявления всех случаев профессиональных заболеваний и (или) отравлений, в том числе подозрений на профессиональные заболевания и (или) отравления, обусловленные воздействием на работника вредных производственных факторов в связи с выполнением работником своих трудовых (служебных) обязанностей, либо иных действий, по собственной инициативе в интересах работодателя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21841), также сообщений, предоставляемых работодателем в соответствии с Трудовым кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z243" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Расследование обстоятельств и причин возникновения хронического профессионального заболевания (отравления) работника проводится по последнему месту его работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z244" w:id="237"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z244" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Расследование обстоятельств и причин возникновения хронического профессионального заболевания у лиц, не имеющих на момент расследования контакта с вредным и опасным производственным фактором, вызвавшим это профессиональное заболевание, в том числе у неработающих, проводится по месту прежней работы в контакте с вредным и опасным производственным фактором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z245" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. В случае ликвидации или реорганизации предприятия работодателя, комиссия проводит расследование на предприятии правопреемника, в случае отсутствия таковых, направляет запрос в архив, при отсутствии данных делается соответствующая отметка в акте о результатах расследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z246" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если возникновение профессионального заболевания и (или) отравления обусловлено работой на разных объектах, то расследование проводится на всех объектах по маршруту работы работника с последующей передачей материалов расследования комиссии, проводившей расследование по последнему месту работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z247" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. В случае выявления несоответствующей продукции по результатам исследования продукции по итогам контрольного закупа проводится расследование в отношении всех субъектов, осуществивших производство, оценку соответствия, ввоз, транспортировку, хранение, оптовую и (или) розничную реализацию. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z248" w:id="241"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z248" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. В рамках расследования, проводимого по результатам исследования продукции по итогам контрольного закупа, повторная санитарно-эпидемиологическая экспертиза в отношении продукции, признанной не соответствующей требованиям технических регламентов и (или) единым санитарно-эпидемиологическим и гигиеническим требованиям Евразийского экономического союза, не требуется, за исключением случаев, предусмотренных подпунктами 3) и 4) пункта 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z249" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Результаты расследования оформляются в виде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о результатах расследования по форме, утвержденной приказом № ҚР ДСМ-84.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z250" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. Акт о результатах расследования оформляется в двух экземплярах на основании материалов расследования, в том числе с учетом мнения большинства членов комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z251" w:id="244"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z251" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. Акт о результатах расследования подписывается должностным лицом органа контроля и надзора, проводившим расследование или всеми членами комиссии, проводившими расследование (комиссионно), один экземпляр которого предоставляется субъекту (объекту) контроля и надзора, второй экземпляр остается у органа контроля и надзора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z252" w:id="245"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z252" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. В случае, если один из членов комиссии не согласен с выводами большинства членов комиссии, он представляет в письменном виде свое особое мнение для включения его к материалам работы комиссии и приобщения к акту о результатах расследования, при этом, акт о результатах расследования подписывается с оговоркой "с учетом особого мнения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z253" w:id="246"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z253" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Материалы расследования содержат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z254" w:id="247"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z254" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) акт о назначении расследования, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о продлении сроков проведения расследования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z255" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акт о результатах расследования, к которому прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z256" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протокол осмотра, планы, схемы, эскизы, фото и (или) видео материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z257" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решение руководителя или заместителя руководителя органа контроля и надзора или председателя комиссии о привлечении к расследованию экспертов и специалистов, обладающих специальными знаниями по предмету расследования и (или) иные решения председателя комиссии, связанные с предметом расследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z258" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключения специалистов и экспертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z259" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результаты лабораторных исследований, инструментальных замеров, экспериментов, анализов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z260" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      материалы и сведения заинтересованных государственных органов и организаций, иных субъектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z261" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протоколы опроса и объяснения свидетелей, пострадавших, лиц, причастных к расследованию, а также должностных лиц, ответственных за соблюдение установленных мер безопасности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z255" w:id="248"/>
-[...15 lines deleted...]
-      2) акт о результатах расследования, к которому прилагаются:</w:t>
+    <w:bookmarkStart w:name="z262" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медицинские заключения о характере и тяжести повреждения здоровья (причине смерти) пострадавших;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z256" w:id="249"/>
-[...15 lines deleted...]
-      протокол осмотра, планы, схемы, эскизы, фото и (или) видео материалы;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справки и выписки, характеризующие обстоятельства и причины нарушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z257" w:id="250"/>
-[...15 lines deleted...]
-      решение руководителя или заместителя руководителя органа контроля и надзора или председателя комиссии о привлечении к расследованию экспертов и специалистов, обладающих специальными знаниями по предмету расследования и (или) иные решения председателя комиссии, связанные с предметом расследования;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные материалы, имеющие отношение к расследованию и приобщенные к материалу по решению руководителя или заместителя руководителя органа контроля и надзора или председателя комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z258" w:id="251"/>
-[...15 lines deleted...]
-      заключения специалистов и экспертов;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. В акте о результатах расследования в том числе отражаются выявленные нарушения, указания по их устранению, сроки для устранения выявленных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z259" w:id="252"/>
-[...15 lines deleted...]
-      результаты лабораторных исследований, инструментальных замеров, экспериментов, анализов;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сроки устранения выявленных нарушений определяются с учетом обстоятельств, оказывающих влияние на реальную возможность его исполнения, но не менее десяти календарных дней со дня вручения акта о результатах расследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z260" w:id="253"/>
-[...15 lines deleted...]
-      материалы и сведения заинтересованных государственных органов и организаций, иных субъектов;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости дополнительных временных и (или) финансовых затрат для устранения выявленных нарушений субъект (объект) контроля и надзора не позднее трех рабочих дней со дня вручения ему акта о результатах расследования вправе обратиться в орган контроля и надзора, проводивший расследование, с заявлением о продлении сроков устранения выявленных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z261" w:id="254"/>
-[...15 lines deleted...]
-      протоколы опроса и объяснения свидетелей, пострадавших, лиц, причастных к расследованию, а также должностных лиц, ответственных за соблюдение установленных мер безопасности;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В заявлении субъект контроля и надзора излагает меры, которые будут приняты по устранению выявленных нарушений, и объективные причины продления сроков их устранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z262" w:id="255"/>
-[...15 lines deleted...]
-      медицинские заключения о характере и тяжести повреждения здоровья (причине смерти) пострадавших;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган контроля и надзора, проводивший расследование, в течение трех рабочих дней со дня получения заявления с учетом изложенных в заявлении о продлении сроков устранения выявленных нарушений доводов принимает решение о продлении сроков устранения выявленных нарушений или отказе в продлении с мотивированным обоснованием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z263" w:id="256"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z270" w:id="263"/>
+    <w:bookmarkStart w:name="z270" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       До истечения сроков, предусмотренных в акте о результатах расследования, субъект (объект) контроля и надзора представляет информацию об устранении выявленных нарушений с приложением материалов, доказывающих факт устранения нарушения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z271" w:id="264"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z271" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае предоставления информации об устранении выявленных нарушений, а также в случае ее не предоставления в сроки, установленные в акте о результатах расследования, проводится внеплановая проверка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z272" w:id="265"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z272" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Сведения о расследованиях вносятся в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>журнал</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> учета расследований органа контроля и надзора по форме, утвержденной приказом № ҚР ДСМ-84.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z273" w:id="266"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z273" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75. По итогам проведения расследования, орган контроля и надзора, проводивший расследование, в течение 10 рабочих дней после дня окончания расследования размещает на своем интернет-ресурсе информацию по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, за исключением сведений, составляющих государственные секреты либо иную охраняемую законами Республики Казахстан тайну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z274" w:id="267"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z274" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. Орган контроля и надзора уведомляет об итогах расследования уполномоченный орган в области правовой статистики и специальных учетов в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации актов о назначении, дополнительных актов о продлении сроков профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки, отказа в их регистрации и отмены, уведомлений о приостановлении, возобновлении, продлении сроков профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки, изменении состава участников и представлении информационных учетных документов о профилактическом контроле с посещением субъекта (объекта) контроля и надзора и (или) проверке и их результатах, утвержденном приказом исполняющим обязанности Генерального Прокурора Республики Казахстан от 25 декабря 2020 года № 162 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21964).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6674,646 +6930,657 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="268"/>
+    <w:bookmarkStart w:name="z276" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень случаев, по которым проводятся расследования в сфере санитарно-эпидемиологического благополучия населения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      Сноска. Приложение 1 – в редакции приказа Министра здравоохранения РК от 17.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 35</w:t>
+        <w:t>№ 67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="269"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z342" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Расследования проводятся по обращениям физических и (или) юридических лиц, а также государственных органов по конкретным фактам причинения вреда жизни, здоровью человека, окружающей среде и законным интересам физических и юридических лиц, государства в случаях, когда такой факт коснулся широкого круга лиц и требует установить конкретный субъект (объект) контроля и надзора, допустивший нарушения, в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) несоответствие систем водоснабжения и водоотведения требованиям нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоблюдение требований по радиационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) несоблюдение правил обращения с медицинскими отходами в медицинских организациях и на объектах, оказывающих услуги по их сбору, транспортировке, хранению, обезвреживанию, использованию и утилизации;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) несоблюдение требований к организации питания, условиям проживания в организованных коллективах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z343" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) несоблюдение требований к организациям и транспортным средствам (автомобильные, железнодорожные, водные, воздушные), осуществляющим перевозку пассажиров и грузов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z345" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) несоблюдение требований к использованию, применению и хранению моющих, дезинфицирующих, дезинсекционных, дератизационных средств, организации и проведению стерилизации, дезинфекции, дезинсекции и дератизации;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) несоответствие требованиям гигиенических нормативов параметров неионизирующего излучения и физических факторов на объектах, подлежащих санитарно-эпидемиологическому контролю и надзору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z348" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) регистрация неблагоприятных проявлений после иммунизации, в том числе смерти от них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) регистрация инфекционных, паразитарных заболеваний и (или) отравлений, в том числе смерти от них согласно таблице 1.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Расследования проводятся по информации и (или) экстренному извещению, подаваемой государственными органами или объектами здравоохранения, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z350" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) регистрации неблагоприятных проявлений после иммунизации, в том числе смерти от них:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       серьезные НППИ - проявления, опасные для жизни или приведшие к смерти, госпитализации, значительной утрате трудоспособности или врожденной аномалии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z351" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       групповые НППИ – 2 и более случаев идентичных НППИ, связанных по введенной вакцине и (или) по времени и (или) месту введения вакцины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z352" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       случаи регистрации НППИ выше ожидаемой частоты или необычайно тяжелых случаев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z353" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие НППИ по предложению экспертной организации в сфере обращения лекарственных средств и медицинских изделий или решению центрального органа контроля и надзора (предполагаемая ошибка иммунизации, случаи, которые вызывают значительную обеспокоенность родителей или общественности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z357" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регистрации инфекционных, паразитарных заболеваний и (или) отравлений, в том числе смерти от них согласно таблице 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регистрации отравлений при применении и использовании потенциально опасных химических и биологических веществ (в том числе токсичных, радиоактивных, биологических и химических веществ, ядов и ядовитых веществ, биологических и микробиологических организмов и их токсинов, биологических средств и материалов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) регистрации острой лучевой болезни, не связанной с профессиональной деятельностью, в том числе смерти от них;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) установления (подозрения) острых или хронических профессиональных заболеваний и (или) отравлений, в том числе смерти от них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z358" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Расследования проводятся по результатам исследования продукции по итогам контрольного закупа в случае:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z359" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления продукции с неустановленным сроком годности продукции (товаров) или датой изготовления, в соответствии с документами нормирования, документами по стандартизации и (или) технической документацией изготовителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z360" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствия маркировки продукции на государственном и русском языках в части наименования, назначения, состава, условий хранения и применения данной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z361" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) несоответствие результатов лабораторных исследований продукции (товаров) по показателям безопасности, предусмотренным в документах нормирования в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z362" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ее несоответствия информации, указанной производителем на маркировке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z363" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления пищевой продукции в упаковке, не предназначенной для контакта с готовой пищевой продукцией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="295"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Таблица 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7332,363 +7599,350 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Инфекционные заболевания:</w:t>
+Наименование заболеваний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение расследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...72 lines deleted...]
-при регистрации каждого случая заболевания</w:t>
+1. Инфекционные заболевания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-брюшной тиф (А01.0)</w:t>
-[...14 lines deleted...]
-          <w:p/>
+холера (А00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при регистрации каждого случая заболевания</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-паратифы А, В, С, неуточненные (А01.1-А01.4)</w:t>
+брюшной тиф (А01.0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -7698,342 +7952,342 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-другие сальмонеллезные инфекции (А02)</w:t>
-[...89 lines deleted...]
-          </w:p>
+паратифы А, В, С, неуточненные (А01.1-А01.4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шигеллез (бактериальная дизентерия) (А03)</w:t>
-[...14 lines deleted...]
-          <w:p/>
+другие сальмонеллезные инфекции (А02)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) при каждом случае заболевании острыми кишечными инфекциями, сальмонеллезом работников объектов общественного питания и продовольственной торговли, водоснабжения, дошкольных организаций, а также лиц, занимающихся предпринимательской деятельностью, связанной с производством, хранением, транспортировкой и реализацией пищевых продуктов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) при каждом случае заболевании детей, посещающих дошкольные организации, организации среднего образования, организаций для детей-сирот и детей, оставшихся без попечения родителей, школы-интернаты, дома-ребенка и центрах оказания специальных социальных услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) при каждом случае заболевании работников организаций, оказывающих медицинскую помощь в области психического здоровья, организаций для детей-сирот и детей, оставшихся без попечения родителей, домов ребенка, центрах оказания специальных социальных услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) при регистрации в одном очаге трех и более случаев заболевания в течение одного инкубационного периода.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-другие бактериальные кишечные инфекции (A04.0-А04.5; А04.7-А04.9)</w:t>
+шигеллез (бактериальная дизентерия) (А03)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -8043,87 +8297,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-энтерит, вызванный Yersinia enterocolitica (иерсиниоз) (А04.6)</w:t>
+другие бактериальные кишечные инфекции (A04.0-А04.5; А04.7-А04.9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -8133,87 +8387,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-амебиаз (А06)</w:t>
+энтерит, вызванный Yersinia enterocolitica (иерсиниоз) (А04.6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -8223,87 +8477,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-вирусные и другие уточненные кишечные инфекции (А08)</w:t>
+амебиаз (А06)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -8313,87 +8567,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ротавирусный энтерит (A08.0)</w:t>
+вирусные и другие уточненные кишечные инфекции (А08)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -8403,517 +8657,517 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-другие бактериальные пищевые отравления, не классифицированные в других рубриках (А05)</w:t>
-[...37 lines deleted...]
-          </w:p>
+ротавирусный энтерит (A08.0)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-туберкулез (А15, А16, А19)</w:t>
+другие бактериальные пищевые отравления, не классифицированные в других рубриках (А05)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-при регистрации случаев заболевания туберкулезом</w:t>
+при регистрации в одном очаге трех и более случаев заболевания в течение одного инкубационного периода.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
+12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-чума (А20)</w:t>
+туберкулез (А15-А19)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-при регистрации каждого случая заболевания</w:t>
+при регистрации впервые выявленного случая</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
+13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-туляремия (А21)</w:t>
-[...14 lines deleted...]
-          <w:p/>
+чума (А20)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при регистрации каждого случая заболевания</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
+14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сибирская язва (А22)</w:t>
+туляремия (А21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -8923,87 +9177,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
+15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бруцеллез (А23)</w:t>
+сибирская язва (А22)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9013,87 +9267,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
+16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лептоспироз (А27)</w:t>
+бруцеллез (А23)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9103,87 +9357,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
+17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пастереллез (А28.0)</w:t>
+лептоспироз (А27)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9193,87 +9447,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
+18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-листериоз (А32)</w:t>
+пастереллез (А28.0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9283,87 +9537,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
+19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-столбняк (А33-А35)</w:t>
+листериоз (А32)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9373,87 +9627,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
+20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-дифтерия (А36)</w:t>
+столбняк (А33-А35)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9463,87 +9717,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
+21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-коклюш (А37)</w:t>
+дифтерия (А36)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9553,87 +9807,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
+22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-скарлатина (А38)</w:t>
+коклюш (А37)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9643,93 +9897,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
+23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ветряная оспа (В01)</w:t>
+скарлатина (А38)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9756,291 +10011,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
+24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-менингококковая инфекция (А39)</w:t>
-[...38 lines deleted...]
-          </w:p>
+ветряная оспа (В01)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
+25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бактериальный менингит неуточненный (G 00.9)</w:t>
-[...14 lines deleted...]
-          <w:p/>
+менингококковая инфекция (А39)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при регистрации каждого случая заболевания</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
+26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-болезнь легионеров (А48.1)</w:t>
+бактериальный менингит неуточненный (G 00.9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10050,87 +10305,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
+27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-орнитоз, пситтакоз (А70)</w:t>
+болезнь легионеров (А48.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10140,87 +10395,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
+28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-риккетсиозы (А75-А79)</w:t>
+орнитоз, пситтакоз (А70)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10230,87 +10485,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
+29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-острый полиомиелит (А80)</w:t>
+риккетсиозы (А75-А79)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10320,87 +10575,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
+30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-острый паралитический полиомиелит другой и неуточненный (А80.3)</w:t>
+острый полиомиелит (А80)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10410,87 +10665,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
+31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бешенство (А82)</w:t>
+острый паралитический полиомиелит другой и неуточненный (А80.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10500,87 +10755,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
+32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-вирусные лихорадки, передаваемые членистоногими, и вирусные геморрагические лихорадки (А92-А99)</w:t>
+бешенство (А82)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10590,87 +10845,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
+33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-желтая лихорадка (А95)</w:t>
+вирусные лихорадки, передаваемые членистоногими, и вирусные геморрагические лихорадки (А92-А99)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10680,87 +10935,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
+34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-корь (В05)</w:t>
+желтая лихорадка (А95)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10770,87 +11025,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
+35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-краснуха (В06)</w:t>
+корь (В05)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10860,87 +11115,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
+36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ящур (В08.8);</w:t>
+краснуха (В06)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10950,87 +11205,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
+37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-вирусный гепатит (В15-В18)</w:t>
+ящур (В08.8);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -11040,876 +11295,830 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
+38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-хронический вирусный гепатит</w:t>
-[...37 lines deleted...]
-          </w:p>
+вирусный гепатит (В15-В18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
+39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-эпидемический паротит (В26)</w:t>
+хронический вирусный гепатит</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-при регистрации каждого случая заболевания</w:t>
+при регистрации впервые выявленного случая</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
+40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инфекции связанные с оказанием медицинской помощи</w:t>
-[...14 lines deleted...]
-          <w:p/>
+эпидемический паротит (В26)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при регистрации каждого случая заболевания</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
+41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-укусы и ослюнение животными и другими млекопитающими</w:t>
-[...37 lines deleted...]
-          </w:p>
+Инфекции, связанные с оказанием медицинской помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
+42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-носительство возбудителя дифтерии (Z22.2)</w:t>
-[...37 lines deleted...]
-          </w:p>
+укусы и ослюнение животными и другими млекопитающими</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+носительство возбудителя дифтерии (Z22.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...72 lines deleted...]
-при регистрации каждого случая заболевания</w:t>
+2. Паразитарные заболевания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
+44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-клещевой вирусный энцефалит (А84)</w:t>
-[...14 lines deleted...]
-          <w:p/>
+болезнь Лайма (A69.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при регистрации каждого случая заболевания</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
+45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-дерматофития, в том числе эпидермофития, трихофития, микроспория, фавус (В35)</w:t>
+клещевой вирусный энцефалит (А84)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -11919,87 +12128,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
+46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-малярия (В50-В54)</w:t>
+дерматофития, в том числе эпидермофития, трихофития, микроспория, фавус (В35)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12009,87 +12218,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
+47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лейшманиоз (В55)</w:t>
+малярия (В50-В54)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12099,87 +12308,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
+48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-гельминтозы (В65-В83)</w:t>
+лейшманиоз (В55)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12189,87 +12398,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
+49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-трихинеллез</w:t>
+гельминтозы (В65-В83)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12279,87 +12488,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
+50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тениаринхоз</w:t>
+трихинеллез</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12369,87 +12578,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
+51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тениоз</w:t>
+тениаринхоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12459,87 +12668,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
+52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аскаридоз</w:t>
+тениоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12549,87 +12758,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
+53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-трихоцефалез</w:t>
+аскаридоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12639,87 +12848,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
+54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-описторхоз</w:t>
+трихоцефалез</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12729,87 +12938,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
+55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-дифиллоботриоз</w:t>
+описторхоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12819,87 +13028,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57.</w:t>
+56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-эхинококкоз</w:t>
+дифиллоботриоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12909,87 +13118,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
+57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-альвеококкоз</w:t>
+эхинококкоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12999,502 +13208,592 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59.</w:t>
+58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-энтеробиоз</w:t>
-[...37 lines deleted...]
-          </w:p>
+альвеококкоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60.</w:t>
+59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-гименолепидоз</w:t>
+энтеробиоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-на объектах образования и домашних очагов детей, посещающих объекты образования - три и более случаев в детских дошкольных организациях и интернатных организациях - при каждом случае</w:t>
+на объектах образования и домашних очагов детей, посещающих объекты образования - три и более случаев в детских дошкольных организациях и школах-интернатах - при каждом случае</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61.</w:t>
+60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лямблиоз</w:t>
+гименолепидоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-при регистрации трех и более случаев заболевания в детских организованных коллективах</w:t>
+на объектах образования и домашних очагов детей, посещающих объекты образования - три и более случаев в детских дошкольных организациях и школах-интернатах - при каждом случае</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62.</w:t>
+61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-педикулез (В85)</w:t>
+лямблиоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-при регистрации трех и более связанных между собой случаев в одном организованном коллективе (на объектах образования и социального обеспечения)</w:t>
+при регистрации трех и более случаев заболевания в детских организованных коллективах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+педикулез (В85)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при регистрации трех и более связанных между собой случаев в одном организованном коллективе (на объектах образования и социального обеспечения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13529,50 +13828,71 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при регистрации трех и более связанных между собой случаев в одном организованном коллективе (на объектах образования и социального обеспечения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13729,51 +14049,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="296"/>
+    <w:bookmarkStart w:name="z306" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ №__</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -13794,165 +14114,165 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>технических расчетов, лабораторных исследований, испытаний, экспертиз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>предоставления заключений необходимых для проведения расследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z307" w:id="297"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z307" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _____ 20__ года город, область ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z308" w:id="298"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z308" w:id="264"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5-3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 Кодекса Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О здоровье народа и системе здравоохранения", для решения вопросов,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>требующих экспертного заключения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z309" w:id="299"/>
+      <w:bookmarkStart w:name="z309" w:id="265"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Назначить проведение экспертизы и (или) предоставление экспертного заключения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13966,118 +14286,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать кому)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z310" w:id="300"/>
+      <w:bookmarkStart w:name="z310" w:id="266"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перед экспертами поставить на разрешение следующие вопросы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z311" w:id="301"/>
+      <w:bookmarkStart w:name="z311" w:id="267"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Результаты работы экспертов предоставить в виде экспертного заключения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>до "__" __________ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14285,88 +14605,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z314" w:id="302"/>
+    <w:bookmarkStart w:name="z314" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лист опроса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z315" w:id="303"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z315" w:id="269"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Имя _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14948,108 +15268,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z318" w:id="304"/>
+    <w:bookmarkStart w:name="z318" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол осмотра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z319" w:id="305"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z319" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z320" w:id="306"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z320" w:id="272"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       должностным лицом или комиссией по расследованию в сфере</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>санитарно-эпидемиологического благополучия населения,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15736,68 +16056,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z322" w:id="307"/>
+    <w:bookmarkStart w:name="z322" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный список определения причинно-следственной связи НППИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16038,68 +16358,68 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z323" w:id="308"/>
+    <w:bookmarkStart w:name="z323" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный список проявлений отметьте (✓) всю относящуюся к случаю информацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19631,70 +19951,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z324" w:id="309"/>
+    <w:bookmarkStart w:name="z324" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Д = Да Н = Нет НИ = Неизвестно НП = Неприменим</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19786,68 +20106,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z326" w:id="310"/>
+    <w:bookmarkStart w:name="z326" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алгоритм для определения причинно-следственной связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8623300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -20014,384 +20334,384 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z329" w:id="311"/>
+    <w:bookmarkStart w:name="z329" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о результатах проведения расследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z330" w:id="312"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z330" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Основание проведения расследования ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z331" w:id="313"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z331" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Орган контроля и надзора, проводивший расследование_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z332" w:id="314"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z332" w:id="280"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Привлеченные эксперты (согласие на использование данных)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z333" w:id="315"/>
+    <w:bookmarkStart w:name="z333" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сроки проведения расследования________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z334" w:id="316"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z334" w:id="282"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Физические и (или) юридические лица, в отношении которых проводилось</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>расследование __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z335" w:id="317"/>
+      <w:bookmarkStart w:name="z335" w:id="283"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Причины и характер выявленных нарушений требований нормативных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>правовых актов в сфере санитарно-эпидемиологического благополучия населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z336" w:id="318"/>
+      <w:bookmarkStart w:name="z336" w:id="284"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Физические и (или) юридические лица, допустившие нарушение требований</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормативных правовых актов в сфере санитарно-эпидемиологического</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>благополучия населения __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z337" w:id="319"/>
+    <w:bookmarkStart w:name="z337" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Принятые меры _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>