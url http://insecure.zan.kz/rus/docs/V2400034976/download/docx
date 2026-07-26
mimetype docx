--- v0 (2025-10-01)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="33b0a54" w14:textId="33b0a54">
+    <w:p w14:paraId="e3f0536" w14:textId="e3f0536">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении критериев оценки степени риска и проверочного листа в области социального обеспечения, в том числе обязательного социального страхования в части своевременного и правильного назначения социальных выплат, своевременного и полного перечисления получателю социальных выплат Государственной корпорацией</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Совместный приказ и.о. Министра труда и социальной защиты населения Республики Казахстан от 20 августа 2024 года № 322 и Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 23 августа 2024 года № 68. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 августа 2024 года № 34976</w:t>
+        <w:t>Совместный приказ и.о. Министра труда и социальной защиты населения Республики Казахстан от 20 августа 2024 года № 322 и Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 23 августа 2024 года № 68. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 августа 2024 года № 34976.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -927,54 +927,196 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к совместному приказу</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и.о. Министра труда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и социальной защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 20 августа 2024 года № 322</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и Заместителя Премьер-Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- Министра национальной экономики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 августа 2024 года № 68</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 1 – в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения РК от 29.05.2026 № 218 и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 60 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии оценки степени риска в области социального обеспечения, в том числе обязательного социального страхования в части своевременного и правильного назначения социальных выплат, своевременного и полного перечисления получателю социальных выплат Государственной корпорацией</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1981,680 +2123,858 @@
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Удельный вес по значимости показателей субъективных критериев определяется в зависимости от важности показателя в оценке риска для каждой однородной группы субъектов (объектов) контроля. Допустимые значения показателей субъективных критериев регламентируются нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок параграфа 3 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения РК от 29.05.2026 № 218 и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 60 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Особенности формирования системы оценки и управления рисками для государственных органов, использующих информационные системы с учетом специфики и конфиденциальности, в соответствии с законодательными актами Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения РК от 29.05.2026 № 218 и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 60 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Система оценки и управления рисками ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок расчета степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Для отнесения субъекта контроля к степени риска в соответствии с пунктами 3, 4 настоящих Критерии применяется следующий порядок расчета показателя степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям, по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 10 настоящих Критериев (SC), с последующей нормализацией значений, данных в диапазон от 71 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rпром = SP + SC, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rпром – промежуточный показатель степени риска по субъективным критериям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – показатель степени риска по субъективным критериям, определенным в соответствии с пунктом 10 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля в каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 71 до 100.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении одного грубого нарушения по любому из источников информации, указанных в пункте 8 настоящих Критериев, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При не выявлении грубых нарушений показатель степени риска по нарушениям рассчитывается суммарным показателем по нарушениям значительной и незначительной степени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении показателя значительных нарушений применяется коэффициент 0,7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз = (SР2 х 100/SР1) х 0,7, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР1 – требуемое количество значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР2 – количество выявленных значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении показателя незначительных нарушений применяется коэффициент 0,3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн = (SР2 х 100/SР1) х 0,3, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР1 – требуемое количество незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР2 – количество выявленных незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показатель степени риска по нарушениям (SР) рассчитывается по шкале от 0 до 100 баллов и определяется путем суммирования показателей значительных и незначительных нарушений по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР = SРз + SРн, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по нарушениям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Расчет показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 10 настоящих Критериев, производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2697,150 +3017,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       xi – показатель субъективного критерия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       wi – удельный вес показателя субъективного критерия xi,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 10 настоящих Критериев, включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Рассчитанные по субъектам (объектам) значения по показателю R нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2883,149 +3203,149 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmax – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rпром – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с пунктом 12 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Проверочные листы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Проверочный лист составляется для субъектов (объектов) контроля и включают требования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3040,91 +3360,187 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 132 Кодекса и с соблюдением условий, определенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 143 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Проверочные листы формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Приказу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения РК от 29.05.2026 № 218 и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 60 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3307,68 +3723,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>социальных выплат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной корпорацией</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степень нарушений требований в области социального обеспечения, в том числе обязательного социального страхования в части своевременного и правильного назначения социальных выплат, своевременного и полного перечисления получателю социальных выплат Государственной корпорацией</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4947,129 +5363,142 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Критериям оценки степени</w:t>
+              <w:t>к Критериям оценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>риска в области социального</w:t>
+              <w:t>степени риска в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обеспечения, в том числе</w:t>
+              <w:t>социального обеспечения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обязательного социального</w:t>
+              <w:t>в том числе обязательного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>страхования в части</w:t>
+              <w:t>социального страхования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>своевременного и правильного</w:t>
+              <w:t>в части своевременного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>назначения социальных выплат,</w:t>
+              <w:t>и правильного назначения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальных выплат,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>своевременного и полного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5083,68 +5512,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>социальных выплат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной корпорацией</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям в области социального обеспечения, в том числе обязательного социального страхования в части своевременного и правильного назначения социальных выплат, своевременного и полного перечисления получателю социальных выплат Государственной корпорацией</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения РК от 29.05.2026 № 218 и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 60 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5912,51 +6379,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6133,51 +6600,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6354,51 +6821,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6575,51 +7042,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6796,51 +7263,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7017,51 +7484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7238,51 +7705,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7459,51 +7926,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7680,51 +8147,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7901,51 +8368,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7984,338 +8451,538 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Несвоевременное назначение / 100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-Несвоевременное выплат / 100 %</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 11 предусматривается в редакции </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>совместного приказа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра труда и социальной защиты населения РК от 29.05.2026 № 218 и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 60 (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение своевременного и полного перечисления получателю пенсии, пособий и социальных выплат Государственной корпорацией путем зачисления на банковские счета в уполномоченной организации по выдаче пенсий и пособий в автоматизированной информационной системе "Централизованная База Данных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты мониторинга отчетности и сведений, представляемых субъектом контроля / Результаты анализа сведений, представляемых государственными органами и организациями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Своевременная выплата / 0 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Несвоевременная выплата / 100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 12 предусматривается в редакции </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>совместного приказа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра труда и социальной защиты населения РК от 29.05.2026 № 218 и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 60 (вводится в действие с 12.07.2026).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соответствие идентичных сведении по получателям пенсии, пособий и социальных выплат в автоматизированная информационная система "Централизованная База Данных" с автоматизированная информационная система "Е-макет"</w:t>
+Соответствие идентичных сведении по получателям пенсии, пособий и социальных выплат в автоматизированной информационной системе "Централизованная База Данных" с автоматизированной информационной системой "Е-макет"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8343,128 +9010,221 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Своевременное выплат / 0 %</w:t>
+Своевременная выплата / 0 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Несвоевременное выплат / 100 %</w:t>
+Несвоевременная выплата / 100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения РК от 29.05.2026 № 218 и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 60 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8517,88 +9277,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к совместному приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области социального обеспечения, в том числе обязательного социального страхования в части своевременного и правильного назначения социальных выплат, своевременного и полного перечисления получателю социальных выплат Государственной корпорацией</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z113" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку/профилактический контроль</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с посещением субъекта (объекта) контроля _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10611,64 +11371,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z114" w:id="99"/>
+      <w:bookmarkStart w:name="z114" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) ______________ _________ _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(должность) (подпись) (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10776,55 +11536,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11150,31 +11910,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>