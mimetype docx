--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="04bfa92" w14:textId="04bfa92">
+    <w:p w14:paraId="8e95a46" w14:textId="8e95a46">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1745,69 +1745,531 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 4-3 предусматривается в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-3. При наличии просроченной задолженности перед двумя и более кредиторами, являющимися банками, организациями, осуществляющими микрофинансовую деятельность (за исключением ломбардов), коллекторскими агентствами, которым уступлены права требования по договору банковского займа или по договору о предоставлении микрокредита (далее - кредиторы), по потребительским банковским займам и потребительским микрокредитам, не обеспеченным залогом имущества, заемщик вправе обратиться за коллективным урегулированием задолженности через платформу коллективного урегулирования, функционирующую при службе банковского омбудсмана и микрофинансового омбудсмана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Под коллективным урегулированием задолженности понимается процедура досудебного урегулирования просроченной задолженности заемщика по потребительским банковским займам и потребительским микрокредитам, не обеспеченным залогом имущества, перед двумя и более кредиторами, предусматривающая участие всех данных кредиторов заемщика в урегулировании задолженности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z124" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Коллективное урегулирование задолженности осуществляется в порядке и на условиях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 апреля 2026 года № 83 "Об утверждении Правил рассмотрения изменений в условия договора банковского займа и договора о предоставлении микрокредита, перечня документов, прилагаемых к заявлению заемщика – физического лица о внесении изменений в условия договора банковского займа и договора о предоставлении микрокредита, а также порядка информирования банком и организацией, осуществляющей микрофинансовую деятельность, уполномоченного органа о результатах рассмотрения заявлений заемщиков – физических лиц о внесении изменений в условия договора банковского займа и договора о предоставлении микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 38583).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z125" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для целей настоящего пункта под потребительским кредитом понимается потребительский банковский заем в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 34)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" и потребительский микрокредит в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 7-2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона Республики Казахстан "О микрофинансовой деятельности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 4-3 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-4. Критериями задолженности, подлежащей коллективному урегулированию, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z127" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) просроченная задолженность перед двумя и более кредиторами по потребительским банковским займам и микрокредитам, не обеспеченным залогом имущества, превышает 90 (девяноста) последовательных календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z128" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) задолженность заемщика не являлась предметом процедуры коллективного урегулирования в течение 12 (двенадцати) месяцев, предшествующих подаче заявления о коллективном урегулировании задолженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z129" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) отсутствие в отношении заемщика возбужденного дела о применении процедуры восстановления платежеспособности, внесудебного или судебного банкротства в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О восстановлении платежеспособности и банкротстве граждан Республики Казахстан" на дату подачи заемщиком заявления о коллективном урегулировании задолженности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z130" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие вступивших в законную силу судебных актов либо исполнительных надписей нотариуса о взыскании задолженности по требованиям кредиторов, являющихся участниками процедуры коллективного урегулирования задолженности, а также возбужденного на их основании исполнительного производства не препятствует допуску заемщика к указанной процедуре при условии оплаты им расходов по совершению исполнительных действий и оплаты деятельности частного судебного исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 4-4 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коллекторское агентство ведет учет заявлений, поданных должниками для урегулирования задолженности в соответствии с частью третьей пункта 1 статьи 6-1 Закона о коллекторской деятельности, и результатов их рассмотрения с указанием примененных мер урегулирования задолженности и причин отказов в изменении условий погашения задолженности по форме согласно приложению 2 к Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1826,230 +2288,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. По военнослужащим срочной воинской службы (далее – должник-военнослужащий) отсрочка платежей по основному долгу и вознаграждению, начисленному на остаток основного долга к моменту принятия решения об изменении условий погашения задолженности (далее – отсрочка платежей) на период, включающий срок прохождения срочной воинской службы и 60 (шестьдесят) календарных дней после его окончания, предоставляется путем установления нового графика платежей в виде увеличения срока по договору и сохранения размера платежей, без подписания дополнительных соглашений к договору или к договору залога, о чем уведомляет должника-военнослужащего способом, предусмотренным договором и (или) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6-1 Закона о коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z118" w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z118" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отказе от отсрочки платежей должник-военнослужащий (третье лицо, действующее в интересах должника-военнослужащего по доверенности) в течение 14 (четырнадцати) календарных дней со дня получения уведомления коллекторского агентства, направляет заявление об отказе от отсрочки платежей способом, предусмотренным договором и (или) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6-1 Закона о коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z119" w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z119" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Коллекторское агентство в течение 15 (пятнадцати) календарных дней со дня получения заявления должника-военнослужащего об отказе от отсрочки платежей уведомляет его об отмене отсрочки платежей способом, предусмотренным договором и (или) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6-1 Закона о коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z120" w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z120" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На период отсрочки платежей коллекторское агентство приостанавливает уведомление должника-военнослужащего о необходимости погашения просроченной задолженности, а также инициирует приостановление или прекращение исполнительного производства, или отзыв исполнительного документа по вступившему в законную силу судебному акту, исполнительной надписи о взыскании задолженности на период прохождения им срочной воинской службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z121" w:id="40"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z121" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При увольнении должника-военнослужащего со срочной воинской службы, коллекторское агентство по истечении 60 (шестидесяти) календарных дней с даты увольнения должника возобновляет взыскание задолженности, инициирует возобновление претензионно-исковой работы и уведомляет об этом должника способом, предусмотренным договором и (или) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6-1 Закона о коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2068,924 +2530,924 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок принятия коллекторским агентством решения по урегулированию задолженности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z44" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Принятие коллекторским агентством решения об изменении условий погашения задолженности осуществляется в соответствии с внутренними документами, утверждаемыми исполнительным органом коллекторского агентства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z45" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внутренние документы коллекторского агентства, не ограничиваясь, содержат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z46" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) структуру, задачи, функции и полномочия должностных лиц, подразделений и работников коллекторского агентства, участвующих в процессе принятия решения по урегулированию задолженности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z47" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) этические стандарты и нормы поведения работников коллекторского агентства с должником и (или) его представителем в ходе осуществления деятельности, направленной на урегулирование задолженности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z48" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) процедуру внесения изменений в условия погашения должником задолженности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z49" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) категории должников, включая, но не ограничиваясь следующими лицами: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зарегистрированными в качестве безработных в центре трудовой мобильности, либо у которых произошло снижение среднемесячного дохода (совокупного среднемесячного дохода всех должников по задолженности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отнесенными к социально уязвимым слоям населения (далее – СУСН), либо должниками, проживающими совместно с близкими родственниками, супругой (супругом), получившими статус СУСН либо которым назначена адресная социальная помощь; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z52" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       являющимися временно нетрудоспособными более 2 (двух) месяцев, вследствие заболевания, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 28 декабря 2015 года № 1033 "Об утверждении перечня заболеваний, для которых установлен срок временной нетрудоспособности более двух месяцев" либо имеющими следующие заболевания: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z53" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ВИЧ-инфекция при наличии инвалидности 3 группы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z54" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туберкулезный менингит, туберкулез костей и суставов (позвоночника и таза), генерализованный туберкулез, широкий лекарственно-устойчивый туберкулез, легочный туберкулез с бактериовыделением, вместе с тем, наблюдающиеся в группе 1Г и получающие симптоматическое лечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z55" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       злокачественные образования вне зависимости наличия группы инвалидности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z56" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       системные поражения соединительной ткани при наличии инвалидности 3 группы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z57" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       демиелинизирующие болезни центральной нервной системы при наличии инвалидности 3 группы, повлиявшие на снижение среднемесячного совокупного дохода должника (совокупного среднемесячного дохода всех должников по задолженности); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z58" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       находящимися в отпуске в связи с рождением ребенка (детей) либо в отпуске в связи с усыновлением (удочерением) новорожденного ребенка (детей) либо по уходу за ребенком до достижения им возраста трех лет. Данное условие распространяется на супругу (супруга) должника; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z59" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в отношении которых установлены обстоятельства, связанные с болезнью, смертью близкого родственника, супруга (супруги) должника; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z60" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в отношении которых установлены обстоятельства, нанесшие материальный ущерб в результате несчастного случая, противоправных действий третьих лиц (кража товаров в обороте или иного имущества которое использовалось должником для осуществления предпринимательской деятельности), пожара, затопления, уничтожившие недвижимое имущество должника по адресу, указанному в качестве адреса регистрации или проживания в договоре или повлекших неисполнимость условий погашения задолженности вследствие непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельствах (стихийные явления, военные действия, чрезвычайное положение). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z61" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под снижением среднемесячного дохода должника (совокупного среднемесячного дохода всех должников по договору) понимается снижение среднемесячного дохода должника (совокупного среднемесячного дохода всех должников по договору) за два месяца, предшествующие месяцу обращения должника с заявлением, более чем на 30 (тридцать) процентов по сравнению со среднемесячным доходом должника (совокупным среднемесячным доходом должников), рассчитанным за шесть месяцев, предшествующих месяцу обращения должника с заявлением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z62" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) перечень документов, необходимых для подтверждения категории должников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z63" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) матрицу принятия решений, содержащую меры урегулирования задолженности с учетом категории должников и обстоятельств, повлекших неисполнимость условий погашения задолженности, включая, но не ограничиваясь следующим:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z64" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсрочкой или рассрочкой платежей по основному долгу и (или) вознаграждению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z65" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменением очередности погашения задолженности, в том числе с погашением основного долга в приоритетном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z66" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменением срока банковского займа или микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z67" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменением в сторону уменьшения или полной отменой неустойки (штрафа, пени);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z68" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменением или полной отменой комиссий и иных платежей, связанных с обслуживанием банковского займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z69" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полным либо частичным прощением задолженности по основному долгу и (или) вознаграждению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z70" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       самостоятельной реализацией залогодателем недвижимого имущества, являющегося предметом ипотеки, в сроки, установленные соглашением сторон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z71" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представлением отступного взамен исполнения обязательства путем передачи коллекторскому агентству заложенного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z72" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализацией недвижимого имущества, являющегося предметом ипотеки, с передачей обязательства покупателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z73" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Принятие решения об изменении условий погашения задолженности осуществляется на основании результатов матрицы принятия решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z74" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Матрица принятия решений допускает применение одной и (или) нескольких мер урегулирования задолженности, направленных на снижение долговой нагрузки должника, в зависимости от его категории, социального и финансового положения, при документальном подтверждении обстоятельств, повлекших неисполнимость условий погашения задолженности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z75" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Матрица принятия решений допускает изменение условия погашения задолженности коллекторским агентством в одностороннем порядке на условиях их улучшения для должника. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z76" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под улучшением условий погашения задолженности для целей Правил понимается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z77" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение в сторону уменьшения или полная отмена неустойки (штрафа, пени), а также комиссий и иных платежей, связанных с обслуживанием банковского займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z78" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полное либо частичное прощение задолженности по основному долгу и (или) вознаграждению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z79" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсрочка или рассрочка платежей по основному долгу и (или) вознаграждению, начисленному на остаток основного долга к моменту принятия решения об изменении условий погашения задолженности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z80" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае применения к должнику улучшающих условий коллекторское агентство информирует должника в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6-1 Закона о коллекторской деятельности об изменении условий погашения задолженности с фиксированием доставки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z81" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отказе от примененных коллекторским агентством улучшающих условий, должник в течение 14 (четырнадцати) календарных дней со дня получения уведомления коллекторского агентства, направляет заявление об отказе в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6-1 Закона о коллекторской деятельности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z82" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Информация, предусмотренная подпунктами 4) и 5) пункта 7 Правил, а также предлагаемые коллекторским агентством меры урегулирования задолженности размещаются на официальном интернет-ресурсе коллекторского агентства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3142,88 +3604,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Г-ну (же) ___________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес: _____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отказ в изменении условий погашения задолженности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z86" w:id="81"/>
+      <w:bookmarkStart w:name="z86" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТОО "_______________" (далее – Коллекторское агентство), рассмотрев Ваше</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заявление от _____________ (вх. №_______ от ________) об изменении условий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3557,51 +4019,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Учет заявлений, поданных должниками для урегулирования задолженности,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3610,51 +4072,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>задолженности и причин отказов в изменении условий погашения задолженности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(с нарастанием с начала года)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 26.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25695,55 +26157,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>