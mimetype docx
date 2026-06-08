--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="acde906" w14:textId="acde906">
+    <w:p w14:paraId="3bb9b60" w14:textId="3bb9b60">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в постановление Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размера капитала банка и Правил расчета и лимитов открытой валютной позиции" и в постановление Правления Национального Банка Республики Казахстан от 14 ноября 2019 года № 192 "Об утверждении пруденциальных нормативов и иных обязательных к соблюдению организацией, осуществляющей микрофинансовую деятельность, норм и лимитов, методики их расчетов"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 августа 2024 года № 63. Зарегистрировано в Министерстве юстиции Республики Казахстан 19 августа 2024 года № 34945</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 августа 2024 года № 63. Зарегистрировано в Министерстве юстиции Республики Казахстан 19 августа 2024 года № 34945.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -172,2356 +172,1034 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20.08.2024</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размера капитала банка и Правил расчета и лимитов открытой валютной позиции" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15886) следующие изменения и дополнения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 14 ноября 2019 года № 192 "Об утверждении пруденциальных нормативов и иных обязательных к соблюдению организацией, осуществляющей микрофинансовую деятельность, норм и лимитов, методики их расчетов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19629) следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z60" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Нормативных значениях</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> и методиках расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размере капитала банка, утвержденных указанным постановлением:</w:t>
+        <w:t>Пруденциальных нормативах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и иных обязательных к соблюдению организацией, осуществляющей микрофинансовую деятельность, нормах и лимитах, методике их расчетов, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 1</w:t>
-[...19 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках) и устанавливают нормативные значения и методики расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размер капитала банка.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. В состав пруденциальных нормативов и иных обязательных к соблюдению организацией, осуществляющей микрофинансовую деятельность, норм и лимитов входят:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Закона о банках.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для микрофинансовой организации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...15 lines deleted...]
-      Нормативные значения выражаются числом с тремя знаками после запятой.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      минимальный размер уставного капитала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
-[...15 lines deleted...]
-      В состав пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов размера капитала банка для обязательного соблюдения банками входят:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      минимальный размер собственного капитала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...15 lines deleted...]
-      минимальный размер уставного и собственного капиталов банка;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      достаточность собственного капитала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
-[...15 lines deleted...]
-      коэффициент достаточности собственного капитала;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      максимальный размер риска на одного заемщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...15 lines deleted...]
-      максимальный размер риска на одного заемщика;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициент левереджа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...15 lines deleted...]
-      коэффициенты ликвидности;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициент долга к доходу заемщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...15 lines deleted...]
-      коэффициенты покрытия ликвидности и нетто стабильного фондирования;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для кредитного товарищества:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...15 lines deleted...]
-      капитализация банков к обязательствам перед нерезидентами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      минимальный размер уставного капитала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
-[...15 lines deleted...]
-      коэффициент по размещению части средств банка во внутренние активы;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      минимальный размер собственного капитала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...15 lines deleted...]
-      коэффициент долговой нагрузки заемщика банка;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициент левереджа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...15 lines deleted...]
-      коэффициент долга к доходу заемщика банка.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для ломбарда – минимальный размер уставного капитала.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...15 lines deleted...]
-      2. В Нормативах используются следующие понятия:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить главой 4 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...15 lines deleted...]
-      1) балансовая стоимость - сумма, по которой заем признается в бухгалтерском балансе после вычета сформированных по ним провизий (резервов);</w:t>
+    <w:bookmarkStart w:name="z76" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 4. Коэффициент долга к доходу заемщика микрофинансовой организации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...15 lines deleted...]
-      2) инвестиционный заем (кредит) - заем (кредит), соответствующий следующим требованиям:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Микрофинансовая организация осуществляет расчет коэффициента долга к доходу заемщика до принятия решения о (об):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...15 lines deleted...]
-      срок займа (кредита) составляет 5 (пять) и более лет;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдаче заемщику микрокредита, за исключением выдачи микрокредита (части микрокредита) в рамках открытой заемщику кредитной линии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      условиями договора займа (кредита) установлен запрет на полное досрочное погашение. Частичное погашение займа осуществляется в сроки и порядке, предусмотренные бизнес-планом заемщика;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      открытии кредитной линии заемщику (установлении кредитного лимита);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
-[...15 lines deleted...]
-      заем (кредит) предоставляется юридическому лицу в соответствии с его бизнес-планом, предусматривающим реализацию комплекса мероприятий, направленных на создание, расширение и модернизацию материального производства, производственной и транспортной инфраструктуры;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдаче заемщику дополнительного микрокредита в рамках заключенного (заключенных) договора (договоров) о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...15 lines deleted...]
-      3) нетвердые виды залога - имущество и деньги, поступающие в будущем (за исключением прав требований к государственному партнеру по денежным поступлениям, перечисляемым на счет, предназначенный для зачисления компенсации инвестиционных затрат, по договору государственно-частного партнерства, заключенному в соответствии с законодательством Республики Казахстан, являющимся залогом по договору банковского займа, условия которого предусмотрены в пункте 2-1 Нормативов, а также денег, поступающих в будущем по off-take (офф-тейк) контракту, являющемуся залогом по договору банковского займа, при соответствии условиям, предусмотренным в пункте 2-2 Нормативов), в том числе по договорам долевого участия (за исключением денег, поступающих по договорам, заключенным с компаниями с государственным участием (субъектами квазигосударственного сектора), договоры страхования (за исключением договоров страхования, содержащих пункты о безусловном и безотзывном исполнении обязательств, заключенных со страховыми организациями, имеющими рейтинг не ниже "ВВ+" рейтингового агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, договоров страхования, условия которых предусмотрены в пункте 2-1 Нормативов), гарантии физических или юридических лиц (за исключением гарантий юридических лиц, имеющих кредитный рейтинг не ниже "ВВ+" рейтингового агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, гарантий банков второго уровня, имеющих кредитный рейтинг не ниже "В-" рейтингового агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, а также гарантий, выданных национальными управляющими холдингами и их дочерними организациями), нематериальные активы, доли участия в уставном капитале или ценные бумаги, не включенные в официальный список организаторов торгов Республики Казахстан и (или) организаторов торгов, признаваемых международными фондовыми биржами, (за исключением принятых в залоговое обеспечение долей участия в уставном капитале и (или) ценных бумаг юридических лиц, у которых отношение задолженности по займам, выданным на цели, не связанные с финансированием оборотных средств, к прибыли до вычета расходов по выплате начисленных вознаграждений, налоговых отчислений и начисленной амортизации (EBITDA) (ЕБИТДА) составляет не более 4), бумажные зерновые расписки (за исключением прав требований по зерновым распискам соответствующих условиям, предусмотренным пунктом 2-3 Нормативов), залоговое обеспечение, находящееся за пределами Республики Казахстан (за исключением залогового обеспечения, находящегося в странах Евразийского Экономического Союза, при наличии заключения юридических консультантов или специалистов дочерних организаций банка согласно праву указанных стран, подтверждающих надлежащее оформление залогового обеспечения);</w:t>
+    <w:bookmarkStart w:name="z81" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Требования пункта 13 Нормативов распространяются на микрокредиты, предоставленные заемщикам на приобретение товаров, работ и услуг, не связанных с осуществлением предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...15 lines deleted...]
-      4) беззалоговый потребительский заем – потребительский банковский заем, за исключением:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Расчет коэффициента долга к доходу заемщика осуществляется микрофинансовой организацией следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...418 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3098800" cy="965200"/>
+            <wp:extent cx="3035300" cy="952500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3098800" cy="965200"/>
-[...912 lines deleted...]
-                      <a:off x="0" y="0"/>
                       <a:ext cx="3035300" cy="952500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z85" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КДД - коэффициент долга к доходу заемщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z86" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СЗНЗ – сумма задолженности по всем непогашенным займам и микрокредитам заемщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z87" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СЗНЗ – рассчитывается как совокупная сумма задолженности по всем непогашенным займам и микрокредитам заемщика, включая суммы просроченных платежей по всем непогашенным займам и микрокредитам, суммы по использованной части кредитного лимита по кредитной карте, а также по платежной карте, условиями которой предусмотрено кредитование заемщика в рамках кредитного лимита, а также 10 (десять) процентов от неиспользованной части кредитного лимита, кредитной карты или платежной карты, условиями которых предусмотрено кредитование заемщика в рамках кредитного лимита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z88" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СНЗ – сумма по новой задолженности заемщика, возникающей в случаях, предусмотренных пунктом 13 Нормативов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z89" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       СГДЗ – совокупный годовой доход заемщика, который рассчитывается как среднемесячная сумма заработной платы и (или) иных видов доходов заемщика, определенных на основании критериев, указанных в части второй пункта 6 Правил расчета и предельного значения коэффициента долговой нагрузки заемщика организации, осуществляющей микрофинансовую деятельность, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 ноября 2019 года № 215, зарегистрированных в Реестре государственной регистрации нормативных правовых актов под № 19670, за последние 6 (шесть) месяцев, предшествующих дате обращения заемщика умноженная на 12.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z90" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту методологии и пруденциального регулирования финансовых организаций в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z91" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z92" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z93" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z94" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z95" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие с 20 августа 2024 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2687,64 +1365,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="86"/>
+      <w:bookmarkStart w:name="z97" w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюро национальной статистики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2929,18373 +1607,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 августа 2024 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...141 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
-[...18177 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21329,3828 +1723,105 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
-[...718 lines deleted...]
-              </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z357" w:id="117"/>
-[...2881 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -25528,35 +2199,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>