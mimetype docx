--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="06b76bb" w14:textId="06b76bb">
+    <w:p w14:paraId="1c2ce4f" w14:textId="1c2ce4f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении форм, предназначенных для сбора административных данных в области космической деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 15 августа 2024 года № 493/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 19 августа 2024 года № 34940</w:t>
+        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 15 августа 2024 года № 493/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 19 августа 2024 года № 34940.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -492,394 +493,664 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли Республики Казахстан" согласно </w:t>
+      9) "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли среднего разрешения Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) исключен приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) "Сведение по уровню завершенности создания космического ракетного комплекса "Байтерек" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) исключен приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) исключен приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14) исключен приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z302" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли высокого разрешения Республики Казахстан" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) "Сведения по объему доступных данных дистанционного зондирования Земли среднего разрешения для юридических и физических лиц (миллион квадратных километров)" согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложению 12</w:t>
+      16) "Сведения по уровню завершенности создания космической системы связи Республики Казахстан" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) "Сведения по объему услуг по предоставлению транспондерной емкости космических аппаратов серии "KazSat" на территории Республики Казахстан и стран ближнего зарубежья" согласно </w:t>
-[...49 lines deleted...]
-        <w:t>приложению 14</w:t>
+      17) "Сведения о космическом ракетном комплексе "Байтерек", прошедший все этапы комплексных и летных испытаний" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аэрокосмическому комитету Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Юридический департамент Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1028,64 +1299,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Мадиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z27" w:id="22"/>
+      <w:bookmarkStart w:name="z27" w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюро национальной статистики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1200,51 +1471,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр цифрового развития,</w:t>
+              <w:t>Министра цифрового развития,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инноваций и аэрокосмической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1252,51 +1523,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 15 августа 2024 года № 493/НҚ</w:t>
+              <w:t>от 15 августа 2025 года № 493/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1319,290 +1590,517 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения по повышению уровня готовности технологий</w:t>
-[...15 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+        <w:t xml:space="preserve"> Сведения по повышению уровня готовности технологий (количество разработанных и переданных для внедрения и производства технологий)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: https://www.gov.kz</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сведения по повышению уровня готовности технологий (далее – УГТ) (количество разработанных и переданных для внедрения и производства технологий)"</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+      Наименование административной формы: Сведения по повышению уровня готовности технологий (количество разработанных и переданных для внедрения и производства технологий).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Периодичность: годовая</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-УГТ.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отчетный период: 202_ год</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+      Периодичность: годовая.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Круг лиц, представляющих информацию: товарищество с ограниченной ответственности "Ghalam", акционерное общество "Национальный центр космических исследований и технологий", товарищество с ограниченной ответственности "Астрофизический институт имени В.Г. Фесенкова".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+      Отчетный период: 202_ год.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления формы административных данных: ежегодно, не позднее 15 апреля года, следующего за отчетным годом.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: товарищество с ограниченной ответственности "Ghalam", акционерное общество "Национальный центр космических исследований и технологий", товарищество с ограниченной ответственности "Астрофизический институт имени В.Г. Фесенкова".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Количество разработанных и переданных для внедрения и производства технологий</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 апреля года, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1653,51 +2151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Название разработки</w:t>
+Название разрабатываемой технологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1725,51 +2223,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Статус реализации (%)</w:t>
+Статус реализации в процентном соотношении (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2121,341 +2619,215 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...275 lines deleted...]
-        <w:t>Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по повышению уровня готовности технологий (количество разработанных и переданных для внедрения и производства технологий)", приведено в приложении к настоящей Форме.</w:t>
+      Наименование ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель______________________________________ ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________ _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2530,239 +2902,240 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>в области космической деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Сведения по повышению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уровня готовности технологий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(количество разработанных</w:t>
+              <w:t>(количество разработанных и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и переданных для внедрения</w:t>
+              <w:t>переданных для внедрения и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и производства технологий)"</w:t>
+              <w:t>производства технологий)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по повышению уровня готовности технологий (количество разработанных и переданных для внедрения и производства технологий)"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по повышению уровня готовности технологий (количество разработанных и переданных для внедрения и производства технологий)" (индекс формы 1-УГТ, годовая)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В графе 1 формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по повышению уровня готовности технологий (количество разработанных и переданных для внедрения и производства технологий)" (далее – Форма) указывается порядковый номер.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+      1. в графе 1 формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по повышению уровня готовности технологий (количество разработанных и переданных для внедрения и производства технологий)" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В графе 2 формы указывается название разрабатываемой технологии.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+      2. в графе 2 формы указывается название разрабатываемой технологии;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В графе 3 формы указывается период реализации (годы).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+      3. в графе 3 формы указывается период реализации (годы);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В графе 4 формы указывается статус реализации (%).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+      4. в графе 4 формы указывается статус реализации в процентном соотношении (%);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. В графе 5 формы указывается информация о ходе реализации.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+      5. в графе 5 формы указывается информация о ходе реализации.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2809,103 +3182,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр цифрового развития,</w:t>
+              <w:t>Министра цифрового развития,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инноваций и аэрокосмической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>промышленности</w:t>
+              <w:t>промышленности Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...12 lines deleted...]
-              <w:t>от 15 августа 2024 года № 493/НҚ</w:t>
+              <w:t>от 15 августа 2025 года № 493/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2958,248 +3318,468 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по увеличению периодичности и охвата съемки дистанционного зондирования Земли с казахстанских космических аппаратов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: https://www.gov.kz</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+      Форма административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сведения по увеличению периодичности и охвата съемки дистанционного зондирования Земли (далее – ДЗЗ) с казахстанских космических аппаратов".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+      Наименование административной формы: "Сведения по увеличению периодичности и охвата съемки дистанционного зондирования Земли с казахстанских космических аппаратов"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Индекс: 2-ДЗЗ</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 2-ДЗЗ</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: годовая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отчетный период: 202_ год.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+      Отчетный период: 202_ год</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Круг лиц, представляющих информацию: акционерное общество "Национальная компания "Қазақстан Ғарыш Сапары".</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: акционерное общество "Национальная компания "Қазақстан Ғарыш Сапары"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Объем произведенной космической съемки с казахстанских космических аппаратов</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 апреля года, следующего за отчетным годом</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: на бумажном носителе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3250,52 +3830,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование космической системы дистанционного зондирования Земли </w:t>
+              <w:t>
+Наименование космической системы дистанционного зондирования Земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3394,52 +3974,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Объем произведенной космической съемки в год (миллион квадратных километров) </w:t>
+              <w:t>
+Объем произведенной космической съемки в год (миллион квадратных километров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3823,341 +4403,215 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...275 lines deleted...]
-        <w:t>Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической "Сведения по увеличению периодичности и охвата съемки дистанционного зондирования Земли с казахстанских космических аппаратов", приведено в приложении к настоящей Форме.</w:t>
+      Наименование _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4219,285 +4673,271 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административных данных</w:t>
+              <w:t>административных данных на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в области космической деятельности</w:t>
+              <w:t>безвозмездной основе в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>космической деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>"Сведения по увеличению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>периодичности и охвата</w:t>
+              <w:t>периодичности и охвата съемки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>съемки дистанционного</w:t>
+              <w:t>дистанционного зондирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>зондирования Земли</w:t>
+              <w:t>Земли с казахстанских</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с казахстанских космических</w:t>
-[...12 lines deleted...]
-              <w:t>аппаратов"</w:t>
+              <w:t>космических аппаратов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по увеличению периодичности и охвата съемки дистанционного зондирования Земли с казахстанских космических аппаратов"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по увеличению периодичности и охвата съемки дистанционного зондирования Земли с казахстанских космических аппаратов" (индекс формы 2-ДЗЗ, годовая)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В графе 1 формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по увеличению периодичности и охвата съемки дистанционного зондирования Земли с казахстанских космических аппаратов" (далее – Форма) указывается порядковый номер.</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+      1. в графе 1 формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по увеличению периодичности и охвата съемки дистанционного зондирования Земли с казахстанских космических аппаратов" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В графе 6 формы указывается объем произведенной космической съемки в отчетном году (миллион квадратных километров).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+      2. в графе 2 формы указывается наименование космической системы дистанционного зондирования Земли Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. в графе 3 формы указывается производительность космической системы дистанционного зондирования Земли Республики Казахстан (миллион квадратных километров);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. в графе 4 указывается количество суток в периоде (год);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. в графе 5 формы указывается применяемый коэффициент безотказности космической системы дистанционного зондирования Земли Республики Казахстан (безразмерный);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. в графе 6 формы указывается объем произведенной космической съемки в отчетном году (миллион квадратных километров).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4544,51 +4984,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр цифрового развития,</w:t>
+              <w:t>Министра цифрового развития,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инноваций и аэрокосмической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4596,51 +5036,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 15 августа 2024 года № 493/НҚ</w:t>
+              <w:t>от 15 августа 2025 года № 493/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4693,1595 +5133,468 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения по 100 % охвату отраслей экономики цифровыми платформами космического мониторинга</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+        <w:t xml:space="preserve"> Сведения по 100% охвату отраслей экономики цифровыми платформами космического мониторинга</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="60"/>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: https://www.gov.kz</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сведения по 100 % охвату отраслей экономики цифровыми платформами космического мониторинга (далее – КМ)".</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+      Наименование административной формы: "Сведения по 100% охвату отраслей экономики цифровыми платформами космического мониторинга".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 3-КМ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: годовая.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 202_ год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Круг лиц, представляющих информацию: акционерное общество "Национальная компания "Қазақстан Ғарыш Сапары".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="66"/>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: акционерное общество "Национальная компания "Қазақстан Ғарыш Сапары".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления формы административных данных: ежегодно, не позднее 15 апреля года, следующего за отчетным годом.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 апреля года, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Название цифровых платформ космического мониторинга, введенных в эксплуатацию</w:t>
+ИИН/БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...210 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...128 lines deleted...]
-      <w:bookmarkStart w:name="z81" w:id="68"/>
+      Метод сбора: на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефон ______________________________________________________</w:t>
-[...840 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6330,87 +5643,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пропускная способность спутниковой системы связи "KazSat" (План)</w:t>
+Название цифровых платформ космического мониторинга, введенных в эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пропускная способность спутниковой системы связи "KazSat" (Факт)</w:t>
+Количество цифровых платформ космического мониторинга, введенных в эксплуатацию (единица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6590,341 +5903,215 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...275 lines deleted...]
-        <w:t>Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по увеличению пропускной способности спутниковой системы связи "KazSat", приведено в приложении к настоящей Форме.</w:t>
+      Наименование _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель __________________________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя и отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6999,199 +6186,243 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в области</w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>космической деятельности</w:t>
+              <w:t>в области космической деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Сведения по увеличению</w:t>
+              <w:t>"Сведения по 100% охвату</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пропускной способности</w:t>
+              <w:t>отраслей экономики цифровыми</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>спутниковой системы</w:t>
-[...12 lines deleted...]
-              <w:t>связи "KazSat"</w:t>
+              <w:t>платформами космического</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мониторинга"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по увеличению пропускной способности спутниковой системы связи "KazSat"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="85"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по 100% охвату отраслей экономики цифровыми платформами космического мониторинга" (индекс формы 3-КМ, годовая)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В графе 1 формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по увеличению пропускной способности спутниковой системы связи "KazSat" (далее – Форма) указывается порядковый номер.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+      1. в графе 1 формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по 100% охвату отраслей экономики цифровыми платформами космического мониторинга" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. в графе 2 формы указывается название цифровых платформ космического мониторинга, введенных в эксплуатацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. в графе 3 формы указывается количество цифровых платформ космического мониторинга, введенных в эксплуатацию (единица).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7225,116 +6456,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5 к приказу</w:t>
+              <w:t>Приложение 4 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр цифрового развития,</w:t>
+              <w:t>Министра цифрового развития,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инноваций и аэрокосмической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>промышленности</w:t>
+              <w:t>промышленности Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...12 lines deleted...]
-              <w:t>от 15 августа 2024 года № 493/НҚ</w:t>
+              <w:t>от 15 августа 2025 года № 493/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7387,248 +6605,1971 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения по росту объема производства космической техники и технологий, (накопительный)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="89"/>
+        <w:t xml:space="preserve"> Сведения по увеличению пропускной способности спутниковой системы связи "KazSat"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="90"/>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: https://www.gov.kz</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="91"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сведения по росту объема производства космической техники и технологий, (накопительный) (далее – КТТ)".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="92"/>
+      Наименование административной формы: "Сведения по увеличению пропускной способности спутниковой системы связи "KazSat".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Индекс: 5 - КТТ</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="93"/>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 4-ССС.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Периодичность: годовая</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="94"/>
+      Периодичность: годовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: 202_ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: акционерное общество "Республиканский центр космической связи".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 апреля года, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пропускная способность спутниковой системы связи "KazSat" (План) (Гбит/с)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пропускная способность спутниковой системы связи "KazSat" (Факт) (Гбит/с)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z304" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе в области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>космической деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Сведения по увеличению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пропускной способности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>спутниковой системы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>связи "KazSat"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z306" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по увеличению пропускной способности спутниковой системы связи "KazSat" (индекс формы 4-ССС, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z307" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. в графе 1 формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по увеличению пропускной способности спутниковой системы связи "KazSat" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z308" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. в графе 2 формы указывается пропускная способность спутниковой системы связи "KazSat" (План) (Гбит/с);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z309" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. в графе 3 формы указывается пропускная способность спутниковой системы связи "KazSat" (Факт) (Гбит/с). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра цифрового развития,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инноваций и аэрокосмической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>промышленности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 15 августа 2025 года № 493/НҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z313" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения по росту объема производства космической техники и технологий (накопительный)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z314" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z315" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z316" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: "Сведения по росту объема производства космической техники и технологий (накопительный)".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z317" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 5-КТТ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z318" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: годовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z319" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 20__ год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z320" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Круг лиц, представляющих информацию: товарищество с ограниченной ответственностью "Ghalam".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="96"/>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: товарищество с ограниченной ответственностью "Ghalam".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z321" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления формы административных данных: ежегодно, не позднее 15 апреля года, следующего за отчетным периодом.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="97"/>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 апреля года, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z322" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Объем производства космической техники и технологий</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
+      Метод сбора: на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z323" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7643,52 +8584,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7737,83 +8678,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период реализации проекта (годы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z324" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость проекта,</w:t>
-[...16 lines deleted...]
-              <w:t>(тысяч тенге)</w:t>
+Стоимость проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8269,341 +9213,217 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z325" w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...275 lines deleted...]
-        <w:t>Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по росту объема производства космической техники и технологий, (накопительный)", приведено в приложении к настоящей Форме.</w:t>
+      Наименование _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель _____________________________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя и отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8639,285 +9459,350 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к форме,</w:t>
+              <w:t>Приложения к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>в области космической деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Сведения по росту объема</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>производства космической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техники и технологий,</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>техники и технологий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(накопительный)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="99"/>
+    <w:bookmarkStart w:name="z328" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по росту объема производства космической техники и технологий, (накопительный)"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="100"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по росту объема производства космической техники и технологий (накопительный)" (индекс формы 5-КТТ, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z329" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В графе 1 формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по росту объема производства космической техники и технологий, (накопительный)" (далее – Форма) указывается порядковый номер.</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="105"/>
+      1. в графе 1 формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по росту объема производства космической техники и технологий (накопительный)" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z330" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В графе 6 формы указывается информация о ходе реализации проекта.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
+      2. в графе 2 формы указывается название реализуемого проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z331" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. в графе 3 формы указывается период реализации проекта (годы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z332" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. в графе 4 формы указывается стоимость проекта (тысяч теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z333" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. в графе 5 формы указывается статус реализации проекта (%);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z334" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. в графе 6 формы указывается информация о ходе реализации проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8964,103 +9849,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 6 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр цифрового развития,</w:t>
+              <w:t>Министра цифрового развития,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инноваций и аэрокосмической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>промышленности</w:t>
+              <w:t>промышленности Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...12 lines deleted...]
-              <w:t>от 15 августа 2024 года № 493/НҚ</w:t>
+              <w:t>от 15 августа 2025 года № 493/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9113,248 +9985,526 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="106"/>
+    <w:bookmarkStart w:name="z338" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по уровню завершенности проекта по созданию ракеты-носителя сверхлегкого класса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z129" w:id="107"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z339" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="108"/>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z340" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсах: https://www.gov.kz</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="109"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z341" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сведения по уровню завершенности проекта по созданию ракеты-носителя сверхлегкого класса (далее – РН СЛК)".</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="111"/>
+      Наименование административной формы: "Сведения по уровню завершенности проекта по созданию ракеты-носителя сверхлегкого класса".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z342" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 6-РН СЛК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z343" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: годовая.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z134" w:id="112"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z344" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 202_ год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z135" w:id="113"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z345" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лица, представляющие информацию: акционерное общество "Национальный центр космических исследований и технологий".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="114"/>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: акционерное общество "Национальный центр космических исследований и технологий".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z346" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления формы административных данных: ежегодно, не позднее15 апреля года, следующего за отчетным годом.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="115"/>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 апреля года, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z347" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уровень завершенности проекта по созданию ракеты-носителя сверхлегкого класса</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
+      Метод сбора: на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z348" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9366,52 +10516,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9663,341 +10813,217 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z349" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...275 lines deleted...]
-        <w:t>Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по уровню завершенности проекта по созданию ракеты-носителя сверхлегкого класса", приведено в приложении к настоящей Форме.</w:t>
+      Наименование _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10072,64 +11098,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в области космической</w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности</w:t>
+              <w:t>в области космической деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Сведения по уровню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10143,128 +11169,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по созданию ракеты-носителя</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сверхлегкого класса"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="117"/>
+    <w:bookmarkStart w:name="z351" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по уровню завершенности проекта по созданию ракеты-носителя сверхлегкого класса"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="118"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по уровню завершенности проекта по созданию ракеты-носителя сверхлегкого класса" (индекс формы 6-РН СЛК, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z352" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В графе формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по уровню завершенности проекта по созданию ракеты-носителя сверхлегкого класса" (далее – Форма) указывается порядковый номер.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="120"/>
+      1. в графе 1формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по уровню завершенности проекта по созданию ракеты-носителя сверхлегкого класса" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z353" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В графе 3 формы указывается количество разработанных технологий в рамках проекта по созданию ракеты-носителя сверхлегкого класса (единица).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
+      2. в графе 2 формы указывается уровень готовности технологий (%);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z354" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. в графе 3 формы указывается количество разработанных технологий в рамках проекта по созданию ракеты-носителя сверхлегкого класса (единица).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10311,103 +11337,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 7 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр цифрового развития,</w:t>
+              <w:t>Министра цифрового развития,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инноваций и аэрокосмической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>промышленности</w:t>
+              <w:t>промышленности Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...12 lines deleted...]
-              <w:t>от 15 августа 2024 года № 493/НҚ</w:t>
+              <w:t>от 15 августа 2025 года № 493/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10460,248 +11473,526 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="121"/>
+    <w:bookmarkStart w:name="z358" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по доле опытно-конструкторских работ в общем объеме научно-исследовательских и опытно-конструкторских работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z147" w:id="122"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z359" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="123"/>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z360" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: https://www.gov.kz</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="124"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z361" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сведения по доле опытно-конструкторских работ (далее – ОКР) в общем объеме научно-исследовательских и опытно-конструкторских работ"</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="126"/>
+      Наименование административной формы: "Сведения по доле опытно-конструкторских работ в общем объеме научно-исследовательских и опытно-конструкторских работ".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z362" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Периодичность: годовая</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="128"/>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 7-ОКР.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z363" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Круг лиц, представляющих информацию: акционерное общество "Национальный центр космических исследований и технологий", товарищество с ограниченной ответственностью "Ghalam", товарищество с ограниченной ответственностью "Астрофизический институт им. В.Г. Фесенкова".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="129"/>
+      Периодичность: годовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z364" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления формы административных данных: ежегодно, 15 февраля года, следующего за отчетным годом.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="130"/>
+      Отчетный период: 202_ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z365" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Доля опытно-конструкторских работ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: акционерное общество "Национальный центр космических исследований и технологий", товарищество с ограниченной ответственностью "Ghalam", товарищество с ограниченной ответственностью "Астрофизический институт им. В.Г. Фесенкова".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z366" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 февраля года, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z367" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z368" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11115,341 +12406,217 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z369" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...275 lines deleted...]
-        <w:t>Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по доле опытно-конструкторских работ в общем объеме научно-исследовательских и опытно-конструкторских работ", приведено в приложении к настоящей Форме.</w:t>
+      Наименование ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11524,219 +12691,297 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>в области космической деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Сведения по доле</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>опытно-конструкторских работ</w:t>
+              <w:t>опытно-конструкторских</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в общем объеме</w:t>
+              <w:t>работ в общем объеме</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научно-исследовательских</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и опытно-конструкторских работ"</w:t>
+              <w:t>и опытно-конструкторских</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="132"/>
+    <w:bookmarkStart w:name="z372" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по доле опытно-конструкторских работ в общем объеме научно-исследовательских и опытно-конструкторских работ"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="133"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по доле опытно-конструкторских работ в общем объеме научно-исследовательских и опытно-конструкторских работ" (индекс формы 7-ОКР, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z373" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В графе 1 формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по доле опытно-конструкторских работ в общем объеме научно-исследовательских и опытно-конструкторских работ" (далее – Форма) указывается порядковый номер.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="134"/>
+      1. в графе 1 формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по доле опытно-конструкторских работ в общем объеме научно-исследовательских и опытно-конструкторских работ" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z374" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В графе 2 формы указывается количество опытно-конструкторских работ трехлетней программы за отчетный год (единица).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="135"/>
+      2. в графе 2 формы указывается количество опытно-конструкторских работ трехлетней программы за отчетный год (единица);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z375" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В графе 3 формы указывается количество научно-исследовательских и опытно-конструкторских работ трехлетней программы за отчетный год (единица).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="136"/>
+      3. в графе 3 формы указывается количество научно-исследовательских и опытно-конструкторских работ трехлетней программы за отчетный год (единица);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z376" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В графе 4 формы указывается доля опытно-конструкторских работ в общем объеме научно-исследовательских и опытно-конструкторских работ (%).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
+      4. в графе 4 формы указывается доля опытно-конструкторских работ в общем объеме научно-исследовательских и опытно-конструкторских работ (%).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11783,103 +13028,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 8 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр цифрового развития,</w:t>
+              <w:t>Министра цифрового развития,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инноваций и аэрокосмической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>промышленности</w:t>
+              <w:t>промышленности Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...12 lines deleted...]
-              <w:t>от 15 августа 2024 года № 493/НҚ</w:t>
+              <w:t>от 15 августа 2025 года №493/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11932,248 +13164,526 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="137"/>
+    <w:bookmarkStart w:name="z380" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по объему услуг по предоставлению космических снимков и инфраструктуры пространственных данных государственным органам и организациям на основе данных дистанционного зондирования Земли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z166" w:id="138"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z381" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="140"/>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z382" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сведения по объему услуг по предоставлению космических снимков и инфраструктуры пространственных данных (далее – ИПД) государственным органам и организациям на основе данных дистанционного зондирования Земли"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="141"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z383" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Индекс: 8-ИПД</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="143"/>
+      Наименование административной формы: "Сведения по объему услуг по предоставлению космических снимков и инфраструктуры пространственных данных государственным органам и организациям на основе данных дистанционного зондирования Земли".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z384" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отчетный период: 202_ год</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="145"/>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 8-ИПД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z385" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления формы административных данных: ежегодно, не позднее 15 февраля года, следующего за отчетным годом</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="146"/>
+      Периодичность: годовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z386" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Объем услуг по предоставлению космических снимков и инфраструктуры пространственных данных государственным органам (тысяч квадратных километров)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
+      Отчетный период: 202_ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z387" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: акционерное общество "Национальная компания "Қазақстан Ғарыш Сапары".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z388" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 февраля года, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z389" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z390" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12225,195 +13735,215 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем переданных государственным органам данных с космических аппаратов дистанционного зондирования Земли с 2018 до отчетного периода</w:t>
+Объем переданных государственным органам данных с космических аппаратов дистанционного зондирования Земли с 2018 до отчетного периода (тысяч квадратных километров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем сырых космических снимков, переданных государственным органам за отчетный год</w:t>
+Объем сырых космических снимков, переданных государственным органам за отчетный год (тысяч квадратных километров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем космических снимков, реализованный в рамках космического мониторинга за отчетный год с уровнем обработки L-3, L-5, в том числе с зарубежных космических аппаратов (Maxar, Planet) для решения задач государственных органов</w:t>
+Объем космических снимков, реализованный в рамках космического мониторинга за отчетный год с уровнем обработки L-3, L-5, в том числе с зарубежных космических аппаратов (Maxar, Planet) для решения задач государственных органов (тысяч квадратных километров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z391" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объем инфраструктуры пространственных данных за отчетный период для решения задач государственных органов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч квадратных километров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем услуг по предоставлению космических снимков и инфраструктуры пространственных данных государственным органам и организациям на основе данных дистанционного зондирования Земли</w:t>
+Объем услуг по предоставлению космических снимков и инфраструктуры пространственных данных государственным органам и организациям на основе данных дистанционного зондирования Земли (тысяч квадратных километров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12797,341 +14327,217 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z392" w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...275 lines deleted...]
-        <w:t>Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по объему услуг по предоставлению космических снимков и инфраструктуры пространственных данных государственным органам и организациям на основе данных дистанционного зондирования Земли", приведено в приложении к настоящей Форме.</w:t>
+      Наименование _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13206,50 +14612,63 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>в области космической деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Сведения по объему услуг</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -13271,233 +14690,285 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пространственных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственным органам</w:t>
+              <w:t>государственным органам и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и организациям на основе</w:t>
+              <w:t>организациям на основе данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>данных дистанционного</w:t>
-[...12 lines deleted...]
-              <w:t>зондирования Земли"</w:t>
+              <w:t>дистанционного зондирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Земли"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="148"/>
+    <w:bookmarkStart w:name="z395" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по объему услуг по предоставлению космических снимков и инфраструктуры пространственных данных государственным органам и организациям на основе данных дистанционного зондирования Земли"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="149"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по объему услуг по предоставлению космических снимков и инфраструктуры пространственных данных государственным органам и организациям на основе данных дистанционного зондирования Земли" (индекс формы 8-ИПД, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z396" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В графе 1 формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по объему услуг по предоставлению космических снимков и инфраструктуры пространственных данных государственным органам и организациям на основе данных дистанционного зондирования Земли" (далее – Форма) указывается порядковый номер.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="150"/>
+      1. в графе 1 формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по объему услуг по предоставлению космических снимков и инфраструктуры пространственных данных государственным органам и организациям на основе данных дистанционного зондирования Земли" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z397" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В графе 2 формы указывается объем переданных государственным органам данных с космических аппаратов дистанционного зондирования Земли с 2018 до отчетного периода (тысяч квадратных километров).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="151"/>
+      2. в графе 2 формы указывается объем переданных государственным органам данных с космических аппаратов дистанционного зондирования Земли с 2018 до отчетного периода (тысяч квадратных километров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z398" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В графе 3 формы указывается объем сырых космических снимков, переданных государственным органам за отчетный год (тысяч квадратных километров).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="152"/>
+      3. в графе 3 формы указывается объем сырых космических снимков, переданных государственным органам за отчетный год (тысяч квадратных километров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z399" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В графе 4 формы указывается объем космических снимков, реализованный в рамках космического мониторинга за отчетный год с уровнем обработки L-3, L-5, в том числе с зарубежных космических аппаратов (Maxar, Planet) для решения задач государственных органов (тысяч квадратных километров).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="153"/>
+      4. в графе 4 формы указывается объем космических снимков, реализованный в рамках космического мониторинга за отчетный год с уровнем обработки L-3, L-5, в том числе с зарубежных космических аппаратов (Maxar, Planet) для решения задач государственных органов (тысяч квадратных километров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z400" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. В графе 5 формы указывается объем инфраструктуры пространственных данных за отчетный период для решения задач государственных органов (тысяч квадратных километров).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="154"/>
+      5. в графе 5 формы указывается объем инфраструктуры пространственных данных за отчетный период для решения задач государственных органов (тысяч квадратных километров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z401" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В графе 6 формы указывается объем услуг по предоставлению космических снимков и инфраструктуры пространственных данных государственным органам и организациям на основе данных дистанционного зондирования Земли (тысяч квадратных километров).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="154"/>
+      6. в графе 6 формы указывается объем услуг по предоставлению космических снимков и инфраструктуры пространственных данных государственным органам и организациям на основе данных дистанционного зондирования Земли (тысяч квадратных километров).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13544,103 +15015,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 9 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр цифрового развития,</w:t>
+              <w:t>Министра цифрового развития,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инноваций и аэрокосмической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>промышленности</w:t>
+              <w:t>промышленности Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...12 lines deleted...]
-              <w:t>от 15 августа 2024 года № 493/НҚ</w:t>
+              <w:t>от 15 августа 2025 года № 493/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13693,248 +15151,526 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="155"/>
+    <w:bookmarkStart w:name="z405" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли Республики Казахстан</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="156"/>
+        <w:t xml:space="preserve"> Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли среднего разрешения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z406" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z189" w:id="158"/>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z407" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли (далее – ЗС ДЗЗ) Республики Казахстан"</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="161"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z408" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли среднего разрешения Республики Казахстан"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z409" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 9-ЗС ДЗЗ СР</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z410" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: годовая</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z411" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 202_ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z194" w:id="163"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z412" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления формы административных данных: ежегодно, 15 февраля года, следующего за отчетным годом</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="164"/>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: товарищество с ограниченной ответственностью "Ghalam"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z413" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уровень завершенности создания замещающих спутников дистанционного зондирования Земли</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 февраля года, следующего за отчетным годом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z414" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: на бумажном носителе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z415" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14022,87 +15758,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Затраты на создание замещающих спутников дистанционного зондирования Земли в отчетный год (равны выделенной на проект сумме из республиканского бюджета на отчетный год) (миллиард тенге)</w:t>
+Затраты на создание замещающих спутников дистанционного зондирования Земли среднего разрешения в отчетный год (равны выделенной на проект сумме из республиканского бюджета на отчетный год) (миллион теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полная стоимость проекта по созданию замещающих спутников дистанционного зондирования Земли (миллиард тенге)</w:t>
+Полная стоимость проекта по созданию замещающих спутников дистанционного зондирования Земли среднего разрешения (миллион теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14130,51 +15866,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уровень завершенности создания замещающих спутников дистанционного зондирования Земли Республики Казахстан (%)</w:t>
+Уровень завершенности создания замещающих спутников дистанционного зондирования Земли среднего разрешения Республики Казахстан (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14558,341 +16294,217 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z416" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...275 lines deleted...]
-        <w:t>Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли Республики Казахстан", приведено в приложении к настоящей Форме.</w:t>
+      Наименование _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14967,50 +16579,63 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>в области космической деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Сведения по уровню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -15019,207 +16644,220 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>замещающих спутников</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дистанционного зондирования Земли</w:t>
+              <w:t>дистанционного зондирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Земли среднего разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="166"/>
+    <w:bookmarkStart w:name="z418" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли Республики Казахстан"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="167"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли среднего разрешения Республики Казахстан" (индекс формы 9-ЗС ДЗЗ СР, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z419" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В графе 1 формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли Республики Казахстан" (далее – Форма) указывается порядковый номер.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="168"/>
+      1. в графе 1 формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли среднего разрешения Республики Казахстан" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z420" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В графе 2 формы указывается название проекта.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z201" w:id="169"/>
+      2. в графе 2 формы указывается название проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z421" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В графе 3 формы указываются затраты на создание замещающих спутников дистанционного зондирования Земли в отчетный год (равны выделенной на проект сумме из республиканского бюджета на отчетный год) (миллиард тенге).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="170"/>
+      3. в графе 3 формы указываются затраты на создание замещающих спутников дистанционного зондирования Земли среднего разрешения в отчетный год (равны выделенной на проект сумме из республиканского бюджета на отчетный год) (миллион теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z422" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В графе 4 формы указывается полная стоимость проекта по созданию замещающих спутников дистанционного зондирования Земли, (миллиард тенге).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="171"/>
+      4. в графе 4 формы указывается полная стоимость проекта по созданию замещающих спутников дистанционного зондирования Земли среднего разрешения (миллион теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z423" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. В графе 5 формы указывается уровень завершенности в предыдущем году (%).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="172"/>
+      5. в графе 5 формы указывается уровень завершенности в предыдущем году (%);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z424" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В графе 6 формы указывается уровень завершенности создания замещающих спутников дистанционного зондирования Земли Республики Казахстан (%).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="172"/>
+      6. в графе 6 формы указывается уровень завершенности создания замещающих спутников дистанционного зондирования Земли среднего разрешения Республики Казахстан (%).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15415,893 +17053,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="173"/>
+    <w:bookmarkStart w:name="z207" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по количеству сельских населенных пунктов с малой численностью населения, обеспеченных широкополосным доступом к информационно-коммуникационным системам с применением спутниковых технологий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...72 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z208" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Индекс: 10 - СНП </w:t>
-[...747 lines deleted...]
-    </w:p>
+      Сноска. Приложение 10 исключен приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16335,727 +17188,619 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к форме,</w:t>
+              <w:t>Приложение 11 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предназначенной для сбора</w:t>
+              <w:t>Министра цифрового развития,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>инноваций и аэрокосмической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>промышленности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 15 августа 2025 года № 493/НҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>административных данных</w:t>
-            </w:r>
-[...128 lines deleted...]
-              <w:t>технологий"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="184"/>
+    <w:bookmarkStart w:name="z428" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по количеству сельских населенных пунктов с малой численностью населения, обеспеченных широкополосным доступом к информационно-коммуникационным системам с применением спутниковых технологий"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="185"/>
+        <w:t xml:space="preserve"> Сведения по уровню завершенности создания космического ракетного комплекса "Байтерек"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 11 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z429" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В графе 1 формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по количеству сельских населенных пунктов с малой численностью населения, обеспеченных широкополосным доступом к информационно-коммуникационным системам с применением спутниковых технологий" (далее – Форма) указывается порядковый номер.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="186"/>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z430" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В графе 2 формы указывается Количество сельских населенных пунктов с малой численностью населения, обеспеченных широкополосным доступом к информационно-коммуникационным системам с применением спутниковых технологий (План) (единиц).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="187"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z431" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В графе 3 формы указывается Количество сельских населенных пунктов с малой численностью населения, обеспеченных широкополосным доступом к информационно-коммуникационным системам с применением спутниковых технологий (Факт) (единиц).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="187"/>
+      Наименование административной формы: "Сведения по уровню завершенности создания космического ракетного комплекса "Байтерек".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z432" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 11-КРК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z433" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: годовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z434" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: 202_ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z435" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: акционерное общество "Совместное Казахстанско-Российское предприятие "Байтерек"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z436" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 февраля года, следующего за отчетным годом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...210 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="188"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z226" w:id="189"/>
+    <w:bookmarkStart w:name="z437" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z227" w:id="190"/>
+      Метод сбора: на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z438" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: https://www.gov.kz</w:t>
-[...142 lines deleted...]
-    <w:bookmarkEnd w:id="197"/>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -17143,87 +17888,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Затраты на создание космического ракетного комплекса "Байтерек" в отчетный год (равны выделенной на проект сумме из республиканского бюджета на отчетный год) (миллиард тенге)</w:t>
+Затраты на создание космического ракетного комплекса "Байтерек" в отчетный год (равны выделенной на проект сумме из республиканского бюджета на отчетный год) (миллион теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полная стоимость проекта по созданию космического ракетного комплекса "Байтерек" (миллиард тенге)</w:t>
+Полная стоимость проекта по созданию космического ракетного комплекса "Байтерек" (миллион теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17679,341 +18424,217 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z439" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...275 lines deleted...]
-        <w:t>Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по уровню завершенности создания космического ракетного комплекса "Байтерек", приведено в приложении к настоящей Форме.</w:t>
+      Наименование _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18088,259 +18709,259 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в области космической</w:t>
+              <w:t>в области космической деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности</w:t>
+              <w:t>на безвозмездной основе "Сведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Сведения по уровню</w:t>
+              <w:t>по уровню завершенности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>завершенности создания</w:t>
+              <w:t>создания космического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>космического ракетного</w:t>
+              <w:t>ракетного комплекса</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>комплекса "Байтерек"</w:t>
+              <w:t>"Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="199"/>
+    <w:bookmarkStart w:name="z441" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по уровню завершенности создания космического ракетного комплекса "Байтерек"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="200"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по уровню завершенности создания космического ракетного комплекса "Байтерек" (индекс формы 11-КРК, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z442" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В графе 1 формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по уровню завершенности создания космического ракетного комплекса "Байтерек" (далее – Форма) указывается порядковый номер.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z239" w:id="201"/>
+      1. в графе 1 формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по уровню завершенности создания космического ракетного комплекса "Байтерек" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z443" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В графе 2 формы указывается название проекта.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z240" w:id="202"/>
+      2. в графе 2 формы указывается название проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z444" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В графе 3 формы указываются затраты на создание космического ракетного комплекса "Байтерек" в отчетный год (равны выделенной на проект сумме из республиканского бюджета на отчетный год) (миллиард тенге).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z241" w:id="203"/>
+      3. в графе 3 формы указываются затраты на создание космического ракетного комплекса "Байтерек" в отчетный год (равны выделенной на проект сумме из республиканского бюджета на отчетный год) (миллион теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z445" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В графе 4 формы указывается полная стоимость проекта по созданию космического ракетного комплекса "Байтерек" (миллиард тенге).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z242" w:id="204"/>
+      4. в графе 4 формы указывается полная стоимость проекта по созданию космического ракетного комплекса "Байтерек" (миллион теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z446" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. В графе 5 формы указывается уровень завершенности в предыдущем году (%).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z243" w:id="205"/>
+      5. в графе 5 формы указывается уровень завершенности в предыдущем году (%);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z447" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В графе 6 формы указывается уровень завершенности создания космического ракетного комплекса "Байтерек" (%).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="205"/>
+      6. в графе 6 формы указывается уровень завершенности создания космического ракетного комплекса "Байтерек" (%).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18536,248 +19157,5193 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="206"/>
+    <w:bookmarkStart w:name="z246" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по объему доступных данных дистанционного зондирования Земли среднего разрешения для юридических и физических лиц (миллион квадратных километров)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z247" w:id="207"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z247" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 12 исключен приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 13 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр цифрового развития,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инноваций и аэрокосмической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>промышленности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 15 августа 2024 года № 493/НҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z265" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения по объему услуг по предоставлению транспондерной емкости космических аппаратов серии "KazSat" на территории Республики Казахстан и стран ближнего зарубежья</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z266" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 13 исключен приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр цифрового развития,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инноваций и аэрокосмической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>промышленности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 15 августа 2024 года № 493/НҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z284" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения по уровню опытной эксплуатации космического аппарата KazSTSat</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 14 исключен приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 15 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра цифрового развития,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инноваций и аэрокосмической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>промышленности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 15 августа 2025 года № 493/НҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z451" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли высокого разрешения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приказ дополнен приложением 15 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z452" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z248" w:id="208"/>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z453" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: https://www.gov.kz</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="209"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z454" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сведения по объему доступных данных (далее - ОДД) дистанционного зондирования Земли среднего разрешения для юридических и физических лиц (миллион квадратных километров)"</w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+      Наименование административной формы: "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли высокого разрешения Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z455" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 15-УЗ ДЗЗ ВР.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z456" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: годовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z457" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: 202_ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z458" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: Товарищество с ограниченной ответственностью "Ghalam".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z459" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 февраля года, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z460" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z461" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на завершение создания замещающих спутников дистанционного зондирования Земли высокого разрешения Республики Казахстан (миллион теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полная стоимость проекта создания замещающих спутников дистанционного зондирования Земли высокого разрешения Республики Казахстан (миллион теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень завершенности в предыдущем году (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень завершенности создания замещающих спутников дистанционного зондирования Земли высокого разрешения Республики Казахстан (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z462" w:id="155"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в области космической деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Сведения по уровню</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>завершенности создания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>замещающих спутников</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дистанционного зондирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Земли высокого разрешения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z464" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли высокого разрешения Республики Казахстан" (индекс формы 15-УЗ ДЗЗ ВР, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z465" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. в графе 1 формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по уровню завершенности создания замещающих спутников дистанционного зондирования Земли высокого разрешения Республики Казахстан" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z466" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. в графе 2 формы указывается название проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z467" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. в графе 3 формы указываются затраты на завершение создания замещающих спутников дистанционного зондирования Земли высокого разрешения Республики Казахстан (миллион теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z468" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. в графе 4 формы указывается полная стоимость проекта по созданию замещающих спутников дистанционного зондирования Земли высокого разрешения Республики Казахстан (миллион теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z469" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. в графе 5 формы указывается уровень завершенности в предыдущем году (%);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z470" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. в графе 6 формы указывается уровень завершенности создания замещающих спутников дистанционного зондирования Земли высокого разрешения Республики Казахстан (%).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 16 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра цифрового развития,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инноваций и аэрокосмической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>промышленности Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 15 августа 2025 года № 493/НҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z474" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения по уровню завершенности создания космической системы связи Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Индекс: 12-ОДД </w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+      Сноска. Приказ дополнен приложением 16 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z475" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z476" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z477" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: "Сведения по уровню завершенности создания космической системы связи Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z478" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 16-УЗ КСС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z479" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: годовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z480" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: 202_ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z481" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: акционерное общество "Республиканский центр космической связи".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z482" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 февраля года, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId15"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z483" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z484" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на создание космической системы связи Республики Казахстан в отчетный год (равны выделенной на проект сумме из республиканского бюджета на отчетный год) (миллион теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полная стоимость проекта по созданию космической системы связи Республики Казахстан (миллион теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень завершенности в предыдущем году (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень завершенности создания космической системы связи Республики Казахстан (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z485" w:id="174"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в области космической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности "Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по уровню завершенности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>создания космической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>системы связи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z487" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по уровню завершенности создания космической системы связи Республики Казахстан" (индекс формы 16-УЗ КСС, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z488" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. в графе 1 формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения по уровню завершенности создания космической системы связи Республики Казахстан" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z489" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. в графе 2 формы указывается название проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z490" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. в графе 3 формы указываются затраты на создания космической системы связи Республики Казахстан в отчетный год (равны выделенной на проект сумме из республиканского бюджета на отчетный год) (миллион теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z491" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. в графе 4 формы указывается полная стоимость проекта по созданию космической системы связи Республики Казахстан (миллион теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z492" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. в графе 5 формы указывается уровень завершенности в предыдущем году (%);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z493" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. в графе 6 формы указывается уровень завершенности создания космической системы связи Республики Казахстан (%).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 17 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра цифрового развития,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инноваций и аэрокосмической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>промышленности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 15 августа 2025 года № 493/НҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z497" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения о космическом ракетном комплексе "Байтерек", прошедший все этапы комплексных и летных испытаний</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Периодичность: годовая </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z252" w:id="212"/>
+      Сноска. Приказ дополнен приложением 17 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z498" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отчетный период: 202_ год</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="214"/>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z499" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления формы административных данных: ежегодно, 15 февраля года, следующего за отчетным годом</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z255" w:id="215"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z500" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Объем доступных данных дистанционного зондирования Земли среднего разрешения (миллион квадратных километров)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="215"/>
+      Наименование административной формы: "Сведения о космическом ракетном комплексе "Байтерек", прошедший все этапы комплексных и летных испытаний".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z501" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 17-КЛИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z502" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: годовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z503" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: 202_ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z504" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: акционерное общество "совместное предприятие "Байтерек".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z505" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 15 февраля года, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5359400" cy="469900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId16"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5359400" cy="469900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z506" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z507" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенная для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18827,123 +24393,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем накопленных данных дистанционного зондирования Земли среднего разрешения за текущий год</w:t>
+Название проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z508" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем доступных данных дистанционного зондирования Земли среднего разрешения в предыдущем периоде</w:t>
+Срок реализации проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем доступных данных дистанционного зондирования Земли среднего разрешения для юридических и физических лиц</w:t>
+Сведения о космическом ракетном комплексе "Байтерек", прошедший все этапы комплексных и летных испытаний</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19191,341 +24777,217 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z509" w:id="194"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...275 lines deleted...]
-        <w:t>Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных в области космической деятельности "Сведения по объему доступных данных дистанционного зондирования Земли среднего разрешения для юридических и физических лиц (миллион квадратных километров)", приведено в приложении к настоящей Форме.</w:t>
+      Наименование ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19600,388 +25062,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в области космической</w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности "Сведения</w:t>
+              <w:t>в области космической деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по объему доступных данных</w:t>
+              <w:t>"Сведения о космическом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дистанционного зондирования</w:t>
+              <w:t>ракетном комплексе "Байтерек",</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Земли среднего разрешения</w:t>
+              <w:t>прошедший все этапы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для юридических и физических</w:t>
-[...271 lines deleted...]
-              <w:t>от 15 августа 2024 года № 493/НҚ</w:t>
+              <w:t>комплексных и летных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -20002,2992 +25192,240 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма,</w:t>
-[...25 lines deleted...]
-              <w:t>административных данных</w:t>
+              <w:t>испытаний"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="222"/>
+    <w:bookmarkStart w:name="z512" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения по объему услуг по предоставлению транспондерной емкости космических аппаратов серии "KazSat" на территории Республики Казахстан и стран ближнего зарубежья</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z266" w:id="223"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения о космическом ракетном комплексе "Байтерек", прошедший все этапы комплексных и летных испытаний" (индекс формы 17-КЛИ, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z513" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z267" w:id="224"/>
+      1. в графе 1 формы, предназначенной для сбора административных данных на безвозмездной основе в области космической деятельности "Сведения о космическом ракетном комплексе "Байтерек", прошедший все этапы комплексных и летных испытаний" (далее – Форма) указывается порядковый номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z514" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: https://www.gov.kz</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="225"/>
+      2. в графе 2 формы указывается название проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z515" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сведения по объему услуг по предоставлению транспондерной емкости космических аппаратов (далее – ТЕ КА) серии "KazSat" на территории Республики Казахстан и стран ближнего зарубежья"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z269" w:id="226"/>
+      3. в графе 3 формы указывается срок реализации проекта (год);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z516" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Индекс: 13-ТЕ КА</w:t>
-[...555 lines deleted...]
-    </w:tbl>
+      4. в графе 4 формы указываются сведения о космическом ракетном комплексе "Байтерек", прошедший все этапы комплексных и летных испытаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...1574 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...592 lines deleted...]
-    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23309,35 +25747,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>