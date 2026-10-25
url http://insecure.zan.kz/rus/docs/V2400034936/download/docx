--- v0 (2025-11-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7d6e496" w14:textId="7d6e496">
+    <w:p w14:paraId="aa4912a" w14:textId="aa4912a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -808,532 +808,924 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственная автоматизированная информационная система исполнительного производства (далее – ГАИСИП) – информационная система, предназначенная для осуществления в электронной форме учета исполнительных производств, автоматизации процессуальных действий судебного исполнителя, а также получения данных о ходе исполнительного производства сторонами исполнительного производства;</w:t>
+      1) государственная автоматизированная цифровая система исполнительного производства (далее – ГАЦСИП) – цифровая система, предназначенная для осуществления в электронной форме учета исполнительных производств, автоматизации процессуальных действий судебного исполнителя, а также получения данных о ходе исполнительного производства сторонами исполнительного производства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) единый реестр административных производств (далее – ЕРАП) – информационная система, в которой содержатся вносимые сведения об административных правонарушениях, лицах, их совершивших, принятых по ним решениях, а также осуществляется ведение дел об административных правонарушениях в электронной форме;</w:t>
+      2) единый реестр административных производств (далее – ЕРАП) – цифровая система, в которой содержатся вносимые сведения об административных правонарушениях, лицах, их совершивших, принятых по ним решениях, а также осуществляется ведение дел об административных правонарушениях в цифровой форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Единый реестр должников – унифицированный электронный банк данных, содержащий сведения о должниках по исполнительным производствам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) упрощенное производство – автоматизированное исполнение исполнительных документов, осуществляемое территориальным органом юстиции (далее – территориальный орган), посредством ГАИСИП;</w:t>
+      4) упрощенное производство – автоматизированное исполнение исполнительных документов, осуществляемое территориальным органом юстиции (далее – территориальный орган), посредством ГАЦСИП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) постановление в упрощенном производстве – процессуальный документ территориального органа, в котором фиксируется процессуальное решение, принимаемое в рамках упрощенного производства, удостоверенное посредством электронной цифровой подписи руководителя территориального органа либо его заместителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      6) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026); от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 772</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 25.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок принятия исполнительного документа к упрощенному производству</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Исполнительные документы в рамках упрощенного производства поступают в ГАИСИП в электронной форме из ЕРАП, интегрированной налоговой информационной системы, а также автоматизированной информационно-аналитической системы судебных органов Республики Казахстан.</w:t>
+      3. Исполнительные документы в рамках упрощенного производства поступают в ГАЦСИП в цифровой форме из ЕРАП, интегрированной налоговой цифровой системы, а также автоматизированной цифровой системы судебных органов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В рамках упрощенного производства принимаются следующие исполнительные документы о взыскании суммы с физического лица до двадцати месячных расчетных показателей:</w:t>
+      4. В рамках упрощенного производства принимаются следующие исполнительные документы о взыскании суммы с физического лица до сорока месячных расчетных показателей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z296" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) постановления судов, вынесенные по делу об административном правонарушении в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkStart w:name="z297" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) постановления органа (должностного лица), уполномоченного рассматривать дела об административных правонарушениях в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkStart w:name="z298" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предписания о необходимости уплаты штрафа, выданные органом (должностным лицом), уполномоченным налагать административные взыскания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z299" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) налоговый приказ о взыскании задолженности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkStart w:name="z300" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Месячный расчетный показатель устанавливается на соответствующий финансовый год законом о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра юстиции РК от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 772</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 25.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. На основании исполнительного документа, поступившего в электронной форме, территориальным органом посредством ГАИСИП незамедлительно возбуждается упрощенное производство, о чем выносится постановление, согласно </w:t>
+      5. На основании исполнительного документа, поступившего в цифровой форме, территориальным органом посредством ГАЦСИП незамедлительно возбуждается упрощенное производство, о чем выносится постановление, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      6. Извещение должника о возбуждении упрощенного производства осуществляется путем направления текстового сообщения по абонентскому номеру сотовой связи, зарегистрированному в Базе мобильных граждан, либо (и) посредством направления push-уведомления в мобильных приложениях цифрового правительства, а также банков второго уровня. Извещение содержит ссылку для ознакомления и скачивания постановления о возбуждении упрощенного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Должник на любой стадии упрощенного производства после ознакомления с постановлением о возбуждении упрощенного производства может отказаться от исполнения требования исполнительного документа в упрощенном производстве, пройдя по полученной ссылке и нажав в отобразившемся в ГАЦСИП "Окне" на кнопку "Не согласен".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z289" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должник по вопросам отказа от исполнения требований исполнительного документа в рамках упрощенного производства либо в связи с исполнением требований исполнительного документа, может обратиться с соответствующим письменным заявлением в территориальный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z290" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      6. Извещение должника о возбуждении упрощенного производства осуществляется путем направления текстового сообщения по абонентскому номеру сотовой связи, зарегистрированному в Базе мобильных граждан, либо (и) посредством направления push-уведомления в мобильных приложениях электронного правительства, а также банков второго уровня. Извещение содержит ссылку для ознакомления и скачивания постановления о возбуждении упрощенного производства. </w:t>
-[...59 lines deleted...]
-      В случае отказа должником от исполнения требований исполнительного документа в рамках упрощенного производства путем перехода по ссылке, территориальным органом в ГАИСИП незамедлительно формируется постановление о передаче исполнительного документа на исполнение частному судебному исполнителю (далее – постановление о передаче исполнительного документа на исполнение частному судебному исполнителю), согласно </w:t>
+      В случае отказа должником от исполнения требований исполнительного документа в рамках упрощенного производства путем перехода по ссылке, территориальным органом в ГАЦСИП незамедлительно формируется постановление о передаче исполнительного документа на исполнение частному судебному исполнителю (далее – постановление о передаче исполнительного документа на исполнение частному судебному исполнителю), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> распределения исполнительных документов посредством государственной автоматизированной информационной системы исполнительного производства между частными судебными исполнителями, утвержденными приказом Министра юстиции Республики Казахстан от 29 декабря 2015 года № 652 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12848). </w:t>
+        <w:t xml:space="preserve"> распределения исполнительных документов посредством государственной автоматизированной цифровой системы исполнительного производства между частными судебными исполнителями, утвержденными приказом Министра юстиции Республики Казахстан от 29 декабря 2015 года № 652 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12848).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      Территориальным органом в течение трех рабочих дней со дня регистрации в территориальном органе заявления должника в ГАИСИП формируется постановление о передаче исполнительного документа на исполнение частному судебному исполнителю.</w:t>
+    <w:bookmarkStart w:name="z291" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальным органом в течение трех рабочих дней со дня регистрации в территориальном органе заявления должника в ГАЦСИП формируется постановление о передаче исполнительного документа на исполнение частному судебному исполнителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок принятия мер принудительного исполнения и сроки исполнения исполнительных документов в упрощенном производстве</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1404,214 +1796,586 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрещение должнику совершать определенные действия по распоряжению имуществом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Постановление территориального органа, сформированное в ГАИСИП, удостоверенное посредством ЭЦП руководителя территориального органа или его заместителя, об истребовании информации о номерах банковских счетов и наличии денег на них, находящихся в банках, организациях, осуществляющих отдельные виды банковских операций, и наложении ареста на них, согласно </w:t>
+      10. Постановление территориального органа, сформированное в ГАЦСИП, удостоверенное посредством ЭЦП руководителя территориального органа или его заместителя, об истребовании информации о номерах банковских счетов и наличии денег на них, находящихся в банках, организациях, осуществляющих отдельные виды банковских операций, и наложении ареста на них, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, предъявляется в банки, организации, осуществляющие отдельные виды банковских операций, посредством ГАИСИП по истечении пяти календарных дней со дня возбуждения упрощенного производства. </w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам, предъявляется в банки, организации, осуществляющие отдельные виды банковских операций, посредством ГАЦСИП по истечении пяти календарных дней со дня возбуждения упрощенного производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Взаимодействие в рамках упрощенного производства между ГАЦСИП и цифровыми системами банков и организаций, осуществляющих отдельные виды банковских операций, осуществляется в цифровом формате.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Территориальному органу на основании постановления, сформированного в ГАЦСИП, в рамках упрощенного производства, и удостоверенного посредством ЭЦП руководителя территориального органа или его заместителя, выдаются сведения о наличии банковских счетов физического лица и их номерах, наличии денег на этих счетах в пределах взыскиваемой суммы, а в случае недостаточности денег – также о движении денег на этих счетах с момента возбуждения упрощенного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При наложении ареста в обеспечение исполнения исполнительного документа на основании постановления территориального органа в рамках упрощенного производства, полученного посредством ГАЦСИП, сумма денег, на которые налагается арест, не должна превышать сумму, указанную в исполнительном документе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Взаимодействие в рамках упрощенного производства между ГАИСИП и информационными системами банков и организаций, осуществляющих отдельные виды банковских операций, осуществляется в электронном формате. </w:t>
-[...59 lines deleted...]
-      13. По истечении десяти календарных дней со дня возбуждения упрощенного производства, посредством ГАИСИП в Единой нотариальной информационной системе выставляется запрет должнику на совершение определенных действий по распоряжению имуществом, о чем выносится постановление, согласно </w:t>
+      13. По истечении десяти календарных дней со дня возбуждения упрощенного производства, посредством ГАЦСИП в Единой нотариальной цифровой системе выставляется запрет должнику на совершение определенных действий по распоряжению имуществом, о чем выносится постановление, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      14. Взыскание денег должника, находящихся в банках или организациях, осуществляющих отдельные виды банковских операций, осуществляется на основании инкассового распоряжения территориального органа, сформированного в ГАИСИП. Инкассовое распоряжение направляется по истечении двадцати календарных дней со дня возбуждения упрощенного производства в электронной форме в банк или организацию, осуществляющую отдельные виды банковских операций, с приложением исполнительных документов, подтверждающих обоснованность взыскания. </w:t>
+        <w:t>
+      14. Взыскание денег должника, находящихся в банках или организациях, осуществляющих отдельные виды банковских операций, осуществляется на основании инкассового распоряжения территориального органа, сформированного в ГАЦСИП. Инкассовое распоряжение направляется по истечении двадцати календарных дней со дня возбуждения упрощенного производства в цифровой форме в банк или организацию, осуществляющую отдельные виды банковских операций, с приложением исполнительных документов, подтверждающих обоснованность взыскания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      15. Территориальным органом инкассовое распоряжение в рамках упрощенного производства не выставляется, в случае наличия в ГАИСИП подписанных ЭЦП судебного исполнителя постановления об обращении взыскания на заработную плату и иные виды доходов должника и инкассового распоряжения. </w:t>
+        <w:t>
+      15. Территориальным органом инкассовое распоряжение в рамках упрощенного производства не выставляется, в случае наличия в ГАЦСИП подписанных ЭЦП судебного исполнителя постановления об обращении взыскания на заработную плату и иные виды доходов должника и инкассового распоряжения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Исполнение исполнительного документа в упрощенном производстве должно быть закончено в сроки, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1646,428 +2410,840 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Основания и последствия прекращения упрощенного производства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Упрощенное производство прекращается, если:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkStart w:name="z301" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) требование исполнительного документа исполнено в полном объеме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      2) отменено решение соответствующего органа, на основании которого выдан исполнительный документ.</w:t>
+    <w:bookmarkStart w:name="z302" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отменено решение соответствующего органа, на основании которого выдан исполнительный документ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      18. Оплата задолженности в рамках упрощенного производства должником осуществляется посредством платежных систем, интегрированных с ГАИСИП.</w:t>
+    <w:bookmarkStart w:name="z303" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) должник освобожден от административной ответственности или наложенного административного взыскания на основании решения уполномоченного органа (должностного лица) в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра юстиции РК от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 772</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Оплата задолженности в рамках упрощенного производства должником осуществляется посредством платежных систем, интегрированных с ГАЦСИП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. В случаях прекращения упрощенного производства территориальным органом в ГАИСИП незамедлительно выносится постановление, согласно </w:t>
+      19. В случаях прекращения упрощенного производства территориальным органом в ГАЦСИП незамедлительно выносится постановление, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Одновременно с прекращением упрощенного производства отменяются меры принудительного исполнения в упрощенном производстве, о чем указывается в постановлении о прекращении упрощенного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Территориальным органом в случае прекращения упрощенного производства, неисполненные инкассовые распоряжения в ГАЦСИП, отзываются на основании распоряжения об отзыве платежного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Основания и последствия передачи исполнительного документа из упрощенного производства к частному судебному исполнителю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Исполнительный документ из упрощенного производства передается к частному судебному исполнителю, если:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) истек срок, предусмотренный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 10-4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) должник отказался от исполнения требования исполнительного документа в упрощенном производстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Территориальным органом в случае передачи упрощенного производства, выставленные инкассовые распоряжения в ГАЦСИП отзываются на основании распоряжения об отзыве платежного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае частичного исполнения требований исполнительного документа сведения о взысканных суммах в рамках упрощенного производства вместе с исполнительным документом передаются частному судебному исполнителю. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-      24. При передаче исполнительного документа территориальным органом в ГАИСИП выносится постановление о передаче исполнительного документа на исполнение частному судебному исполнителю. О принятии исполнительного документа к исполнению частным судебным исполнителем выносится постановление.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информирование банков, организаций, осуществляющих отдельные виды банковских операций, о передаче исполнительного документа из упрощенного производства частному судебному исполнителю осуществляется в цифровом формате.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменениями, внесенными приказом Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. При передаче исполнительного документа территориальным органом в ГАЦСИП выносится постановление о передаче исполнительного документа на исполнение частному судебному исполнителю. О принятии исполнительного документа к исполнению частным судебным исполнителем выносится постановление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. В случае частичного исполнения требований исполнительного документа в рамках упрощенного производства оплата деятельности частного судебного исполнителя осуществляется с учетом положений, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 118 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. После передачи исполнительного документа из упрощенного производства отмена мер принудительного исполнения, принятых в рамках упрощенного производства, осуществляется частным судебным исполнителем. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2133,953 +3309,870 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>упрощенного производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkStart w:name="z292" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                ПОСТАНОВЛЕНИЕ</w:t>
+        <w:t xml:space="preserve"> ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   о возбуждении упрощенного производства</w:t>
-[...19 lines deleted...]
-      "____" ________ 20__ года                               ___________________________</w:t>
+        <w:t>о возбуждении упрощенного производства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...121 lines deleted...]
-        <w:t xml:space="preserve"> _____________________________________________________________________________</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"____" ________ 20__ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование области, города)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________, рассмотрев _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Наименование территориального органа) _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (указывается наименование исполнительного документа, номер и дата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          исполнительного документа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указываются требования исполнительного документа, данные должника (фамилия, имя,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отчество (при его наличии), индивидуальный идентификационный номер), поступившего</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в государственную автоматизированную информационную систему исполнительного</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> _____________________________________________________________________________</w:t>
+        <w:t>в государственную автоматизированную цифровую систему исполнительного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>производства из _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указывается наименование суда либо органа, которым выдан исполнительный документ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "_____" _________ 202__ года</w:t>
-[...131 lines deleted...]
-        <w:t xml:space="preserve">На основании изложенного, руководствуясь </w:t>
+        <w:t>
+      "_____" _________ 202__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (указывается дата поступления исполнительного документа в государственную</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автоматизированную цифровую систему исполнительного производства),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      УСТАНОВИЛ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнительный документ соответствует установленным требованиям, предъявляемым к исполнительным документам. Срок предъявления исполнительного документа не истек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На основании изложенного, руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10-2 Закона Республики</w:t>
-[...52 lines deleted...]
-      <w:bookmarkStart w:name="z74" w:id="65"/>
+        <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПОСТАНОВИЛ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Возбудить упрощенное производство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...150 lines deleted...]
-        <w:t xml:space="preserve">соответствии с </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Упрощенному производству присвоить № ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Предупредить_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(данные должника (фамилия, имя, отчество (при его наличии)) о направлении исполнительного документа на принудительное исполнение к частному судебному исполнителю, в случае неисполнения исполнительного документа в течение 30 календарных дней со дня возбуждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. О принятом решении сообщить сторонам упрощенного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Постановление вступает в силу со дня его вынесения и может быть обжаловано в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным процедурно-процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики</w:t>
-[...210 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель/заместитель руководителя территориального органа ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место электронной цифровой подписи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3147,112 +4240,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>упрощенного производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             о передаче исполнительного документа на исполнение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         частному судебному исполнителю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "    " ________ 20__ года                               _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование области, города)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3836,94 +4929,94 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z79" w:id="69"/>
+      <w:bookmarkStart w:name="z79" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель/заместитель</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>территориального</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4124,959 +5217,803 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам осуществления </w:t>
+              <w:t>к Правилам осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>упрощенного производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkStart w:name="z293" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                ПОСТАНОВЛЕНИЕ</w:t>
+        <w:t xml:space="preserve"> ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">       об истребовании информации о номерах банковских счетов и наличии</w:t>
-[...180 lines deleted...]
-        <w:t xml:space="preserve">____________________________________________________________________________, </w:t>
+        <w:t>об истребовании информации о номерах банковских счетов и наличии денег на них, находящихся в банках, организациях, осуществляющих отдельные виды банковских операций, и наложении ареста на них</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+" " ________ 20__ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование области, города)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________, рассмотрев материалы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (Наименование территориального органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>упрощенного производства № ___________ от "____" ________________ 20_____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о ______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(требование исполнительного документа, данные должника (фамилия, имя, отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (при его наличии)) возбужденного на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исполнительный документ, дата выдачи)</w:t>
-[...131 lines deleted...]
-        <w:t xml:space="preserve">На основании изложенного, руководствуясь </w:t>
+        <w:t xml:space="preserve">                   исполнительный документ, дата выдачи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      УСТАНОВИЛ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Во исполнение требований исполнительного документа, в рамках упрощенного производства принимается мера по обеспечению исполнения исполнительных документов, предусмотренная подпунктом 1-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 32 Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На основании изложенного, руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 10-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "Об</w:t>
-[...264 lines deleted...]
-        <w:t xml:space="preserve">соответствии с </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПОСТАНОВИЛ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предоставить___________________________________________________________ номерах банковских счетов и наличии денег на них в отношении должника (фамилия, имя, отчество (при его наличии), индивидуальный идентификационный номер) и наложить арест на деньги в пределах ___________ тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Постановление направить для исполнения в банки второго уровня и АО "Казпочта" и представления информации об исполнении настоящего постановления в _________________________________ (Наименование территориального органа) посредством государственной автоматизированной цифровой системы исполнительного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. О принятом решении сообщить сторонам упрощенного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Постановление вступает в силу со дня его вынесения и может быть обжаловано в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным процедурно-процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики</w:t>
-[...210 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель/заместитель руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      территориального органа _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место электронной цифровой подписи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5125,1006 +6062,943 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам осуществления </w:t>
+              <w:t>к Правилам осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>упрощенного производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:bookmarkStart w:name="z294" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                ПОСТАНОВЛЕНИЕ</w:t>
+        <w:t xml:space="preserve"> ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">             о запрете должнику совершать определенные действия</w:t>
-[...88 lines deleted...]
-        <w:t>упрощенного производства № _______ от "____" ___________ 20___ года о</w:t>
+        <w:t>о запрете должнику совершать определенные действия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+" " ________ 20__ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование области, города)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________, рассмотрев материалы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (Наименование территориального органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>упрощенного производства № _______ от "____" ___________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о _____________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(требование исполнительного документа, данные должника (фамилия, имя, отчество (при его</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наличии)) возбужденного на основании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(требование исполнительного документа, данные должника (фамилия, имя, отчество</w:t>
-[...216 lines deleted...]
-        <w:t xml:space="preserve">На основании изложенного, руководствуясь </w:t>
+        <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исполнительный документ, дата выдачи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      УСТАНОВИЛ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Во исполнение требований исполнительного документа, в рамках упрощенного производства принимается мера по обеспечению исполнения исполнительных документов, предусмотренная подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 32 Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На основании изложенного, руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 10-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...97 lines deleted...]
-        <w:t>1. Запретить должнику _______________________________________________________</w:t>
+        <w:t xml:space="preserve">, подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 32 Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПОСТАНОВИЛ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запретить должнику ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (данные должника (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>совершать определенные действия (сделки) по распоряжению имуществом, имущественными</w:t>
-[...186 lines deleted...]
-        <w:t xml:space="preserve">соответствии с </w:t>
+        <w:t xml:space="preserve">                         совершать определенные  действия (сделки) по распоряжению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               имуществом, имущественными правами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Информацию об исполнении постановления предоставить</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование территориального органа) посредством государственной автоматизированной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   цифровой системы исполнительного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Постановление направить для исполнения в Единую нотариальную цифровую систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. О принятом решении сообщить сторонам упрощенного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Постановление вступает в силу со дня его вынесения и может быть обжаловано в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным процедурно-процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики</w:t>
-[...210 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель/заместитель руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      территориального органа ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место электронной цифровой подписи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6192,100 +7066,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к Правилам осуществления </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>упрощенного производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   о прекращении упрощенного производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "   " ________ 20__ год                               ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование области, города)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6560,74 +7434,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z91" w:id="78"/>
+      <w:bookmarkStart w:name="z91" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Прекратить упрощенное производство № ________ от "___" _20__года о</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6780,131 +7654,121 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным процедурно- процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z92" w:id="79"/>
+      <w:bookmarkStart w:name="z92" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель/заместитель руководителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>территориального органа ________________________________________</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+        <w:t>территориального органа ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Место электронной цифровой подписи </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7284,31 +8148,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>