--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="960b1fa" w14:textId="960b1fa">
+    <w:p w14:paraId="21ffaf7" w14:textId="21ffaf7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -726,2054 +726,1447 @@
               </w:rPr>
               <w:t xml:space="preserve"> № 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования рынка ценных бумаг, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 16 июля 2007 года № 210 "Об установлении перечня и порядка приобретения базовых активов производных ценных бумаг и производных финансовых инструментов, с которыми банки второго уровня, филиалы банков-нерезидентов Республики Казахстан могут осуществлять брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, случаев заключения сделок с государственными ценными бумагами и негосударственными ценными бумагами на вторичном рынке, производными финансовыми инструментами на неорганизованном рынке ценных бумаг, а также критериев, в соответствии с которыми банки второго уровня могут осуществлять брокерскую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4892) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 79 "Об установлении видов пруденциальных нормативов для организаций, осуществляющих деятельность по управлению инвестиционным портфелем, утверждении правил и методики расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими деятельность по управлению инвестиционным портфелем" (зарегистрировано Реестре государственной регистрации нормативных правовых актов под № 17008) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z43" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах расчета</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими деятельность по управлению инвестиционным портфелем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2</w:t>
+        <w:t>пункт 4-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkStart w:name="z45" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-2. Для целей Правил уполномоченным органом признаются рейтинговые оценки рейтинговых агентств, соответствующих следующим критериям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z46" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рейтинговое агентство подлежит регулированию в стране происхождения и оценки рейтингового агентства признаются в рамках пруденциального регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z47" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) минимальный размер собственного капитала рейтингового агентства составляет сумму, эквивалентную не менее 600 000 000 (шестистам миллионам) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z48" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объективность, независимость и ответственность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z49" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методология, применяемая рейтинговым агентством, является надежной и подлежит проверке на основе исторических и (или) ожидаемых данных о дефолтах, а также содержит подробное описание всех ключевых количественных и качественных факторов, определяющих способность рейтингуемого лица исполнять принятые на себя финансовые обязательства, а также описание их влияния на кредитные рейтинги и прогнозы по кредитным рейтингам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z50" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство не контролируется государственными органами или должностными лицами в государственных органах, субъектами квазигосударственного сектора или политическими партиями, которые не вмешиваются в деятельность рейтингового агентства и не имеют влияния на процессы присвоения рейтингов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z51" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридические лица, которым рейтинговое агентство присваивает, подтверждает или пересматривает рейтинг, не являются аффилированными лицами рейтингового агентства, за исключением лиц, которые прямо владеют менее 10 (десятью) процентами акций рейтингового агентства и не имеют влияния на рейтинговую деятельность рейтингового агентства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z52" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговые аналитики рейтингового агентства, участвующие в рейтинговых действиях в отношении рейтингуемого лица, не состоят и не состояли в трудовых или деловых отношениях с рейтингуемым лицом в течение последних 3 (трех) лет до даты осуществления рейтингового действия, а также не владеют прямо или косвенно, в том числе через близких родственников, ценными бумагами, иными финансовыми инструментами или иным имуществом рейтингуемого лица или лиц, осуществляющих контроль над рейтингуемым лицом или оказывающих значительное влияние на такое лицо;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z53" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство имеет службу внутреннего аудита или внутреннего контроля, в том числе осуществляющего функции внутреннего аудита, подотчетную совету директоров рейтингового агентства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z54" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рейтинговом агентстве как минимум одна треть, но не менее двух членов совета директоров являются независимыми членами, не осуществляющими рейтинговых действий, рекламы услуг рейтингового агентства и иные действия по привлечению клиентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z55" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля прямого или косвенного владения акциями каждого акционера рейтингового агентства не превышает 50 (пятидесяти) процентов от общего количества голосующих акций данного рейтингового агентства, в случае, когда акционером является финансовая организация, доля прямого владения не превышает 10 (десяти) процентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z56" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внутренние процедуры рейтингового агентства предусматривают меры для предотвращения неправомерного использования и раскрытия информации и обеспечивают защиту и конфиденциальность информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z57" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прозрачность и раскрытие информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z58" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство обеспечивает раскрытие на интернет-ресурсе рейтингового агентства следующей информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z59" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методологии, применяемой рейтинговым агентством при определении рейтинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z60" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      списка кредитных рейтингов, присвоенных за последний год, а также рейтингуемых лиц и иных лиц, доля денежных поступлений от которых составила пять и более процентов в годовом объеме выручки рейтингового агентства по состоянию на конец последнего истекшего календарного года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z61" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) надежность рейтингов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z62" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство осуществляет рейтинговую деятельность на регулярной основе не менее 5 (пяти) последних лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z63" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество организаций, которым рейтинговое агентство присваивало и пересматривало кредитный рейтинг составляет не менее тридцати, в том числе за последние 3 (три) года не менее двадцати, из них не менее пяти являлись финансовыми организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z64" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      персонал рейтингового агентства, непосредственно занимающийся присвоением рейтингов, имеет соответствующее образование, навыки и опыт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z65" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      как минимум один работник, участвующий в процессе принятия рейтинговых решений, являющийся участником органа, принимающего рейтинговое решение (далее - рейтинговый комитет), обладает не менее двухлетним опытом работы в рейтинговом агентстве, либо в аналитическом агентстве, либо в исследовательском центре, либо в финансовой организации, либо в аудиторской организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z66" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в составе рейтингового комитета имеется не менее пяти рейтинговых аналитиков, включая ведущего рейтингового аналитика для рейтингуемого лица и (или) его финансовых обязательств или финансовых инструментов (далее - объект рейтинга), председателя рейтингового комитета и одного рейтингового аналитика, специализирующегося на виде объектов рейтинга, к которому не относится рассматриваемый объект рейтинга (в случае, если рейтинговое агентство осуществляет деятельность по присвоению рейтингов в отношении различных видов объектов рейтинга);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z67" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство на постоянной основе осуществляет мониторинг присвоенных рейтингов, а также обеспечивает своевременное реагирование на изменяющиеся факторы, связанные с изменениями в финансовом положении, корпоративном управлении или иных аспектах деятельности рейтингуемого лица, изменениями макроэкономических условий или условий финансового рынка, что подтверждается фактическими обновлениями рейтингов не позднее 1 (одного) календарного года с даты присвоения или последнего пересмотра рейтинга или даты последнего пересмотра методологии, применяемой рейтинговым агентством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z68" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При соответствии критериям, установленным подпунктами 1), 2), 3), 4) и 5) настоящего пункта, рейтинговое агентство направляет в уполномоченный орган запрос о принятии рейтинговых оценок рейтингового агентства для целей пруденциального регулирования с приложением документов, подтверждающих соответствие рейтингового агентства критериям, установленным подпунктами 1), 2), 3), 4) и 5) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z69" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "2. Сделки с производными финансовыми инструментами, базовые активы которых определены </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+      При соответствии рейтингового агентства критериям, установленным подпунктами 1), 2), 3), 4) и 5) настоящего пункта, уполномоченный орган на официальном интернет-ресурсе в срок не позднее 30 (тридцати) рабочих дней со дня получения запроса рейтингового агентства о принятии его рейтинговых оценок публикует сведения о рейтинговом агентстве и сопоставимости международных рейтинговых шкал рейтинговых агентств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z70" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Методологии, применяемые рейтинговым агентством, валидируются уполномоченным органом при первичном обращении рейтингового агентства в уполномоченный орган и не реже 1 (одного) раза в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z71" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений в методологии, применяемые рейтинговым агентством, рейтинговое агентство в срок не позднее 10 (десяти) рабочих дней направляет информацию в уполномоченный орган с указанием причин и последствий таких изменений.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z72" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) базовый актив производных финансовых инструментов допущен к обращению на организованном рынке ценных бумаг Республики Казахстан и (или) в системе организаторов торгов, признаваемых международными фондовыми биржами, указанных в Списке организаторов торгов, признаваемых международными фондовыми биржами, согласно </w:t>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+      3. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 80 "Об установлении видов пруденциальных нормативов для организаций, осуществляющих брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, утверждении правил и методики расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими брокерскую и (или) дилерскую деятельность на рынке ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17005) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z73" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) базовый актив производных финансовых инструментов допущен к обращению на организованном рынке ценных бумаг Республики Казахстан и (или) в системе организаторов торгов, признаваемых международными фондовыми биржами, указанных в Списке организаторов торгов, признаваемых международными фондовыми биржами, согласно </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах расчета</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими брокерскую и (или) дилерскую деятельность на рынке ценных бумаг:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3-2</w:t>
+        <w:t>пункт 8-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
-[...335 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:bookmarkStart w:name="z75" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8-2. Для целей Правил уполномоченным органом признаются рейтинговые оценки рейтинговых агентств, соответствующих следующим критериям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z76" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рейтинговое агентство подлежит регулированию в стране происхождения и оценки рейтингового агентства признаются в рамках пруденциального регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z77" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) минимальный размер собственного капитала рейтингового агентства составляет сумму, эквивалентную не менее 600 000 000 (шестистам миллионам) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z78" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объективность, независимость и ответственность:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z79" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методология, применяемая рейтинговым агентством, является надежной и подлежит проверке на основе исторических и (или) ожидаемых данных о дефолтах, а также содержит подробное описание всех ключевых количественных и качественных факторов, определяющих способность рейтингуемого лица исполнять принятые на себя финансовые обязательства, а также описание их влияния на кредитные рейтинги и прогнозы по кредитным рейтингам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z80" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рейтинговое агентство не контролируется государственными органами или должностными лицами в государственных органах, субъектами квазигосударственного сектора или политическими партиями, которые не вмешиваются в деятельность рейтингового агентства и не имеют влияния на процессы присвоения рейтингов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z81" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридические лица, которым рейтинговое агентство присваивает, подтверждает или пересматривает рейтинг, не являются аффилированными лицами рейтингового агентства, за исключением лиц, которые прямо владеют менее 10 (десятью) процентами акций рейтингового агентства и не имеют влияния на рейтинговую деятельность рейтингового агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z82" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рейтинговые аналитики рейтингового агентства, участвующие в рейтинговых действиях в отношении рейтингуемого лица, не состоят и не состояли в трудовых или деловых отношениях с рейтингуемым лицом в течение последних 3 (трех) лет до даты осуществления рейтингового действия, а также не владеют прямо или косвенно, в том числе через близких родственников, ценными бумагами, иными финансовыми инструментами или иным имуществом рейтингуемого лица или лиц, осуществляющих контроль над рейтингуемым лицом или оказывающих значительное влияние на такое лицо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z83" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рейтинговое агентство имеет службу внутреннего аудита или внутреннего контроля, в том числе осуществляющего функции внутреннего аудита, подотчетную совету директоров рейтингового агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z84" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в рейтинговом агентстве как минимум одна треть, но не менее двух членов совета директоров являются независимыми членами, не осуществляющими рейтинговых действий, рекламы услуг рейтингового агентства и иные действия по привлечению клиентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z85" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доля прямого или косвенного владения акциями каждого акционера рейтингового агентства не превышает 50 (пятидесяти) процентов от общего количества голосующих акций данного рейтингового агентства, в случае, когда акционером является финансовая организация, доля прямого владения не превышает 10 (десяти) процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z86" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       внутренние процедуры рейтингового агентства предусматривают меры для предотвращения неправомерного использования и раскрытия информации и обеспечивают защиту и конфиденциальность информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z87" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прозрачность и раскрытие информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z88" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рейтинговое агентство обеспечивает раскрытие на интернет-ресурсе рейтингового агентства следующей информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z89" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методологии, применяемой рейтинговым агентством при определении рейтинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z90" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       списка кредитных рейтингов, присвоенных за последний год, а также рейтингуемых лиц и иных лиц, доля денежных поступлений от которых составила пять и более процентов в годовом объеме выручки рейтингового агентства по состоянию на конец последнего истекшего календарного года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z91" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) надежность рейтингов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z92" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рейтинговое агентство осуществляет рейтинговую деятельность на регулярной основе не менее 5 (пяти) последних лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z93" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       количество организаций, которым рейтинговое агентство присваивало и пересматривало кредитный рейтинг составляет не менее тридцати, в том числе за последние 3 (три) года не менее двадцати, из них не менее пяти являлись финансовыми организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z94" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       персонал рейтингового агентства, непосредственно занимающийся присвоением рейтингов, имеет соответствующее образование, навыки и опыт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z95" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       как минимум один работник, участвующий в процессе принятия рейтинговых решений, являющийся участником органа, принимающего рейтинговое решение (далее - рейтинговый комитет), обладает не менее двухлетним опытом работы в рейтинговом агентстве, либо в аналитическом агентстве, либо в исследовательском центре, либо в финансовой организации, либо в аудиторской организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z96" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в составе рейтингового комитета имеется не менее пяти рейтинговых аналитиков, включая ведущего рейтингового аналитика для рейтингуемого лица и (или) его финансовых обязательств или финансовых инструментов (далее - объект рейтинга), председателя рейтингового комитета и одного рейтингового аналитика, специализирующегося на виде объектов рейтинга, к которому не относится рассматриваемый объект рейтинга (в случае, если рейтинговое агентство осуществляет деятельность по присвоению рейтингов в отношении различных видов объектов рейтинга);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z97" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рейтинговое агентство на постоянной основе осуществляет мониторинг присвоенных рейтингов, а также обеспечивает своевременное реагирование на изменяющиеся факторы, связанные с изменениями в финансовом положении, корпоративном управлении или иных аспектах деятельности рейтингуемого лица, изменениями макроэкономических условий или условий финансового рынка, что подтверждается фактическими обновлениями рейтингов не позднее 1 (одного) календарного года с даты присвоения или последнего пересмотра рейтинга или даты последнего пересмотра методологии, применяемой рейтинговым агентством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z98" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При соответствии критериям, установленным подпунктами 1), 2), 3), 4) и 5) настоящего пункта, рейтинговое агентство направляет в уполномоченный орган запрос о принятии рейтинговых оценок рейтингового агентства для целей пруденциального регулирования с приложением документов, подтверждающих соответствие рейтингового агентства критериям, установленным подпунктами 1), 2), 3), 4) и 5) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z99" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При соответствии рейтингового агентства критериям, установленным подпунктами 1), 2), 3), 4) и 5) настоящего пункта, уполномоченный орган на официальном интернет-ресурсе в срок не позднее 30 (тридцати) рабочих дней со дня получения запроса рейтингового агентства о принятии его рейтинговых оценок публикует сведения о рейтинговом агентстве и сопоставимости международных рейтинговых шкал рейтинговых агентств. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z100" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Методологии, применяемые рейтинговым агентством, валидируются уполномоченным органом при первичном обращении рейтингового агентства в уполномоченный орган и не реже 1 (одного) раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...314 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z83" w:id="67"/>
-[...15 lines deleted...]
-      рейтинговое агентство имеет службу внутреннего аудита или внутреннего контроля, в том числе осуществляющего функции внутреннего аудита, подотчетную совету директоров рейтингового агентства;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений в методологии, применяемые рейтинговым агентством рейтинговое агентство в срок не позднее 10 (десяти) рабочих дней направляет информацию в уполномоченный орган с указанием причин и последствий таких изменений.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
-[...358 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>