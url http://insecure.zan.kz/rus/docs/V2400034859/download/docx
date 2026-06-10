--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1163be6" w14:textId="1163be6">
+    <w:p w14:paraId="2823c19" w14:textId="2823c19">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования банковской деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 31 июля 2024 года № 45. Зарегистрировано в Министерстве юстиции Республики Казахстан 31 июля 2024 года № 34859</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 31 июля 2024 года № 45. Зарегистрировано в Министерстве юстиции Республики Казахстан 31 июля 2024 года № 34859.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -212,266 +212,182 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 2</w:t>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 308 "Об установлении пруденциальных нормативов и иных обязательных к соблюдению ипотечными организациями и дочерними организациями национального управляющего холдинга в сфере агропромышленного комплекса норм и лимитов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14788) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Пруденциальных нормативах и иных обязательных к соблюдению ипотечными организациями и дочерними организациями национального управляющего холдинга в сфере агропромышленного комплекса нормах и лимитах, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -504,170 +420,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту методологии и пруденциального регулирования финансовых организаций в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие с 20 августа 2024 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -816,64 +732,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="11"/>
+      <w:bookmarkStart w:name="z18" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюро национальной статистики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1041,50 +957,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 июля 2024 года № 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -1114,139 +1086,243 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Нормативным значениям</w:t>
+              <w:t>к постановлению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и методике расчетов</w:t>
+              <w:t>к Пруденциальным нормативам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пруденциальных нормативов</w:t>
+              <w:t>и иным обязательным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и иных обязательных</w:t>
+              <w:t>к соблюдению ипотечными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к соблюдению норм и лимитов</w:t>
+              <w:t>организациями и дочерними</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для исламских банков</w:t>
+              <w:t>организациями национального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>управляющего холдинга в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>агропромышленного комплекса</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормам и лимитам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkStart w:name="z162" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений</w:t>
+        <w:t xml:space="preserve"> Таблица активов организации, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1342,272 +1418,272 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Степень риска в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-I группа</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...35 lines deleted...]
-Наличная иностранная валюта стран, имеющих суверенный рейтинг не ниже "AA-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличные тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1640,87 +1716,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...35 lines deleted...]
-Aффинированные драгоценные металлы</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличная иностранная валюта стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1753,87 +1829,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...35 lines deleted...]
-Требования к Правительству Республики Казахстан</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аффинированные драгоценные металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1866,87 +1942,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Требования к центральным правительствам стран, имеющих суверенный рейтинг не ниже "AA-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в Национальном Банке Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1979,87 +2055,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...35 lines deleted...]
-Требования к Национальному Банку Республики Казахстан</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в центральных банках стран, с суверенным рейтингом не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2092,87 +2168,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...35 lines deleted...]
-Требования к центральным банкам стран с суверенным рейтингом не ниже "AA-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в международных финансовых организациях, с долговым рейтингом не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2205,87 +2281,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...35 lines deleted...]
-Требования к международным финансовым организациям с рейтингом не ниже "AA-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность Правительства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2318,87 +2394,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...35 lines deleted...]
-Требования к местным исполнительным органам Республики Казахстан по налогам и другим платежам в бюджет</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность местных органов власти Республики Казахстан по налогам и другим платежам в бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2431,87 +2507,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...35 lines deleted...]
-Требования к акционерному обществу "Фонд национального благосостояния "Самрук-Қазына"</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные ценные бумаги Республики Казахстан, выпущенные Правительством Республики Казахстан и Национальным Банком Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2544,87 +2620,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, выпущенные исламской специальной финансовой компанией, созданной оригинатором-национальным холдингом, национальным управляющим холдингом Республики Казахстан</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами иностранных государств, суверенный рейтинг которых не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2657,87 +2733,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами иностранных государств, суверенный рейтинг которых не ниже "AA-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2770,488 +2846,468 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, выпущенные международными финансовыми организациями, имеющими рейтинг не ниже "AA-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленное вознаграждение по активам, включенным в I группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...71 lines deleted...]
-0</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличная иностранная валюта стран, имеющих суверенный рейтинг ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-II группа</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Займы, предоставленные организациям, имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...35 lines deleted...]
-Наличная иностранная валюта стран, имеющих суверенный рейтинг ниже "AA-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в центральных банках стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3284,87 +3340,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...35 lines deleted...]
-Требования к центральным правительствам стран, имеющих суверенный рейтинг от "A+" до "A-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в международных финансовых организациях, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3397,87 +3453,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...35 lines deleted...]
-Требования к центральным банкам стран, имеющих суверенный рейтинг от "A+" до "A-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в организациях, имеющих долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3510,87 +3566,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...35 lines deleted...]
-Требования к международным финансовым организациям, имеющим рейтинг от "A+" до "A-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность местных органов власти Республики Казахстан, за исключением дебиторской задолженности, отнесенной к I группе риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3623,87 +3679,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...35 lines deleted...]
-Требования к местным исполнительным органам Республики Казахстан</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность организаций, имеющих долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3736,87 +3792,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...35 lines deleted...]
-Требования к местным органам власти стран, имеющих суверенный рейтинг не ниже "AA-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3849,87 +3905,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...35 lines deleted...]
-Требования к организациям, имеющим рейтинг не ниже "AA-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3962,87 +4018,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "A+" до "A-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные местными органами власти Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4075,87 +4131,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, выпущенные международными финансовыми организациями, имеющими рейтинг от "A+" до "A-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4188,87 +4244,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги Республики Казахстан, выпущенные исламской специальной финансовой компанией, созданной оригинатором-юридическим лицом, 100 (сто) процентов голосующих акций (долей участия) которых принадлежат национальному управляющему холдингу</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные организациями, имеющими долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4301,87 +4357,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых не ниже "AA-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции секьюритизации, удерживаемые организацией на балансе и имеющие кредитный рейтинг от "ААА" до "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzAAA" до "kzAA-" по национальной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4414,355 +4470,355 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, выпущенные организациями, имеющими рейтинг не ниже "AA-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Долговые ценные бумаги, выпущенные акционерным обществом "Казахстанская жилищная компания"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-III группа</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленное вознаграждение по активам, включенным во II группу риска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-50</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...35 lines deleted...]
-Требования к центральным правительствам стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неаффинированные драгоценные металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4795,87 +4851,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...35 lines deleted...]
-Требования к центральным банкам стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Займы, предоставленные организациям, имеющим долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4908,87 +4964,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...35 lines deleted...]
-Требования к международным финансовым организациям, имеющим рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ипотечные жилищные займы, соответствующие условию: отношение суммы предоставленного ипотечного жилищного займа к стоимости залога не превышает 50 (пятидесяти) процентов от стоимости залога</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5021,313 +5077,361 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...71 lines deleted...]
-50</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ипотечные жилищные займы, соответствующие условию: отношение суммы предоставленного ипотечного жилищного займа к стоимости залога не превышает 60 (шестидесяти) процентов от стоимости залога</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...71 lines deleted...]
-50</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z163" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ипотечные жилищные займы, соответствующие условию: отношение суммы предоставленного ипотечного жилищного займа к стоимости залога не превышает 70 (семидесяти) процентов от стоимости залога. Ипотечные жилищные займы, соответствующие одному из следующих условий:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отношение суммы предоставленного ипотечного жилищного займа к стоимости залога не превышает 85 (восьмидесяти пяти) процентов от стоимости залога и кредитный риск по которым застрахован страховой организацией в размере превышения отношения суммы ипотечного жилищного займа к стоимости обеспечения над 70 (семидесяти) процентами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отношение суммы предоставленного ипотечного жилищного займа на приобретение жилья, построенного в рамках реализации государственных программ, к стоимости залога не превышает 90 (девяноста) процентов от стоимости залога и кредитный риск по которым гарантирован акционерным обществом "Казахстанский фонд гарантирования ипотечных кредитов" в размере превышения отношения суммы ипотечного жилищного займа к стоимости обеспечения над 70 (семидесяти) процентами, либо в размере превышения отношения суммы ипотечного жилищного займа к стоимости обеспечения над 85 (восьмидесяти пяти) процентами и кредитный риск по которым застрахован страховой организацией в размере превышения отношения суммы ипотечного жилищного займа к стоимости обеспечения над 70 (семидесяти) процентами.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
-[...35 lines deleted...]
-Требования по открытым корреспондентским счетам к банкам-резидентам Республики Казахстан, имеющим долговой рейтинг от "ВВВ-" до "ВВ-" (включительно) агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, или банку-нерезиденту Республики Казахстан, имеющему долговой рейтинг от "ВВВ-" до "ВВ+" (включительно) агентства Standard &amp; Poor's(Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в центральных банках стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5360,200 +5464,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...71 lines deleted...]
-35</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в международных финансовых организациях, имеющих долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...35 lines deleted...]
-Ипотечные жилищные займы (за исключением займов, выданных физическим лицам, указанных в строках 53, 57 и 58 настоящей таблицы), соответствующие условию: отношение суммы предоставленного ипотечного жилищного займа к стоимости залога находится в пределах от 51 (пятидесяти одного) процента до 85 (восьмидесяти пяти) процентов включительно от стоимости залога</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в организациях, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5586,313 +5690,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
-[...71 lines deleted...]
-100</w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность организаций, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
-[...71 lines deleted...]
-75</w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
-[...35 lines deleted...]
-Требования с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 52, 53, 54, 57 и 58 настоящей таблицы), по которым сформировано более 50 (пятидесяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5925,200 +6029,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...71 lines deleted...]
-с 1 января 2022 года по 31 декабря 2023 года – 50 с 1 января 2024 года – 75</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг не ниже от "А+" до "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные организациями, имеющими долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6151,87 +6255,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, выпущенные международными финансовыми организациями, имеющими рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции секьюритизации, удерживаемые организацией на балансе и имеющие кредитный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzA+" до "kzA-" по национальной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6264,601 +6368,581 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг от "A+" до "A-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленное вознаграждение по активам, включенным в III группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-50</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...91 lines deleted...]
-50</w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Займы, предоставленные физическим лицам, за исключением отнесенных к III и V группам риска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...71 lines deleted...]
-50</w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Займы, предоставленные организациям-резидентам, имеющим долговой рейтинг ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациям-резидентам, не имеющим соответствующей рейтинговой оценки, и организациям-нерезидентам, имеющим долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's и (Стандард энд Пурс) ли рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-IV группа</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в центральных банках стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...35 lines deleted...]
-Требования к центральным правительствам стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в международных финансовых организациях, имеющих долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международных финансовых организациях, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6891,87 +6975,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...35 lines deleted...]
-Требования к центральным банкам стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в организациях-резидентах, имеющих долговой рейтинг ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациях-резидентах, не имеющих соответствующей рейтинговой оценки, и организациях-нерезидентах, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7004,87 +7088,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...35 lines deleted...]
-Требования к международным финансовым организациям, имеющим рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международным финансовым организациям, не имеющим соответствующей рейтинговой оценки</w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность организаций-резидентов, имеющих долговой рейтинг ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, организаций-резидентов, не имеющих соответствующей рейтинговой оценки, и организаций-нерезидентов, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's и (Стандард энд Пурс) ли рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7117,87 +7201,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...35 lines deleted...]
-Требования к местным органам власти стран, имеющих рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность физических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7230,87 +7314,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...35 lines deleted...]
-Требования к организациям-резидентам Республики Казахстан, имеющим рейтинг ниже "A-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациям-резидентам Республики Казахстан, не имеющим соответствующей рейтинговой оценки, и организациям-нерезидентам Республики Казахстан, имеющим рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7343,200 +7427,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
-[...71 lines deleted...]
-200</w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
-[...35 lines deleted...]
-Требования к физическим лицам, возникшие до 1 января 2016 года, в том числе потребительские банковские займы, за исключением отнесенных к III группе риска</w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международными финансовыми организациями, не имеющими соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7569,200 +7653,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
-[...71 lines deleted...]
-200</w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные организациями-резидентами, имеющими долговой рейтинг ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациями-резидентами, не имеющими соответствующей рейтинговой оценки, и организациями-нерезидентами, имеющими долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
-[...35 lines deleted...]
-Требования по открытым корреспондентским счетам к банкам-резидентам Республики Казахстан, имеющим долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, или банку-нерезиденту, имеющему долговой рейтинг ниже "ВВ+" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции секьюритизации, удерживаемые организацией на балансе и имеющие кредитный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBBB+" до "kzBBB-" по национальной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7795,87 +7879,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
-[...35 lines deleted...]
-Прочие ипотечные жилищные займы (за исключением займов, выданных физическим лицам, указанных в строках 53, 57 и 58 настоящей таблицы)</w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленное вознаграждение по активам, включенным в IV группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7908,296 +7992,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57.</w:t>
-[...167 lines deleted...]
-150</w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расчеты по платежам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
-[...35 lines deleted...]
-Прочие займы, предоставленные физическим лицам с 1 января 2016 года, в том числе потребительские банковские займы (за исключением ипотечных жилищных займов и займов физическим лицам, указанных в строке 57 настоящей таблицы)</w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8230,87 +8218,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материальные запасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8343,313 +8331,242 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоплата суммы вознаграждения и расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62.</w:t>
-[...35 lines deleted...]
-Исламские ценные бумаги, выпущенные организациями резидентами Республики Казахстан, имеющими рейтинг ниже "A-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациями-резидентами Республики Казахстан, не имеющими соответствующей рейтинговой оценки, и организациями-нерезидентами Республики Казахстан, имеющими рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензионное программное обеспечение, приобретенное для целей основной деятельности организации и соответствующее Международному стандарту финансовой отчетности (IAS) 38 "Нематериальные активы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8682,1146 +8599,4945 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63.</w:t>
-[...71 lines deleted...]
-100</w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Займы, предоставленные организациям-нерезидентам, имеющим долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациям-нерезидентам, не имеющим соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
-[...71 lines deleted...]
-100</w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие ипотечные жилищные займы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
-[...71 lines deleted...]
-100</w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Потребительские банковские займы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-V группа</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z165" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Займы, предоставленные нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории иностранных государств (или их гражданами):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Княжество Андорра;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Государство Антигуа и Барбуда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) Содружество Багамских островов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) Государство Барбадос;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) Государство Бахрейн;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) Государство Белиз;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) Государство Бруней Даруссалам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) Республика Вануату;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) Республика Гватемала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) Государство Гренада;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) Республика Джибути;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14) Доминиканская Республика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16) Республика Индонезия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17) Испания (только в части территории Канарских островов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18) Республика Кипр;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20) Республика Коста-Рика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг));</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22) Республика Либерия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23) Княжество Лихтенштейн;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24) Республика Маврикий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25) Малайзия (только в части территории анклава Лабуан);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26) Мальдивская Республика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27) Республика Мальта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28) Республика Маршалловы острова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29) Княжество Монако;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30) Союз Мьянма;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31) Республика Науру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32) Федеративная Республика Нигерия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34) Республика Палау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35) Республика Панама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36) Португалия (только в части территории островов Мадейра);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37) Республика Сейшельские острова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38) Государство Сент-Винсент и Гренадины;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39) Федерация Сент-Китс и Невис;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40) Государство Сент-Люсия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41) Независимое Государство Самоа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42) Королевство Тонга;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий): Острова Ангилья; Бермудские острова; Британские Виргинские острова; Гибралтар; Каймановы острова; Остров Монтсеррат; Остров Мэн; Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни); Острова Теркс и Кайкос;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44) Республика Филиппины;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45) Демократическая Республика Шри-Ланка.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
-[...71 lines deleted...]
-100</w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в центральных банках стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
-[...71 lines deleted...]
-100</w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в международных финансовых организациях, имеющих долговой рейтинг ниже "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68.</w:t>
-[...71 lines deleted...]
-250</w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в организациях-нерезидентах, имеющих долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациях-нерезидентах, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69.</w:t>
-[...71 lines deleted...]
-150</w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z210" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в организациях-нерезидентах Республики Казахстан, зарегистрированных на территории иностранных государств:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Княжество Андорра;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Государство Антигуа и Барбуда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) Содружество Багамских островов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) Государство Барбадос;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) Государство Бахрейн;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) Государство Белиз;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) Государство Бруней Даруссалам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) Республика Вануату;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) Республика Гватемала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) Государство Гренада;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) Республика Джибути;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14) Доминиканская Республика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16) Республика Индонезия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17) Испания (только в части территории Канарских островов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18) Республика Кипр;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20) Республика Коста-Рика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг));</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22) Республика Либерия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23) Княжество Лихтенштейн;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24) Республика Маврикий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25) Малайзия (только в части территории анклава Лабуан);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26) Мальдивская Республика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27) Республика Мальта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28) Республика Маршалловы острова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29) Княжество Монако;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30) Союз Мьянма;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31) Республика Науру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32) Федеративная Республика Нигерия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34) Республика Палау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35) Республика Панама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36) Португалия (только в части территории островов Мадейра); 37) Республика Сейшельские острова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38) Государство Сент-Винсент и Гренадины;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39) Федерация Сент-Китс и Невис;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40) Государство Сент-Люсия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41) Независимое Государство Самоа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42) Королевство Тонга;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий): Острова Ангилья; Бермудские острова; Британские Виргинские острова; Гибралтар; Каймановы острова; Остров Монтсеррат; Остров Мэн; Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни); Острова Теркс и Кайкос;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44) Республика Филиппины;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45) Демократическая Республика Шри-Ланка.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70.</w:t>
-[...71 lines deleted...]
-1250</w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность организаций-нерезидентов, имеющих долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организаций-нерезидентов, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71.</w:t>
-[...71 lines deleted...]
-150</w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z254" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность организаций-нерезидентов Республики Казахстан, зарегистрированных на территории иностранных государств:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Княжество Андорра;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Государство Антигуа и Барбуда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) Содружество Багамских островов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) Государство Барбадос;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) Государство Бахрейн;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) Государство Белиз;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) Государство Бруней Даруссалам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) Республика Вануату;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) Республика Гватемала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) Государство Гренада;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) Республика Джибути;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14) Доминиканская Республика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16) Республика Индонезия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17) Испания (только в части территории Канарских островов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18) Республика Кипр;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20) Республика Коста-Рика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг));</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22) Республика Либерия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23) Княжество Лихтенштейн;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24) Республика Маврикий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25) Малайзия (только в части территории анклава Лабуан);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26) Мальдивская Республика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27) Республика Мальта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28) Республика Маршалловы острова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29) Княжество Монако;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30) Союз Мьянма;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31) Республика Науру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32) Федеративная Республика Нигерия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34) Республика Палау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35) Республика Панама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36) Португалия (только в части территории островов Мадейра);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37) Республика Сейшельские острова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38) Государство Сент-Винсент и Гренадины;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39) Федерация Сент-Китс и Невис;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40) Государство Сент-Люсия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41) Независимое Государство Самоа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42) Королевство Тонга;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий): Острова Ангилья; Бермудские острова; Британские Виргинские острова; Гибралтар; Каймановы острова; Остров Монтсеррат; Остров Мэн; Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни); Острова Теркс и Кайкос;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44) Республика Филиппины;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45) Демократическая Республика Шри-Ланка.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72.</w:t>
-[...35 lines deleted...]
-Требования к центральным банкам стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные центральными правительствами стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9854,87 +13570,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73.</w:t>
-[...35 lines deleted...]
-Требования к международным финансовым организациям, имеющим рейтинг ниже "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых ниже "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9967,87 +13683,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74.</w:t>
-[...35 lines deleted...]
-Требования к местным органам власти стран, имеющих суверенный рейтинг ниже "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг ниже "В-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10080,87 +13796,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75.</w:t>
-[...35 lines deleted...]
-Требования к организациям-нерезидентам Республики Казахстан, имеющим рейтинг ниже "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациям-нерезидентам Республики Казахстан, не имеющим соответствующей рейтинговой оценки</w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные организациями-нерезидентами, имеющими долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациями-нерезидентами, не имеющими соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10193,87 +13909,1339 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76.</w:t>
-[...35 lines deleted...]
-Требования со сроком более 1 (одного) года по займам, выданным с 1 января 2016 года в иностранной валюте, к организациям-нерезидентам Республики Казахстан, имеющим рейтинг ниже "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациям-нерезидентам Республики Казахстан, не имеющим соответствующей рейтинговой оценки, и не имеющим соответствующей валютной выручки, и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z299" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, зарегистрированными на территории иностранных государств:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Княжество Андорра;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Государство Антигуа и Барбуда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) Содружество Багамских островов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) Государство Барбадос;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) Государство Бахрейн;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) Государство Белиз;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) Государство Бруней Даруссалам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) Республика Вануату;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) Республика Гватемала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) Государство Гренада;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) Республика Джибути;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14) Доминиканская Республика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16) Республика Индонезия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17) Испания (только в части территории Канарских островов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18) Республика Кипр;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20) Республика Коста-Рика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг));</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22) Республика Либерия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23) Княжество Лихтенштейн;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24) Республика Маврикий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25) Малайзия (только в части территории анклава Лабуан);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26) Мальдивская Республика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27) Республика Мальта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28) Республика Маршалловы острова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29) Княжество Монако;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30) Союз Мьянма;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31) Республика Науру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32) Федеративная Республика Нигерия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34) Республика Палау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35) Республика Панама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36) Португалия (только в части территории островов Мадейра);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37) Республика Сейшельские острова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38) Государство Сент-Винсент и Гренадины;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39) Федерация Сент-Китс и Невис;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40) Государство Сент-Люсия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41) Независимое Государство Самоа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42) Королевство Тонга;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий): Острова Ангилья; Бермудские острова; Британские Виргинские острова; Гибралтар; Каймановы острова; Остров Монтсеррат; Остров Мэн; Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни); Острова Теркс и Кайкос;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44) Республика Филиппины;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45) Демократическая Республика Шри-Ланка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10306,3604 +15274,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77.</w:t>
-[...1547 lines deleted...]
-150</w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции секьюритизации, удерживаемые организацией на балансе и имеющие кредитный рейтинг от "ВВ+" до "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBB+" до "kzBB-" по национальной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78.</w:t>
-[...1963 lines deleted...]
-45) Демократическая Республика Шри-Ланка</w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленное вознаграждение по активам, включенным в V группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13991,15669 +15555,520 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Таблице активов банка,</w:t>
+              <w:t>к Таблице активов организации,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="16"/>
+    <w:bookmarkStart w:name="z345" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснения к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений</w:t>
+        <w:t xml:space="preserve"> Пояснения к расчету активов организации, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z133" w:id="17"/>
+    <w:bookmarkStart w:name="z346" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Вклады, дебиторская задолженность, приобретенные исламские ценные бумаги, коммерческие кредиты при финансировании торговой деятельности в качестве торгового посредника, по которым у банка имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 11, 12 и 13 Таблицы активов банка, взвешенных по степени кредитного риска (далее - Таблица), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии в банках адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
+      1. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, по которым у организации имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 4, 5, 6, 9, 10 и 11 настоящей Таблицы), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии в организации адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, могут включаться в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z134" w:id="18"/>
+    <w:bookmarkStart w:name="z347" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 11, 12 и 13 Таблицы) равняется:</w:t>
+      Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 4, 5, 6, 9, 10 и 11 настоящей Таблицы) равняется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z135" w:id="19"/>
+    <w:bookmarkStart w:name="z348" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      100 (ста) процентам суммы вкладов, в том числе в данном банке, предоставленных в качестве обеспечения;</w:t>
+      100 (сто) процентов суммы вкладов, предоставленных в качестве обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z136" w:id="20"/>
+    <w:bookmarkStart w:name="z349" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      95 (девяносто пяти) процентам рыночной стоимости исламских ценных бумаг, переданных в обеспечение;</w:t>
+      95 (девяноста пять) процентов рыночной стоимости ценных бумаг, переданных в обеспечение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z137" w:id="21"/>
+    <w:bookmarkStart w:name="z350" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      85 (восьмидесяти пяти) процентам рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
+      85 (восемьдесят пять) процентов рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z138" w:id="22"/>
+    <w:bookmarkStart w:name="z351" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг взвешивается согласно Таблице, по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
+      Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг, взвешивается согласно настоящей Таблице по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z139" w:id="23"/>
+    <w:bookmarkStart w:name="z352" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Займы, по которым у банка имеется обеспечение в виде безотзывной и безусловной гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына" и "Национальный управляющий холдинг "Байтерек", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан, гарантий или резервных аккредитивов, выпущенных в соответствии с Международной практикой резервных аккредитивов (International Standby Practices, ISP98) или Унифицированными правилами для гарантий по требованию (Uniform Rules for Demand Guarantees, URDG758), банков-нерезидентов Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, сумма которых покрывает не менее 50 (пятидесяти) процентов объема указанных займов, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
+      2. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, инвестиции, не включенные в расчет инвестиций организации, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, могут включаться в расчет активов, взвешенных по степени риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиции, не включенных в расчет инвестиций организации) по степени риска должника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z140" w:id="24"/>
+    <w:bookmarkStart w:name="z353" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Скорректированная стоимость обеспечения в виде гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына" и "Национальный управляющий холдинг "Байтерек", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан, гарантии или резервных аккредитивов, выпущенных в соответствии с Международной практикой резервных аккредитивов (International Standby Practices, ISP98) или Унифицированными правилами для гарантий по требованию (Uniform Rules for Demand Guarantees, URDG758), банков-нерезидентов Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств равняется 95 (девяноста пяти) процентам суммы гарантии, договора страхования.</w:t>
+      Гарантированная (застрахованная) сумма вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций организации, взвешивается по степени риска дебиторской задолженности соответствующего гаранта (страховщика).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z141" w:id="25"/>
+    <w:bookmarkStart w:name="z354" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Вклады, дебиторская задолженность, приобретенные исламские ценные бумаги, коммерческие кредиты при финансировании торговой деятельности в качестве торгового посредника, инвестиции, не включенные в расчет инвестиций банка, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, включаются в расчет активов, взвешенных по степени риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных исламских ценных бумаг, займов, инвестиции, не включенных в расчет инвестиций банка) по степени риска должника.</w:t>
+      3. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 настоящих Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z142" w:id="26"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="28"/>
+    <w:bookmarkStart w:name="z355" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории оффшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z145" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z356" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории оффшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории оффшорной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z146" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z357" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) являющимся гражданами оффшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z147" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z358" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      взвешиваются по степени риска согласно Таблице, независимо от наличия обеспечения, указанного в пункте 1 настоящих Пояснений.</w:t>
+      взвешиваются по степени риска согласно настоящей Таблице, независимо от наличия обеспечения, указанного в пункте 1 настоящих Пояснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z148" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z359" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Вклады, дебиторская задолженность, приобретенные исламские ценные бумаги и коммерческие кредиты при финансировании торговой деятельности в качестве торгового посредника, указанные в пункте 1 настоящих Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
+      4. Взвешиваются по 0 (нулевой) степени риска вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 настоящих Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z149" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z360" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) зарегистрированным в качестве юридического лица на территории оффшорных зон, но имеющим рейтинг не ниже "AA-" агентства Standard &amp; Poor’s (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, или соответствующую гарантию головной организации, рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
+      1) зарегистрированным в качестве юридического лица на территории оффшорных зон, но имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z150" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z361" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) являющимся зависимыми от юридических лиц, зарегистрированных на территории оффшорных зон, владеющих в отдельности более 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории оффшорной зоны, но имеющему рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории оффшорных зон, или их гражданами либо юридическими лицами, зарегистрированными на территории государств, отнесенных Организацией экономического сотрудничества и развития к перечню оффшорных территорий, не принявших обязательств по информационному обмену, или их гражданами, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более 5 (пятью) процентами уставного капитала, либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных оффшорных зон;</w:t>
+      2) являющимся зависимыми от юридических лиц, зарегистрированных на территории оффшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории оффшорных зон, но имеющему долговой рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории оффшорных зон, или гражданами государств, включенных в установленный Национальным Банком Республики Казахстан перечень оффшорных зон либо отнесенных организацией экономического сотрудничества и развития к перечню оффшорных территорий, не принявших обязательств по информационному обмену, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных оффшорных зон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z151" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z362" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      взвешиваются по нулевой степени риска.</w:t>
+      5. Для целей расчета активов организации, взвешенных по степени кредитного риска вложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z363" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под ипотечным жилищным займом понимается ипотечный банковский заем, предоставляемый в целях строительства жилища либо его покупки и (или) ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z154" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z364" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под потребительским банковским займом понимается банковский заем, не являющийся ипотечным жилищным займом (ипотечным займом), предоставляемый физическому лицу на приобретение товаров, работ, услуг и (или) иные цели, не связанные с осуществлением предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...15089 lines deleted...]
-    <w:bookmarkStart w:name="z365" w:id="70"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z365" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ценные бумаги, являющиеся предметом операции "обратное репо", заключенной с участием центрального контрагента, взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z366" w:id="71"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z366" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Для целей настоящих Пруденциальных нормативов под понятием заем понимается осуществление организацией заемных, лизинговых, факторинговых, форфейтинговых операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>