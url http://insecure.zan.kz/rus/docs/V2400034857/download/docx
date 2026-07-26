--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da10d3a" w14:textId="da10d3a">
+    <w:p w14:paraId="72ae93b" w14:textId="72ae93b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -987,75 +987,338 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Условия и Правила выдачи разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов (далее – Правила) разработаны в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан (далее – АППК) и пунктом 5 статьи 15-19 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" (далее – Закон о государственном регулировании) и определяют условия и порядок выдачи уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов.</w:t>
+      1. Настоящие Условия и Правила выдачи разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15-19 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" (далее – Закон о государственном регулировании), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах", пунктом 2 статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" и определяют условия и порядок выдачи уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций – услугодателем (далее – уполномоченный орган) разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие абзаца второго пункта 1 приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования) установив, что в период приостановления данный абзац действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о внесенных изменениях и (или) дополнениях в Правила размещается на официальном интернет-ресурсе уполномоченного органа, направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства" и Единому контакт-центру в течение 3 (трех) рабочих дней с даты утверждения или изменения соответствующего нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 2 приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования) установив, что в период приостановления данный абзац действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Понятия, используемые в Правилах, применяются в значениях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1090,170 +1353,569 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об информатизации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-1. Перечень основных требований к оказанию государственной услуги приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 2-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Условия и порядок выдачи разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Для получения разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов (далее – разрешение на право осуществления деятельности оператора) юридическое лицо (далее – заявитель) представляет в уполномоченный орган заявление о выдаче разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам (далее – заявление) с приложением документов по Перечню документов, необходимых для получения разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов согласно </w:t>
+      3. Для получения разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов (далее – разрешение на право осуществления деятельности оператора) юридическое лицо – услугополучатель (далее – заявитель) представляет в уполномоченный орган заявление о выдаче разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Правилам (далее – документы).</w:t>
+        <w:t xml:space="preserve"> к Правилам (далее – заявление) с приложением документов в соответствии с Перечнем основных требований к оказанию государственной услуги (далее – документы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Заявление с прилагаемыми к нему документами представляется на бумажном носителе в прошитом виде, с пронумерованными страницами, последняя страница заверяется печатью заявителя (при наличии).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 4 приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования) установив, что в период приостановления данный абзац действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам с прилагаемыми к нему документами представляется на бумажном носителе в прошитом виде, с пронумерованными страницами, последняя страница заверяется печатью заявителя (при наличии) в электронном виде посредством веб-портала "электронного правительства" www.egov.kz (далее - портал).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган не принимает к рассмотрению документы, имеющие подчистки, приписки либо зачеркнутые слова и иные не оговоренные в них исправления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Работник уполномоченного органа, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления, документов осуществляет их прием, регистрацию и направление на исполнение в подразделение, ответственное за выдачу разрешения на право осуществления деятельности оператора (далее – ответственное подразделение). При поступлении заявления после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1268,92 +1930,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" прием и регистрация заявления осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Работник ответственного подразделения в течение 3 (трех) рабочих дней после поступления документов проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления факта неполноты представленных документов и (или) документов с истекшим сроком действия ответственное подразделение в срок, указанный в части первой настоящего пункта, направляет заявителю мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. После установления факта полноты представленных документов заявителем ответственное подразделение в течение 15 (пятнадцати) рабочих дней рассматривает документы на предмет их соответствия </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1368,625 +2030,865 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственном регулировании и направляет представленные заявителем документы в комиссию уполномоченного органа (далее – Комиссия) для получения акта о соответствии заявителя требованиям, предъявляемым к оператору электронной торговой площадки для обеспечения функционирования электронной торговой площадки по продаже банковских и микрофинансовых активов (далее – акт о соответствии) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. При несоответствии представленных документов требованиям Закона о государственном регулировании, за исключением оснований отказа в выдаче разрешения на право осуществления деятельности оператора, предусмотренных пунктом 7 статьи 15-19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственном регулировании, ответственное подразделение в течение срока, указанного в пункте 7 Правил, направляет заявителю письмо с замечаниями для их устранения и представления доработанных (исправленных) документов, соответствующих требованиям законодательства Республики Казахстан, посредством почтовой, факсимильной связи и (или) электронной почты с указанием срока для их устранения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Комиссия в течение 20 (двадцати) рабочих дней осуществляет проверку заявителя, подготовку и подписание акта о соответствии.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+      9. Комиссия в течение 40 (сорока) рабочих дней осуществляет проверку заявителя, подготовку и подписание акта о соответствии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о соответствии составляется Комиссией и направляется на подписание представителю проверяемого заявителя. Если член Комиссии не согласен с принятым решением и не подписывает акт о соответствии, то он представляет Комиссии в письменной форме информацию о причинах своего отказа, которая прилагается к акту о соответствии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о соответствии считается составленным при наличии двух третей подписей членов Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уведомление о заслушивании направляется не менее чем за 5 (пять) рабочих дня до принятия решения об отказе в выдаче разрешения на право осуществления деятельности оператора. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления о предварительном решении об отказе в выдаче на право осуществления деятельности оператора.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+      В случае неполучения подписанного акта о соответствии от заявителя в течение 5 (пяти) рабочих дней, о факте неполучения акта делается соответствующая отметка и принимается решение в соответствии с пунктом 12 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При выявлении оснований для отказа в выдаче разрешения на право осуществления деятельности оператора, предусмотренных пунктом 7 статьи 15-19 Закона о государственном регулировании, уполномоченный орган уведомляет заявителя о предварительном решении об отказе в выдаче разрешения на право осуществления деятельности оператора, а также времени и месте (способе) проведения заслушивания для предоставления заявителю возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до принятия решения об отказе в выдаче разрешения на право осуществления деятельности оператора. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления о предварительном решении об отказе в выдаче на право осуществления деятельности оператора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. При наличии оснований для отказа в выдаче разрешения на право осуществления деятельности оператора срок рассмотрения заявления продлевается мотивированным решением руководителя уполномоченного органа или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления, о чем извещается заявитель в течение 3 (трех) рабочих дней со дня продления срока в соответствии с частью третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> АППК.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. По результатам рассмотрения Комиссией документов, представленных заявителем, заслушивания ответственное подразделение в течение 10 (десяти) рабочих дней после представления Комиссией акта о соответствии готовит проект разрешения на право осуществления деятельности оператора либо отказа в выдаче разрешения на право осуществления деятельности оператора и направляет на рассмотрение уполномоченному лицу уполномоченного органа. Уполномоченное лицо уполномоченного органа подписывает проект разрешения на право осуществления деятельности оператора либо отказ в выдаче разрешения на право осуществления деятельности оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Работник ответственного подразделения в течение 3 (трех) рабочих дней после подписания проекта разрешения на право осуществления деятельности оператора либо отказа в выдаче разрешения на право осуществления деятельности оператора уполномоченным лицом уполномоченного органа направляет заявителю разрешение на право осуществления деятельности оператора либо уведомление об отказе в выдаче разрешения на право осуществления деятельности оператора с приложением акта о соответствии. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+      13. Работник ответственного подразделения в течение 1 (одного) рабочего дня после подписания проекта разрешения на право осуществления деятельности оператора либо отказа в выдаче разрешения на право осуществления деятельности оператора уполномоченным лицом уполномоченного органа направляет заявителю разрешение на право осуществления деятельности оператора либо уведомление об отказе в выдаче разрешения на право осуществления деятельности оператора с приложением акта о соответствии в личный кабинет на портале. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Разрешение на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов выдается по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) уполномоченного органа и (или) его должностных лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Обжалование решений, действий (бездействия) уполномоченного органа и (или) его должностных лиц по вопросам выдачи разрешения на право осуществления деятельности оператора производится в письменном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рассмотрение жалобы по вопросам выдачи разрешения на право осуществления деятельности оператора производится вышестоящим должностным лицом уполномоченного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждением принятия жалобы является ее регистрация (штамп, входящий номер и дата) в канцелярии уполномоченного органа с указанием фамилии и инициалов лица, принявшего жалобу, срока и места получения ответа на поданную жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба заявителя по вопросам выдачи разрешения на право осуществления деятельности оператора, поступившая в адрес уполномоченного органа, рассматривается в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В жалобе указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование органа, рассматривающего жалобу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полное наименование, почтовый адрес, бизнес-идентификационный номер, место нахождения заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) полное наименование уполномоченного органа и (или) фамилия, имя, отчество (при его наличии) должностного лица, решение, действие (бездействие) которого (которых) оспаривается (оспариваются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обстоятельства, на которых лицо, подающее жалобу, основывает свои требования и доказательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) исходящий номер и дата подачи жалобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) перечень прилагаемых к жалобе документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подписывается заявителем либо лицом, являющимся его представителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2033,116 +2935,129 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Условиям и Правилам выдачи</w:t>
+              <w:t>к Условиям и Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>разрешения на право осуществления</w:t>
+              <w:t>выдачи разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности оператора электронной</w:t>
+              <w:t>на право осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>торговой площадки по продаже</w:t>
+              <w:t>деятельности оператора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>банковских и микрофинансовых</w:t>
+              <w:t>электронной торговой площадки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активов</w:t>
+              <w:t>по продаже банковских</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и микрофинансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2168,749 +3083,1786 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t> </w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...76 lines deleted...]
-              <w:t>(БИН 191240019852)</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Агентство Республики Казахстан по регулированию и развитию финансового рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Действие пункта 2 приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования) установив, что в период приостановления данный абзац действует в следующей редакции.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+веб-портал "электронного правительства" www.egov.kz (далее – портал); канцелярия услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В течение 70 (семидесяти) рабочих дней со дня представления заявителем документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная (частично автоматизированная) /бумажная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) уведомление о выдаче разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов либо об отказе в выдаче разрешения на право осуществления деятельности оператора;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) разрешение на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов по форме согласно приложению 4 к Правилам с приложением акта о соответствии согласно приложению 3 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бесплатно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя и объектов информации:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней в соответствии с трудовым законодательством Республики Казахстан и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан и Закону о праздниках, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Действие подпункта 2) пункта 8 приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования) установив, что в период приостановления данный абзац действует в следующей редакции.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов, необходимых для получения разрешения на право осуществления деятельности оператора по продаже банковских и микрофинансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление по форме согласно приложению 2 к настоящим Правилам в виде электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) заявителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронные копии нотариально засвидетельствованных учредительных документов в случае отсутствия их на интернет-ресурсе депозитария финансовой отчетности или возможности получения их уполномоченным органом через веб-портал "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отказ в выдаче разрешения на право осуществления деятельности оператора производится уполномоченным органом по любому из следующих оснований:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) осуществление заявителем вида деятельности, запрещенного в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций для оператора" (далее - Закон);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) несоответствие заявителя требованиям, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 15-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона и нормативными правовыми актами уполномоченного органа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) если в отношении заявителя имеется вступившее в законную силу решение суда, запрещающее заявителю осуществление деятельности оператора;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) неустранение замечаний уполномоченного органа по представленным документам в установленный срок.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес места оказания государственной услуги размещен на официальном интернет-ресурсе услугодателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа через "личный кабинет" портала, а также Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя. Единый контакт-центр по вопросам оказания государственных услуг:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
-[...566 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3009,200 +4961,1418 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оператора электронной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>торговой площадки по продаже</w:t>
+              <w:t>торговой площадки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>банковских и микрофинансовых</w:t>
+              <w:t>по продаже банковских</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активов</w:t>
+              <w:t>и микрофинансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республиканское</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственное учреждение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Агентство</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по регулированию и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансового рынка"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(БИН 191240019852)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень документов, необходимых для получения разрешения на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов </w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Заявление о выдаче разрешения на право осуществления деятельности оператора</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электронной торговой площадки по продаже банковских и микрофинансовых активов </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z60" w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Перечень документов, необходимых для получения разрешения на право осуществления деятельности оператора по продаже банковских и микрофинансовых активов:</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование заявителя-юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит выдать разрешение на право осуществления деятельности оператора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>электронной торговой площадки по продаже банковских и микрофинансовых активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о заявителе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Место нахождения заявителя (фактический адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(индекс, область, город, район, улица, номер дома, бизнес-идентификационный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер, номер телефона, факс)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сведения о первом руководителе и главном бухгалтере заявителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), дата и год рождения, номера</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контактных телефонов, индивидуальный идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Размер уставного капитала с указанием реквизитов документов, подтверждающих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>полную оплату: платежные поручения, приходные кассовые ордера (за исключением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридических лиц в организационно-правовой форме акционерного общества)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Номер и дата свидетельства о государственной регистрации выпуска объявленных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акций (для юридических лиц в организационно-правовой форме акционерного общества)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель подтверждает его соответствие требованиям, установленными пунктом 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 15-18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15-19 Республики Казахстан "О государственном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регулировании, контроле и надзоре финансового рынка и финансовых организаций".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Информация о внутренних правилах оператора электронной торговой площадки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по продаже банковских и микрофинансовых активов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер, дата и наименование решения первого руководителя или уполномоченного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>органа заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень направляемых документов, количество экземпляров и листов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по каждому из них</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель полностью подтверждает достоверность прилагаемых к заявлению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документов (информации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие абзаца пятьнадцатого приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования) установив, что в период приостановления данный абзац действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предоставляю согласие на сбор и обработку персональных данных, необходимых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для выдачи разрешения на право осуществления деятельности оператора электронной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>торговой площадки по продаже банковских и микрофинансовых активов и на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>использование сведений, составляющих охраняемую законом тайну, содержащихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" ___________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии), должность лица, уполномоченного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявителем на подачу заявления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3398,123 +6568,123 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о соответствии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z66" w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> требованиям, предъявляемым к оператору электронной торговой площадки для обеспечения функционирования электронной торговой площадки по продаже банковских и микрофинансовых активов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -3597,64 +6767,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дата выдачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z68" w:id="52"/>
+      <w:bookmarkStart w:name="z68" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий акт о соответствии заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4632,88 +7802,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (печатается на бланке уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций с изображением государственного герба Республики Казахстан)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z72" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешение на право осуществления деятельности оператора электронной торговой площадки по продаже банковских и микрофинансовых активов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -4762,64 +7932,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи "____" ________ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z73" w:id="55"/>
+      <w:bookmarkStart w:name="z73" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (полное наименование заявителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4893,55 +8063,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5267,31 +8437,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>