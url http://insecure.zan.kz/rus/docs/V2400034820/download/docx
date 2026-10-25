--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5ef29a0" w14:textId="5ef29a0">
+    <w:p w14:paraId="21a19d4" w14:textId="21a19d4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,75 +112,157 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра обороны Республики Казахстан от 22 июля 2024 года № 765. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 июля 2024 года № 34820.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t>
+      В соответствии с подпунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра обороны РК от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 952</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -705,765 +787,983 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>гражданского персонала (работников) Вооруженных Сил Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра обороны РК от 12.06.2025 </w:t>
+      Сноска. Правила - в редакции приказа Министра обороны РК от 24.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 687</w:t>
+        <w:t>№ 952</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="11"/>
-[...17 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z220" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Постановка на учет нуждающихся в служебном жилище лиц гражданского персонала (работников) Вооруженных Сил Республики Казахстан" (далее – Правила) определяют порядок оказания государственной услуги "Постановка на учет нуждающихся в служебном жилище лиц гражданского персонала (работников) Вооруженных Сил Республики Казахстан" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z221" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугодатель – районные эксплуатационные части Министерства обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z222" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугополучатель – лица гражданского персонала (работники) Вооруженных Сил Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z223" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ответственный исполнитель услугодателя – должностное лицо, определенное руководителем услугодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z225" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) веб-портал "цифрового правительства" (далее – портал) - цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) цифровая система ИШ АС МР – цифровая система "Интеграционный шлюз автоматизированной системы мобилизационных ресурсов" Министерства обороны Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z228" w:id="20"/>
-[...15 lines deleted...]
-      Перечень документов (далее – документы), необходимых для оказания государственной услуги при обращении услугополучателя, определен в пункте 9 Перечня.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Для получения государственной услуги услугополучатель через портал обращается с заявлением по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам, подписанный электронной цифровой подписью услугополучателя, либо удостоверенный одноразовым паролем, в случае регистрации и подключения абонентского номера услугополучателя, предоставленного оператором сотовой связи, к учетной записи портала. Для обновления, изменения или дополнения сведений услугополучатель предоставляет через портал заявление по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам, подписанное электронной цифровой подписью услугополучателя, либо удостоверенным одноразовым паролем, в случае регистрации и подключения абонентского номера услугополучателя, предоставленного оператором сотовой связи, к учетной записи портала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z229" w:id="21"/>
-[...15 lines deleted...]
-      4. Ответственный исполнитель услугодателя направляет в "личный кабинет" услугополучателя статус о принятии заявления на оказание государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Основные требования к оказанию государственной услуги, результат оказания государственной услуги, основания для отказа в оказании государственной услуги, а также сведения с учетом особенностей оказания государственной услуги изложены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z230" w:id="22"/>
-[...15 lines deleted...]
-      В случаях представления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документов и сведений, истребуемых у услугополучателя для оказания государственной услуги (далее – документы), определен в пункте 10 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оказание государственной услуги осуществляется с использованием цифровой системы ИШ АС МР, которая обеспечивает прием и регистрацию заявлений и прилагаемых к ним документов, обработку и передачу указанных заявлений и документов услугодателю, формирование результата оказания государственной услуги, направление результата оказания государственной услуги услугополучателю через портал "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z231" w:id="23"/>
-[...15 lines deleted...]
-      Ответственный исполнитель услугодателя согласовывает документы с юридической службой и жилищным подразделением услугодателя.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В "личном кабинете" услугополучателя отображается информация о статусе рассмотрения запроса на оказание государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z232" w:id="24"/>
-[...15 lines deleted...]
-      5. Срок рассмотрения документов с последующим признанием услугополучателя и членов его семьи нуждающимися в жилище осуществляется не позднее 15 (пятнадцати) рабочих дней, с даты приема заявления.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель приостанавливает процесс оказания государственной услуги в случаях обнаружения ошибок или неточностей в заявлении и (или) документах, представленных услугополучателем, их несоответствия требованиям по форме и содержанию, представления неполного пакета документов, предусмотренных пунктом 10 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z233" w:id="25"/>
-[...15 lines deleted...]
-      Результат оказания государственной услуги определен в пункте 6 Перечня.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повторное представление документов осуществляется услугополучателем после устранения выявленных недостатков не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z234" w:id="26"/>
-[...15 lines deleted...]
-      Результат оказания государственной услуги в электронном виде направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устранения недостатков днем приема заявления и (или) документов на получение государственной услуги считается день первоначального обращения услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z235" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Течение срока оказания государственной услуги возобновляется с момента устранения выявленных недостатков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустранения выявленных недостатков услугодатель отказывает в приеме заявления и документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Отказ в оказании государственной услуги осуществляется в соответствии с пунктом 10 Перечня, при этом услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позиции по предварительному решению в соответствии с </w:t>
-[...59 lines deleted...]
-      По результатам заслушивания услугодатель принимает решение о постановке, либо об отказе в постановке услугополучателя на учет нуждающимся в служебном жилище.</w:t>
+      5. При предоставлении услугополучателем полного пакета документов ответственный исполнитель услугодателя рассматривает документы на соответствие требованиям настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z238" w:id="30"/>
-[...15 lines deleted...]
-      В случае устранения услугополучателем причин отказа в оказании государственной услуги услугополучатель может обратиться повторно для получения государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение документов и выдача результата оказания государственной услуги осуществляется в срок не позднее 15 (пятнадцати) рабочих дней с даты приема заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z239" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги определен в пункте 7 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги в электронном виде отображается в "личном кабинете" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. В соответствии с подпунктом 11) пункта 2 </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z241" w:id="33"/>
+      6. В случае выявления оснований для отказа в оказании государственной услуги в "личном кабинете" услугополучателя отображается ответ с указанием причин отказа по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам. При отказе в оказании государственной услуги заслушивание с услугополучателем не проводится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устранения услугополучателем причин, послуживших основанием для отказа в оказании государственной услуги, услугополучатель может повторно обратиться за получением государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 5 Закона Республики Казахстан "О государственных и социально ответственных услугах" услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии их оказания в порядке, установленном уполномоченным органом в сфере цифровизации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений и (или) дополнений в Правила Министерство обороны Республики Казахстан направляет оператору "цифрового правительства", в Единый контакт-центр и услугодателю информацию о таких изменениях и (или) дополнениях в течение 3 (трех) рабочих дней с даты их утверждения или изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z242" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z243" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z244" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z245" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан услугодатель, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z246" w:id="38"/>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан услугодатель, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, может не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z247" w:id="39"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z248" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1536,103 +1836,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Постановка на учет нуждающихся</w:t>
+              <w:t xml:space="preserve">"Постановка на учет </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нуждающихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в служебном жилище лиц</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданского персонала</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(работников) Вооруженных Сил</w:t>
-[...12 lines deleted...]
-              <w:t>Республики Казахстан"</w:t>
+              <w:t>(работников) Вооруженных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сил Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1659,60 +1972,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...8 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6680200" cy="762000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1730,67 +2053,74 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№________ "Регистрационный номер" _________ "Дата подачи заявления"</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       №________ "Регистрационный номер" _________ "Дата подачи заявления" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1850,77 +2180,103 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>районной эксплуатационной части</w:t>
-[...25 lines deleted...]
-              <w:t>_____________________________</w:t>
+              <w:t>районной эксплуатационной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">части от гражданского </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">персонала </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1928,506 +2284,445 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>услугополучателя)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_______________________________</w:t>
-[...12 lines deleted...]
-              <w:t>(наименование государственного</w:t>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(наименование </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>учреждения (войсковой части)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>проживающего (ей) по адресу:</w:t>
-[...12 lines deleted...]
-              <w:t>________________________________</w:t>
+              <w:t xml:space="preserve">проживающего (ей) по адресу: </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">для реализации своего права на жилище, предусмотренного </w:t>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прошу Вас поставить меня и членов моей семьи на учет нуждающихся в служебном жилище по _______________________________ гарнизону для реализации своего права на жилище, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
-    </w:p>
-[...315 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 75 Закона Республики Казахстан "О жилищных отношениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав семьи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии) члена семьи, степень родства)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН: _______________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не возражаю против проверки наличия или отсутствия у меня и постоянно</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проживающих со мной членов семьи в постоянном пользовании в данном населенном пункте жилища из коммунального жилищного фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор и обработку моих персональных данных в соответствии с Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О персональных  данных и их защите</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Запись акта гражданского состояния</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Единый государственный кадастр недвижимости</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "Государственная база данных физических лиц", "Казреестр", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реестр государственного имущества</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "База мобильных граждан", при оказании государственных услуг с последующей актуализацией персональных данных до обеспечения служебным жилищем, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2374900" cy="1308100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -2701,60 +2996,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...8 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6680200" cy="762000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -2772,67 +3077,74 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№________ "Регистрационный номер" _________ "Дата подачи заявления"</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       №________ "Регистрационный номер" _________ "Дата подачи заявления" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2866,103 +3178,142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Начальнику ___________________</w:t>
+              <w:t>Начальнику</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>районной эксплуатационной части</w:t>
+              <w:t xml:space="preserve">районной эксплуатационной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>части</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от гражданского персонала</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>______________________________</w:t>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2970,555 +3321,405 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>услугополучателя)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_______________________________</w:t>
-[...12 lines deleted...]
-              <w:t>(наименование государственного</w:t>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(наименование </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>учреждения (войсковой части)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>проживающего (ей) по адресу:</w:t>
-[...12 lines deleted...]
-              <w:t>________________________________</w:t>
+              <w:t xml:space="preserve">проживающего (ей) по адресу: </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="43"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">жилища из жилищного фонда ВС РК в соответствии с </w:t>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прошу Вас обновить, изменить или дополнить мои сведения либо сведения членов моей семьи, представленные ранее с заявлением на постановку меня на учет для предоставления служебного жилища из жилищного фонда ВС РК в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
-    </w:p>
-[...349 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 75 Закона Республики Казахстан "О жилищных отношениях":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ИИН заявителя: ___________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ИИН члена семьи (по которому обновляются данные): __________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. причина изменения, обновления либо дополнения данных подтверждающий документ: __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не возражаю против проверки наличия или отсутствия у меня и постоянно проживающих со мной членов семьи в постоянном пользовании в данном населенном пункте жилища из коммунального жилищного фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор и обработку моих персональных данных в соответствии с Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О персональных  данных и их защите</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Запись акта гражданского состояния</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Единый государственный кадастр недвижимости</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "Государственная база данных физических лиц", "Казреестр", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реестр государственного имущества</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "База мобильных граждан", при оказании государственных услуг с последующей актуализацией персональных данных до обеспечения служебным жилищем, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2374900" cy="1308100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -3656,139 +3857,139 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Постановка</w:t>
-[...12 lines deleted...]
-              <w:t>на учет нуждающихся</w:t>
+              <w:t xml:space="preserve">"Постановка на учет </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нуждающихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в служебном жилище лиц</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданского персонала</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(работников) Вооруженных Сил</w:t>
-[...12 lines deleted...]
-              <w:t>Республики Казахстан"</w:t>
+              <w:t>(работников) Вооруженных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сил Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="44"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3950,87 +4151,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Районные эксплуатационные части Министерства обороны Республики Казахстан</w:t>
+Отсутствует.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4062,88 +4263,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Способы предоставления государственной услуги </w:t>
+              <w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства": www.egov.kz (далее – портал)</w:t>
+Районные эксплуатационные части Министерства обороны Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4176,87 +4377,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-15 (пятнадцать) рабочих дней </w:t>
+              <w:t>
+Веб-портал "цифрового правительства": www.egov.kz (далее – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4289,87 +4490,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электронная (полностью автоматизированная)</w:t>
+              <w:t xml:space="preserve">
+15 (пятнадцать) рабочих дней </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4402,87 +4603,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача справки о постановке на учет нуждающихся в служебном жилище с указанием даты постановки и порядкового номера очереди по форме согласно приложению 4 к Правилам, либо справка об отказе в постановке на учет нуждающихся в служебном жилище по форме согласно приложению 5 к Правилам</w:t>
+Электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4515,87 +4716,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Бесплатно.</w:t>
+              <w:t xml:space="preserve">
+Выдача справки о постановке на учет нуждающихся в служебном жилище по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Выдача справки об отказе в постановке на учет нуждающимся в служебном жилище по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам и решения об отказе в постановке на учет нуждающимся в служебном жилище по форме согласно приложению 7 к Правилам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4628,124 +4887,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...37 lines deleted...]
-              <w:t>2) портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявления и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем)</w:t>
+              <w:t>
+Бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4778,158 +5000,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) электронную копию трудовой книжки (при отсутствии сведения в информационной системе);</w:t>
+              <w:t xml:space="preserve">
+1) услугодателя – с понедельника по пятницу в соответствии с установленным графиком работы с 9.00 до 18.00 часов, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс) с перерывом на обед с 13.00 до 14.00 часов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) в случаях, когда жилище, в котором проживает семья, не отвечает установленным санитарно-эпидемиологическим требованиям, заявитель дополнительно представляет электронную копию санитарно-эпидемиологического заключения, выданного территориальным подразделением уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения по результатам санитарно-эпидемиологической экспертизы, проведенной организацией санитарно-эпидемиологической службы (при отсутствии сведения в информационной системе);</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 16 февраля 2022 года № ҚР ДСМ-14, услугодатель получает из государственных информационных систем через шлюз "электронного правительства".</w:t>
+              <w:t xml:space="preserve">
+2) портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, прием заявления и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4961,202 +5170,198 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите"</w:t>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+              <w:t xml:space="preserve">
+1) электронную копию трудовой книжки (при отсутствии сведения в цифровой системе); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+              <w:t>
+2) электронная копия справок с места работы, о составе семьи и о получении компенсации взамен права безвозмездной приватизации, выданная кадровым подразделением (подразделением комплектования, подразделением по работе с персоналом) государственного учреждения (при отсутствии сведения в цифровой системе);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях".</w:t>
+              <w:t>
+3) электронная копия справки с места работы супруги (супруга) услугополучателя со сведениями о получении жилища из государственного жилищного фонда, полученная в течение одного месяца до дня регистрации заявление, в случае, когда супруг (супруга) является работником государственного учреждения или государственного предприятия (при отсутствии сведения в цифровой системе);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в случаях, когда жилище, в котором проживает семья, не отвечает установленным санитарно-эпидемиологическим требованиям, заявитель дополнительно представляет электронную копию санитарно-эпидемиологического заключения, выданного территориальным подразделением уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения по результатам санитарно-эпидемиологической экспертизы, проведенной организацией санитарно-эпидемиологической службы (при отсутствии сведения в цифровой системе);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в случаях, когда жилище, в котором проживает семья, не отвечает установленным техническим требованиям, заявитель дополнительно представляет электронную копию технического заключения (по результатам технического обследования жилища) аттестованного эксперта в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о документах, удостоверяющих личность, свидетельства о заключении или расторжении брака, о рождении детей, об отсутствии (наличии) недвижимого имущества по (Республике Казахстан), информация по нанимателю из реестра договоров найма объектов государственного жилищного фонда, об инвалидности с территориального подразделения уполномоченного органа в сфере социальной защиты населения при наличии ребенка с инвалидностью в семье до достижения им возраста восемнадцати лет, с организации здравоохранения при наличии членов семьи, страдающих заболеваниями, перечисленных в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 16 февраля 2022 года № ҚР ДСМ-14 "Об утверждении списка тяжелых форм некоторых хронических заболеваний" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 26830), услугодатель получает из государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5189,121 +5394,292 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные Законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством справочной службы услугодателя, Единого контакт-центра 1414, 8 800 080 7777.</w:t>
+              <w:t xml:space="preserve">
+1) отсутствие согласия услугополучателя, предоставляемого в соответствии </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>со статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Адреса мест оказания государственной услуги размещены на интернет-ресурсе Министерства обороны Республики Казахстан: www.gov.kz.</w:t>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Информацию о порядке оказания государственной услуги можно получить по телефону, размещенному на интернет-ресурсе Министерства обороны Республики Казахстан: www.gov.kz.</w:t>
+              <w:t>
+3) неустранение выявленных недостатков по истечении срока приостановления оказания государственной услуги по основаниям, установленным пунктом 4 Правил.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги), в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством справочной службы услугодателя, Единого контакт-центра 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на интернет-ресурсе Министерства обороны Республики Казахстан: www.gov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информацию о порядке оказания государственной услуги можно получить по телефону, размещенному на интернет-ресурсе Министерства обороны Республики Казахстан: www.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5381,64 +5757,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Постановка</w:t>
-[...12 lines deleted...]
-              <w:t>на учет нуждающихся</w:t>
+              <w:t xml:space="preserve">"Постановка на учет </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нуждающихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в служебном жилище лиц</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5447,130 +5823,95 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(работников) Вооруженных Сил</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан"</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...8 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z145" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6680200" cy="762000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -5592,599 +5933,454 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="45"/>
+    <w:bookmarkStart w:name="z146" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Справка о постановке на учет нуждающихся</w:t>
-[...501 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Справка о постановке на учет нуждающихся в служебном жилище в населенном пункте ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z147" w:id="71"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выдана _________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                (фамилия, имя, отчество (при его наличии) услугополучателя) в том, что он (она) и члены его (ее) семьи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)_____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z149" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (степень родства, фамилия, имя, отчество (при его наличии) членов семьи услугополучателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z150" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)_____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z151" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (степень родства, фамилия, имя, отчество (при его наличии) членов семьи услугополучателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z152" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)…,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z153" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состоят на учете нуждающихся в служебном жилище в населенном  пункте___________________________ под порядковым номером _____________________.   (наименование населенного пункта)                                (номер в очереди)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z154" w:id="78"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Решением услугодателя от "__" ____________ 20 __ года № __ о том, что услугополучателю  _____________________________________________ и члены его (ее)    </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия и инициалы (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи признаны нуждающимся в жилище с ________________ года. (день, месяц, год)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z156" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справка дана для предъявления по месту требования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z157" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дата выдачи справки __________ "Дата выдачи". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z158" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование услугодателя: ________________ "ФИО (при его наличии) услугодателя".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z159" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные предоставлены из цифровой системы Министерства обороны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z160" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Данный документ согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Цифрового кодекса Республики Казахстан равнозначен документу на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z161" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2374900" cy="1308100"/>
+            <wp:extent cx="2565400" cy="1422400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2374900" cy="1308100"/>
+                      <a:ext cx="2565400" cy="1422400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6290,64 +6486,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Постановка</w:t>
-[...12 lines deleted...]
-              <w:t>на учет нуждающихся</w:t>
+              <w:t xml:space="preserve">"Постановка на учет </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нуждающихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в служебном жилище лиц</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6356,130 +6552,95 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(работников) Вооруженных Сил</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан"</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...8 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z164" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6680200" cy="762000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -6578,498 +6739,1167 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Фамилия, имя, отчество</w:t>
-[...25 lines deleted...]
-              <w:t>_______________________</w:t>
+              <w:t>Фамилия, имя, отчество (при его</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наличии) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="46"/>
+    <w:bookmarkStart w:name="z166" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Справка об отказе в постановке на учет нуждающихся в служебном жилище в ________________ гарнизоне</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z273" w:id="47"/>
+        <w:t xml:space="preserve"> Справка</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об отказе в постановке на учет нуждающихся в служебном жилище </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в населенном пункте ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z167" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основанием для отказа в оказание государственной услуги _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (указать наименование государственной услуги в соответствии с перечнем основных требований к оказанию государственной услуги)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z168" w:id="90"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      является _______________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              (указать причину отказа и в соответствии с какой нормой Закона Республики Казахстан  "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О жилищных отношениях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", Закона Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О персональных данных  и их защите</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" и пунктом настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отказано в оказании государственной услуги)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z169" w:id="91"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение услугодателя от "__" ____________20__года № __ о том, что услугополучателю _____________________________________________________________ и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      членам его (ее) семьи отказано в постановке на учет нуждающихся в служебном жилище.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z171" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Руководствуясь подпунктом ___ пунктом ___ статьи ___ </w:t>
-[...294 lines deleted...]
-    </w:p>
+      Дата выдачи справки __________ "Дата выдачи". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z172" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование услугодателя: ________________ "ФИО (при его наличии) услугодателя".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z173" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные предоставлены из цифровой системы Министерства обороны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z174" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Данный документ согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Цифрового кодекса Республики Казахстан равнозначен документу на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z175" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2374900" cy="1308100"/>
+            <wp:extent cx="2565400" cy="1422400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2374900" cy="1308100"/>
+                      <a:ext cx="2565400" cy="1422400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      </w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Постановка на учет </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нуждающихся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в служебном жилище лиц</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гражданского персонала</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(работников) Вооруженных Сил</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z177" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z178" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6680200" cy="762000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6680200" cy="762000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Решение об отказе в постановке на учет нуждающихся в служебном жилище в населенном пункте________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z180" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение услугодателя от "__" ____________20__года № __ о том, что услугополучателю ______________________________________________________ и членам его (ее)  (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z181" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи отказано в постановке на учет нуждающихся в служебном жилище.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z182" w:id="103"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Основанием для отказа в оказание государственной услуги  _______________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указать наименование государственной услуги в соответствии с перечнем основных требований к оказанию государственной услуги) является ______________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        (указать причину отказа и в соответствии с какой нормой Закона Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О жилищных отношениях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", Закона Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О персональных данных  и их защите</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и пунктом настоящих Правил отказано в оказании государственной услуги)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее решение об отказе в постановке на учет нуждающихся в служебном жилище может быть обжаловано согласно пунктам 8-12 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z184" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование услугодателя: ____________ "ФИО (при его наличии) услугодателя".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z185" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные предоставлены из цифровой системы Министерства обороны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z186" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Данный документ согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Цифрового кодекса Республики Казахстан равнозначен документу на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z187" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2565400" cy="1422400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2565400" cy="1422400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -7461,35 +8291,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>