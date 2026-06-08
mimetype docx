--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d2bf226" w14:textId="d2bf226">
+    <w:p w14:paraId="b7b86e1" w14:textId="b7b86e1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования банковской деятельности в сфере оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 19 июля 2024 года № 41. Зарегистрировано в Министерстве юстиции Республики Казахстан 24 июля 2024 года № 34793</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 19 июля 2024 года № 41. Зарегистрировано в Министерстве юстиции Республики Казахстан 24 июля 2024 года № 34793.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -797,526 +797,242 @@
         <w:t xml:space="preserve">
       дополнить приложением 5 в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 октября 2022 года № 81 "Об утверждении Правил выдачи согласия на назначение (избрание) руководящего работника банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан, включая критерии отсутствия безупречной деловой репутации, документы, необходимые для получения согласия, Особенностей по наличию трудового стажа для кандидатов, обладающих профессиональной квалификацией, подтвержденной международными сертификатами, и перечня таких сертификатов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 30377) следующее изменение:</w:t>
+        <w:t>
+      3. Департаменту банковского регулирования в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkStart w:name="z31" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> выдачи согласия на назначение (избрание) руководящего работника банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан, включая критерии отсутствия безупречной деловой репутации, документы, необходимые для получения согласия, утвержденных указанным постановлением:</w:t>
+        <w:t>
+      1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z33" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "22. При рассмотрении вопроса о согласовании кандидата без приглашения для прохождения тестирования на основании представленных документов учитывается следующее:</w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) был ли кандидат ранее согласован уполномоченным органом на соответствующие должности в банковском секторе финансового рынка;</w:t>
+      4. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) согласование кандидата на должность члена органа управления;</w:t>
-[...19 lines deleted...]
-      3) являлся ли кандидат ранее членом правления, первым руководителем или заместителем первого руководителя, руководителем (заместителем руководителя) самостоятельного структурного подразделения (департамента, управления) государственного органа, осуществляющего (осуществлявшего) регулирование, контроль и (или) надзор финансового рынка и финансовых организаций, а также первым руководителем (заместителем первого руководителя) государственного органа, осуществляющего (осуществлявшего) регулирование услуг по проведению аудита финансовых организаций;</w:t>
+      5. Настоящее постановление вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...258 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1482,118 +1198,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z37" w:id="27"/>
+      <w:bookmarkStart w:name="z37" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z38" w:id="28"/>
+      <w:bookmarkStart w:name="z38" w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1866,68 +1582,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 февраля 2012 года № 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2040,70 +1756,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подвидов государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="30"/>
+          <w:bookmarkStart w:name="z42" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача согласия на приобретение статуса крупного участника банка;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2822,70 +2538,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="31"/>
+          <w:bookmarkStart w:name="z46" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ставка сбора при оказании государственной услуги составляет:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3095,90 +2811,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="32"/>
+          <w:bookmarkStart w:name="z52" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3268,70 +2984,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="33"/>
+          <w:bookmarkStart w:name="z53" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При обращении услугополучателя - физического лица для получения согласия на приобретение статуса крупного участника банка, крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5577,70 +5293,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="34"/>
+          <w:bookmarkStart w:name="z116" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По выдаче согласия на приобретение статуса крупного участника финансовой организации:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6870,70 +6586,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="35"/>
+          <w:bookmarkStart w:name="z152" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача согласия на приобретение статуса крупного участника банка или банковского холдинга, предусмотренного в рамках получения услугополучателем разрешения на открытие банка или на добровольную реорганизацию микрофинансовой организации в форме конвертации в банк, осуществляются услугодателем по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7247,168 +6963,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 февраля 2012 года № 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="36"/>
+    <w:bookmarkStart w:name="z158" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z159" w:id="37"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z159" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по руководящим работникам заявителя, являющимся нерезидентами Республики Казахстан, подтверждающие их безупречную деловую репутацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z160" w:id="38"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z160" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Полное наименование заявителя - юридического лица - резидента Республики Казахстан либо заявителя - юридического лица – нерезидента Республики Казахстан либо заявителя – финансовой организации – нерезидента Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z161" w:id="39"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z161" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z162" w:id="40"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z162" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Полное наименование банка, в котором заявитель – юридическое лицо – резидент Республики Казахстан либо заявитель - юридическое лицо – нерезидент Республики Казахстан либо заявитель – финансовая организация – нерезидент Республики Казахстан приобретает статус крупного участника банка или банковского холдинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z163" w:id="41"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z163" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7517,70 +7233,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность руководящего работника заявителя – юридического лица - резидента Республики Казахстан либо заявителя - юридического лица – нерезидента Республики Казахстан либо заявителя – финансовой организации – нерезидента Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z164" w:id="42"/>
+          <w:bookmarkStart w:name="z164" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный идентификацион-ный номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7851,344 +7567,344 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="43"/>
+    <w:bookmarkStart w:name="z165" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявитель - юридическое лицо - резидент Республики Казахстан либо заявитель - юридическое лицо – нерезидент Республики Казахстан либо заявитель – финансовая организация – нерезидент Республики Казахстан (выбрать нужное) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z166" w:id="44"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z166" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z167" w:id="45"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z167" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (наименование заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z168" w:id="46"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z168" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подтверждает соответствие указанного (указанных) руководящего (руководящих) работника (работников) заявителя - юридического лица, являющегося (являющихся) нерезидентом (нерезидентами) Республики Казахстан требованиям, установленным подпунктами 3), 4), 5) и 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z169" w:id="47"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z169" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отсутствие неснятой или не погашенной судимости в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), а также в стране, где данный (данные) руководящий (руководящие) работник (работники) постоянно проживал (проживали) последние 10 (десять) лет проверено заявителем – юридическим лицом - резидентом Республики Казахстан либо заявителем - юридическим лицом – нерезидентом Республики Казахстан либо заявителем – финансовой организацией – нерезидентом Республики Казахстан (выбрать нужное)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z170" w:id="48"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z170" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z171" w:id="49"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z171" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (наименование заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z172" w:id="50"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z172" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящая информация проверена заявителем - юридическим лицом - резидентом Республики Казахстан либо заявителем - юридическим лицом – нерезидентом Республики Казахстан либо заявителем – финансовой организацией – нерезидентом Республики Казахстан (выбрать нужное) и является достоверной и полной.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z173" w:id="51"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z173" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель исполнительного органа (лицо, единолично осуществляющее функции исполнительного органа) или лицо, исполняющее его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z174" w:id="52"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z174" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z175" w:id="53"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z175" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>