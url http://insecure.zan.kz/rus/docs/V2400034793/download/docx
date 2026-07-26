--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b7b86e1" w14:textId="b7b86e1">
+    <w:p w14:paraId="e699b63" w14:textId="e699b63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -189,850 +189,296 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...203 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...183 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...169 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="9"/>
+    <w:bookmarkStart w:name="z30" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту банковского регулирования в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z31" w:id="10"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z31" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z32" w:id="11"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z32" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z33" w:id="12"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z33" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z34" w:id="13"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z34" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z35" w:id="14"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z35" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1198,118 +644,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z37" w:id="15"/>
+      <w:bookmarkStart w:name="z37" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z38" w:id="16"/>
+      <w:bookmarkStart w:name="z38" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1464,5297 +910,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 июля 2024 года № 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="17"/>
-[...5127 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6845,1066 +1083,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регулированию и развитию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="24"/>
-[...49 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Полное наименование заявителя - юридического лица - резидента Республики Казахстан либо заявителя - юридического лица – нерезидента Республики Казахстан либо заявителя – финансовой организации – нерезидента Республики Казахстан </w:t>
-[...788 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8230,31 +1545,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>