--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0c4e493" w14:textId="0c4e493">
+    <w:p w14:paraId="8de3fce" w14:textId="8de3fce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -612,54 +612,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила заключения договоров услуг государственного образовательного заказа посредством веб-портала государственных закупок (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 96)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве науки и высшего образования Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 580 "О некоторых вопросах Министерства науки и высшего образования Республики Казахстан" и определяют порядок заключения договоров услуг государственного образовательного заказа посредством веб-портала государственных закупок, предусматривающих оказание услуг, связанных с государственным образовательным заказом.</w:t>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве науки и высшего образования Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 580 "О некоторых вопросах Министерства науки и высшего образования Республики Казахстан" и определяют порядок заключения договоров услуг государственного образовательного заказа посредством веб-портала государственных закупок, предусматривающих оказание услуг, связанных с государственным образовательным заказом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечнем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуг, связанных с государственным образовательным заказом, утвержденным приказом Министра науки и высшего образования Республики Казахстан от 11 марта 2025 года № 100 "Об утверждении Перечня услуг, связанных с государственным образовательным заказом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -676,928 +758,1147 @@
         <w:t>
       1) финансовый год – период времени, начинающийся 1 января и заканчивающийся 31 декабря календарного года, в течение которого осуществляется исполнение бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) договор услуг государственного образовательного заказа (далее – договор) – гражданско-правовой договор, заключенный посредством веб-портала государственных закупок между заказчиком и поставщиком, удостоверенный электронными цифровыми подписями, в том числе договор присоединения, условия которого определены заказчиком в стандартных формах и могут быть приняты поставщиками не иначе как путем присоединения к предложенному договору в целом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Подпункт 3 предусматривается в редакции приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие c 12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) веб-портал государственных закупок – информационная система государственного органа, предоставляющая единую точку доступа к электронным услугам государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участник веб-портала государственных закупок (далее – участник) – заказчик, поставщик, прошедшие регистрацию на веб-портале государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) пользователь веб-портала государственных закупок (далее – пользователь) – должностное лицо участника либо представитель участника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) единый оператор в сфере государственных закупок – юридическое лицо, определенное уполномоченным органом в сфере государственных закупок, единственным собственником акций (долей участия в уставном капитале) которого является государство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) поставщик – физическое лицо, осуществляющее предпринимательскую деятельность, юридическое лицо, временное объединение юридических лиц (консорциум), реализующие образовательные программы высшего и (или) послевузовского образования и (или) оказывающие услуги, связанные с государственным образовательным заказом, выступающие в качестве контрагента заказчика в заключенном с ним договоре услуг государственного образовательного заказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) заказчики – государственные органы, государственные учреждения, а также оператор уполномоченного органа в области образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иные понятия и термины, используемые в настоящих Правилах, применяются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок заключения договоров посредством веб-портала государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для работы на веб-портале государственных закупок пользователи совершают совокупность следующих действий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) устанавливают необходимое аппаратно-программное обеспечение для возможности использования сертификатов (открытый и закрытый ключ) электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получают сертификаты (открытый и закрытый ключ) электронной цифровой подписи в Национальном удостоверяющем центре Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проходят процедуры регистрации на веб-портале государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. На веб-портале государственных закупок действуют сертификаты электронной цифровой подписи, изданные для физических и юридических лиц Национальным удостоверяющим центром Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Услуга по использованию (доступу) веб-портала государственных закупок в рамках договоров услуг государственного образовательного заказа потенциальным поставщикам оказывается единым оператором в сфере государственных закупок на платной основе согласно тарифам, предусмотренным для государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Представляемые документы и сведения, которые связаны с заключением и исполнением договоров посредством веб-портала государственных закупок, размещаются пользователем в виде электронных документов или электронных копий документов и подписываются электронной цифровой подписью лица, имеющего право действовать от имени соответствующего пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Пункт 7 предусматривается в редакции приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие c 12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Время создания, получения и отправки всех электронных документов и электронных копий документов на веб-портале государственных закупок фиксируется по времени автоматизированной интегрированной информационной системы "Электронные государственные закупки".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При превышении размера 20 мегабайт загружаемых в Систему файлов или архивов файлов необходимо их загружать в Систему частями, размером, не превышающим 20 мегабайт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заключение договоров посредством веб-портала государственных закупок предусматривает выполнение следующих последовательных мероприятий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) регистрация участников на веб-портале государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) разработка и утверждение решением первого руководителя заказчика или уполномоченного им лица плана заключения договоров на соответствующий финансовый год по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и размещение его на веб-портале государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) формирование заказчиком на веб-портале государственных закупок проекта договора по форме, утвержденной первым руководителем заказчика или уполномоченного им лица. Договор заключается в пределах утвержденного бюджета заказчика. Допускается в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 386 Гражданского кодекса Республики Казахстан, распространение действия договора на отношения, возникшие до его заключения, но не ранее начала текущего финансового года. Договор подписывается заказчиком посредством веб-портала государственных закупок с использованием электронной цифровой подписи и направляется поставщику для подписания в сроки, предусмотренные планом заключения договоров на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) подписание договора поставщиком, являющейся формой выражения его согласия с условиями договора. Изменения в заключенный посредством веб-портала государственных закупок договор вносятся по соглашению сторон в пределах утвержденного бюджета заказчика, в том числе при изменении количества студентов, в том числе слушателей подготовительных отделений, магистрантов и докторантов, обеспечивающихся образовательными услугами за счет средств государственного бюджета. Расторжение заключенного посредством веб-портала государственных закупок договора допускается в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) оказание поставщиком услуги и направление заказчику посредством веб-портала государственных закупок акта оказанных услуг по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подписание заказчиком посредством электронной цифровой подписи акта оказанных услуг в течение 10 (десяти) рабочих дней со дня его получения от поставщика, либо отказ в принятии услуг с указанием аргументированных обоснований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществление оплаты заказчиком после подписания акта оказанных услуг в течение 30 (тридцати) календарных дней безналичным платежом путем перечисления денег на банковский счет поставщика, если иное не предусмотрено условиями договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) подтверждение заказчиком на веб-портале государственных закупок оплаты, произведенной за оказанные поставщиком услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Исключен приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Порядок настоящего пункта Правил не распространяется на заключение договоров посредством веб-портала государственных закупок, осуществляемого оператором уполномоченного органа в области образования (далее - Оператор) в рамках размещения государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием.</w:t>
+      11. При проведении технических и профилактических работ на веб-портале государственных закупок, а также возникновения технических сбоев в его работе, сроки заключения договоров на веб-портале государственных закупок, даты которых выпадают на даты проведения технических и профилактических работ или возникновения технических сбоев, переносятся с учетом срока проведения технических и профилактических работ, а также возникновения технических сбоев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      10. Заключение договоров посредством веб-портала государственных закупок, осуществляемого Оператором в рамках размещения государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием предусматривает выполнение следующих последовательных мероприятий:</w:t>
+      <w:bookmarkStart w:name="z54" w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) регистрация участников на веб-портале государственных закупок;</w:t>
+        <w:t>к Правилам заключения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам и размещение его на веб-портале государственных закупок;</w:t>
+        <w:t>договоров услуг государственного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 386 Гражданского кодекса Республики Казахстан, распространение действия договора присоединения на отношения, возникшие до его заключения, но не ранее начала текущего финансового года. Договор присоединения подписывается Оператором посредством веб-портала государственных закупок с использованием электронной цифровой подписи и размещается на веб-портале государственных закупок. Оператор направляет посредством веб-портала государственных закупок соответствующие уведомления поставщикам для целей их присоединения к размещенному договору присоединения;</w:t>
+        <w:t>образовательного заказа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) поставщик после получения уведомления от Оператора посредством веб-портала государственных закупок присоединяется к договору присоединения путем подписания электронной цифровой подписью соответствующего заявления посредством веб-портала государственных закупок. Подписание заявления поставщиком является формой выражения его согласия с условиями договора присоединения. Изменения в договор присоединения вносятся Оператором в одностороннем порядке в пределах предусмотренных бюджетных средств, путем их размещения на веб-портале государственных закупок. Подписание дополнительных соглашений к договору присоединения не требуется;</w:t>
+        <w:t>посредством веб-портала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t xml:space="preserve">государственных закупок </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1631,154 +1932,2145 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждено:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам заключения</w:t>
+              <w:t>_____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>договоров услуг</w:t>
+              <w:t>(указать наименование акта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного</w:t>
-[...38 lines deleted...]
-              <w:t>государственных закупок</w:t>
+              <w:t>заказчика, его номер и дату)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> План заключения договоров услуг</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственного образовательного заказа на _____ год </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      форма</w:t>
+      Наименование заказчика _____ (на казахском языке) ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование заказчика _____ (на русском языке) ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН заказчика ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование закупаемых услуг, связанных с государственным образовательным заказом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткая характеристика (описание) услуг, связанных с государственным образовательным заказом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество, объем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена за единицу, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, утвержденная для закупки, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Планируемый срок закупки (месяц)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания услуг (на казахском языке)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания услуг (на русском языке)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КАТО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место оказания услуг (на казахском языке)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место оказания услуг (на русском языке)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z99" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "БИН заказчика" - бизнес идентификационный номер (двенадцатизначный код) организации, указанный в свидетельстве о государственной регистрации (перерегистрации) юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Наименование заказчика" - указывается полное наименование организации, указанное в свидетельстве о государственной регистрации (перерегистрации) юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по таблице:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "№" - порядковый номер приобретаемой услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "Наименование закупаемых услуг, связанных с государственным образовательным заказом" заполняется в точном соответствии с наименованием услуг, указанным в приказе Министра науки и высшего образования Республики Казахстан от 11 марта 2025 года № 100 "Об утверждении Перечня услуг, связанных с государственным образовательным заказом";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "Краткая характеристика (описание) услуг, связанных с государственным образовательным заказом" - указывается краткая характеристика (описание) закупаемых услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "Единица измерения" - указывается единица измерения предмета закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "Общее количество, объем" - указывается общее количество или объем приобретаемых услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "Цена за единицу, тенге" - указывается цена за единицу предмета закупок в тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "Общая сумма (утвержденная для закупки), тенге" - рассчитывается путем умножения значения поля "Общее количество, объем" на значение поля "Цена за единицу, тенге" и обозначает сумму, на которую планируется произвести закупку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "Планируемый срок закупки (месяц)" - указывается месяц, в котором планируется приобретение услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "Срок оказания услуг (на казахском языке)" - указывается срок оказания услуг на казахском языке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "Срок оказания услуг (на русском языке)" - указывается срок поставки товара, оказания услуг на русском языке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "КАТО" - указывается код населенного пункта в соответствии со справочником "Классификатор административно-территориальных объектов" в числовом значении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "Место оказания услуг (на казахском языке)" - указывается место оказания услуг на казахском языке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поле "Место оказания услуг (на русском языке)" - указывается место оказания услуг на русском языке.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1812,1488 +4104,1160 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждено:</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>к Правилам заключения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(указать наименование акта</w:t>
+              <w:t>договоров услуг</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>заказчика, его номер и дату)</w:t>
+              <w:t>государственного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательного заказа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>посредством веб-портала</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных закупок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkStart w:name="z79" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z80" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> План заключения договоров услуг государственного образовательного заказа на _____ год</w:t>
+        <w:t xml:space="preserve"> Акт оказанных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№_____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"___"______ 20___г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z81" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование заказчика _____ (на казахском языке) ______</w:t>
+      Номер документа* дата подписания* (фиксируется дата и время подписания акта заказчиком)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z82" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование заказчика _____ (на русском языке) ________</w:t>
+      Настоящий акт составлен в том, что ___________ (наименование Поставщика*) _________ в соответствии с ____ (наименование договора) _____ от "____" _________ 20 __ года № ___, в лице нижеподписавшихся представителей Поставщика, выполнил, а _______ (наименование Заказчика*) ______, в лице нижеподписавшихся представителей Заказчика принял:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-Сумма, утвержденная для закупки, тенге</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об оказанной услуге**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+Место оказания услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+Цена за единицу (тенге), в том числе НДС/без НДС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+Сумма, в тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Планируемый срок закупки (месяц)</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...253 lines deleted...]
-            </w:pPr>
+...</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3446,1813 +5410,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkStart w:name="z83" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание:</w:t>
+      Стоимость оказанных услуг по данному акту согласно Договору, составляет** ______________________ тенге, в том числе НДС/без НДС (цифрами, прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...1742 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -8852,70 +9073,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: перечень электронных копии документов (прикрепляется поставщиком/заказчиком при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -10368,270 +10589,270 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z86" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * заполняется автоматически веб-порталом государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z87" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** заполняется поставщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z88" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *** заполняется заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z89" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z90" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН - бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z91" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИК - банковский идентификационный код;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z92" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИК - индивидуальный идентификационный код;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z93" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН - индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z94" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НДС - налог на добавленную стоимость;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z95" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ф.И.О. – фамилия, имя и отчество (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10749,3349 +10970,142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>посредством веб-портала</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных закупок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      форма</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 исключено приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...3224 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14417,31 +11431,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>