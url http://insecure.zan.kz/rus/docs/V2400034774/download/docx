--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="873847f" w14:textId="873847f">
+    <w:p w14:paraId="4c2bd62" w14:textId="4c2bd62">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,95 +76,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил по оказанию государственной услуги "Присвоение/упразднение адреса объекта недвижимости"</w:t>
+        <w:t>Об утверждении Правил оказания государственной услуги "Присвоение/упразднение адреса объекта недвижимости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра промышленности и строительства Республики Казахстан от 19 июля 2024 года № 270. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 июля 2024 года № 34774.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок приказа -  в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -187,114 +235,248 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула -  в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить Правила по оказанию государственной услуги "Присвоение/упразднение адреса объекта недвижимости", согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Присвоение/упразднение адреса объекта недвижимости".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 -  в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившим силу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -928,100 +1110,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Присвоение/ упразднение адреса объекта недвижимости" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Присвоение/упразднение адреса объекта недвижимости".</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Присвоение/упразднение адреса объекта недвижимости".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра промышленности и строительства РК от 15.05.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1054,250 +1236,406 @@
         <w:t>
       1) недвижимое имущество (далее – объекты недвижимости) – земельные участки, здания, сооружения и иное имущество, прочно связанное с землей, то есть объекты, перемещение которых без несоразмерного ущерба их назначению невозможно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адрес – описание местоположения объекта недвижимости (регион, населенный пункт, составные части населенного пункта, первичный объект недвижимости, вторичный объект недвижимости (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информационная система "Адресный регистр" (далее – ИС "Адресный регистр") – аппаратно-программный комплекс, предназначенный для создания, накопления, обработки сведений об адресах и унификации адресного поля Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) регистрационный код адреса (далее – РКА) – уникальный код адреса объекта недвижимости.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      4) регистрационный код адреса (далее – РКА) – уникальный код адреса объекта недвижимости, генерируемый ИС "Адресный регистр".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок получения государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга "Присвоение/упразднение адреса объекта недвижимости" (далее – государственная услуга) оказывается местными исполнительными органами городов Астана, Алматы и Шымкент, районов и городов областного значения (далее – услугодатель) физическим лицам или их опекунам, юридическим лицам (далее – услугополучатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z86" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках государственной услуги осуществляется присвоение/ упразднение постоянных адресов объектов недвижимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра промышленности и строительства РК от 15.05.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Основные требования к оказанию государственной услуги, изложены в Перечне основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1315,811 +1653,1471 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Услугополучатель для получения государственной услуги направляет Услугодателю через веб-портал "электронного правительства" www.egov.kz (далее – портал) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Услугодатель осуществляет регистрацию заявления в день их поступления. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При подаче услугополучателем заявления в "личном кабинете" отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      6. Услугодатель осуществляет регистрацию заявления в день их поступления. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающие документы на недвижимое имущество (справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, договора, решения местных исполнительных органов, решения суда, право на наследство и пр.), документ, подтверждающий установление опеки, решение на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений), услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае отсутствия сведений о правоустанавливающих документах на недвижимое имущество в информационных системах государственных органов, услугополучателю необходимо обратиться в регистрирующий орган для регистрации прав на недвижимое имущество согласно Правил оказания государственной услуги "Государственная регистрация прав (обременений прав) на недвижимое имущество", утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 4 мая 2020 года № 27 "Об утверждении Правил оказания государственной услуги "Государственная регистрация прав (обременений прав) на недвижимое имущество" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20610).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      7. При подаче услугополучателем заявления в "личном кабинете" отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. После регистрации заявления и приложенных документов услугодатель в течение 2 (двух) рабочих дней с момента получения документов услугополучателя проверяет их полноту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      8. Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающие документы на недвижимое имущество (справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, договора, решения местных исполнительных органов, решения суда, право на наследство и пр.), документы, подтверждающие полномочия (документ, подтверждающий установление опеки, доверенность), решение на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений), услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем неполного пакета документов услугодатель в указанные сроки готовит мотивированный отказ в дальнейшем рассмотрении заявления и направляет в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> оказания государственной услуги "Государственная регистрация прав (обременений прав) на недвижимое имущество", утвержденных приказом Министра юстиции Республики Казахстан от 4 мая 2020 года № 27 "Об утверждении Правил оказания государственной услуги "Государственная регистрация прав (обременений прав) на недвижимое имущество" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20610).</w:t>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае полноты представленных документов услугодатель рассматривает приложенные документы на соответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Срок оказания государственной услуги либо мотивированного отказа приведен в пункте 4 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра промышленности и строительства РК от 15.05.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Для присвоения или упразднения адреса объекта недвижимости ответственный исполнитель услугодателя осуществляет выезд по месту нахождения объекта, удостоверяет наличие или отсутствие объекта путем фотофиксации и составления акта осмотра по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, готовит приказ о присвоении или упразднении адреса объекта недвижимости, осуществляет внесение данных в ИС "Адресный регистр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Результат государственной услуги в форме письма-уведомления согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> направляется услугодателем в "личный кабинет" заявителя в форме электронного документа подписанного ЭЦП услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Услугодатель отказывает в оказании государственной услуги по основаниям, изложенным в пункте 10 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. При наличии оснований, предусмотренных в пункте 9 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+      15. При наличии оснований, предусмотренных в пункте 10 Перечня при оказании государственной услуги для районов услугодатель уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z88" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z89" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугополучателю в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя в "личный кабинет" портала направляется положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Информация о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, направляется уполномоченным органом по делам архитектуры, градостроительства и строительства в Единый контакт-центр, согласно подпункту 13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, а также местные исполнительные органы городов Астана, Алматы и Шымкент, районов и городов областного значения и оператору информационно-коммуникационной инфраструктуры "электронного правительства", осуществляющие прием заявлений и выдачу результатов оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2211,100 +3209,107 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Присвоение/упразднение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>адреса объекта недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z56" w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 15.05.2025 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+        <w:t xml:space="preserve">Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2321,176 +3326,125 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень основных требований к оказанию государственной услуги "Присвоение/упразднение адреса объекта недвижимости"</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...49 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование услугодателя</w:t>
+              <w:t xml:space="preserve">
+Наименование услугодателя </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2523,1350 +3477,1566 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявления и выдача результата оказания государственной услуги осуществляется через веб-портал "электронного правительства" (далее ‒ портал).</w:t>
+1. Присвоение адреса объекту недвижимости;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Упразднение адреса объекта недвижимости.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Срок оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Способы предоставления государственной услуги и ее подвидов (при наличии) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для столицы, городов республиканского и областного значения – 3 (три) рабочих дня;</w:t>
-[...16 lines deleted...]
-              <w:t>для районов – 5 (пять) рабочих дней.</w:t>
+Прием заявления и выдача результата оказания государственной услуги осуществляется через веб-портал электронного правительства (далее ‒ портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Для столицы, городов республиканского и областного значения – 3 (три) рабочих дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для районов – 5 (пять) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) письмо-уведомление о присвоении адреса объекту недвижимости либо мотивированный ответ об отказе в оказании государственной услуги;</w:t>
-[...16 lines deleted...]
-              <w:t>2) письмо-уведомление об упразднении адреса объекта недвижимости либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+Электронная (частично автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно.</w:t>
+1) письмо-уведомление о присвоении адреса объекту недвижимости либо мотивированный ответ об отказе в оказании государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) письмо-уведомление об упразднении адреса объекта недвижимости либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан с перерывом на обед;</w:t>
-[...16 lines deleted...]
-              <w:t>2) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+Бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя и объектов информатизации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-для присвоения адреса объекту недвижимости:</w:t>
+1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан с перерывом на обед;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) заявление по форме согласно </w:t>
-[...124 lines deleted...]
-              <w:t>3) электронная копия акта сноса зданий и сооружений.</w:t>
+              <w:t>2) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+Для присвоения адреса объекту недвижимости:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> адресации объектов недвижимости на территории Республики Казахстан, утвержденных Совместным приказом Министра национальной экономики Республики Казахстан от 22 декабря 2015 года № 783 и Министра по инвестициям и развитию Республики Казахстан от 28 декабря 2015 года № 1262 "Об утверждении Правил адресации объектов недвижимости на территории Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12938);</w:t>
+              <w:t xml:space="preserve">1) заявление по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+              <w:t>2) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающие документы на недвижимость (справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, договора, решения местных исполнительных органов, решения суда, право на наследство и пр.), документ подтверждающий установление опеки, услугодатель получает из соответствующих государственных информационных систем через ШЭП.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+              <w:t>Для упразднения адреса объекта недвижимости:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t xml:space="preserve">1) заявление по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающие документы на недвижимость (справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, договора, решения местных исполнительных органов, решения суда, право на наследство и пр.), документ, подтверждающий установление опеки, решение на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений), услугодатель получает из соответствующих государственных информационных систем через ШЭП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия акта сноса зданий и сооружений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заявитель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заявитель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+              <w:t xml:space="preserve">2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами, Правилами адресации объектов недвижимости на территории Республики Казахстан, утвержденными совместным приказом уполномоченного органа по делам архитектуры, градостроительства и строительства и уполномоченного органа в сфере цифровизации в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 24 Строительного кодекса Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заявитель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Заявитель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4023,126 +5193,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра промышленности и строительства РК от 15.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z75" w:id="50"/>
+      <w:bookmarkStart w:name="z75" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу присвоить/упразднить адрес объекта недвижимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4490,108 +5660,146 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В правый верхний угол приложения 3 вносились изменения на казахском языке, текст на русском не меняется, в соответствии с приказом Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Акт осмотра наличия/отсутствия объекта недвижимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z79" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z79" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                              "__" __________ 20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z80" w:id="53"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование объекта _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Местоположение (адрес) _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5381,88 +6589,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="54"/>
+    <w:bookmarkStart w:name="z84" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Письмо-уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z85" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z85" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование услугодателя</w:t>
@@ -5644,55 +6852,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6018,31 +7226,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>