--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4c2bd62" w14:textId="4c2bd62">
+    <w:p w14:paraId="6c6f4a3" w14:textId="6c6f4a3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,51 +121,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Заголовок приказа -  в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Заголовок приказа - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -294,51 +294,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула -  в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1236,1888 +1236,1666 @@
         <w:t>
       1) недвижимое имущество (далее – объекты недвижимости) – земельные участки, здания, сооружения и иное имущество, прочно связанное с землей, то есть объекты, перемещение которых без несоразмерного ущерба их назначению невозможно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адрес – описание местоположения объекта недвижимости (регион, населенный пункт, составные части населенного пункта, первичный объект недвижимости, вторичный объект недвижимости (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) цифровая система "Адресный регистр" (далее – ЦС "Адресный регистр") – аппаратно-программный комплекс, предназначенный для создания, накопления, обработки сведений об адресах и унификации адресного поля Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) регистрационный код адреса (далее – РКА) – уникальный код адреса объекта недвижимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок получения государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга "Присвоение/упразднение адреса объекта недвижимости" (далее – государственная услуга) оказывается местными исполнительными органами столицы, городов республиканского значения, районов и городов областного значения (далее – услугодатель) физическим лицам или их опекунам, юридическим лицам (далее – услугополучатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках государственной услуги осуществляется присвоение/ упразднение постоянных адресов объектов недвижимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра промышленности и строительства РК от 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 357</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Основные требования к оказанию государственной услуги, изложены в Перечне основных требований к оказанию государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра промышленности и строительства РК от 15.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Услугополучатель для получения государственной услуги направляет Услугодателю через веб-портал цифрового правительства www.egov.kz (далее – портал) заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Услугодатель осуществляет регистрацию заявления в день их поступления. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При подаче услугополучателем заявления в "личном кабинете" отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8 Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающие документы на недвижимое имущество (справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, договора, решения местных исполнительных органов, решения суда, право на наследство и пр.), документ, подтверждающий установление опеки, решение на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений) услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае отсутствия сведений о правоустанавливающих документах на недвижимое имущество в цифровых системах государственных органов, услугополучателю необходимо обратиться в регистрирующий орган для регистрации прав на недвижимое имущество согласно Правил оказания государственной услуги "Государственная регистрация прав (обременений прав) на недвижимое имущество", утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 4 мая 2020 года № 27 "Об утверждении Правил оказания государственной услуги "Государственная регистрация прав (обременений прав) на недвижимое имущество" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20610).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. После регистрации заявления и приложенных документов услугодатель в течение 2 (двух) рабочих дней с момента получения документов услугополучателя проверяет их полноту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем неполного пакета документов услугодатель в указанные сроки готовит мотивированный отказ в дальнейшем рассмотрении заявления и направляет в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае полноты представленных документов услугодатель рассматривает приложенные документы на соответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Срок оказания государственной услуги либо мотивированного отказа приведен в пункте 4 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Для присвоения или упразднения адреса объекта недвижимости ответственный исполнитель услугодателя осуществляет выезд по месту нахождения объекта, удостоверяет наличие или отсутствие объекта путем фотофиксации и составления акта осмотра по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, готовит приказ о присвоении или упразднении адреса объекта недвижимости, осуществляет внесение данных в ЦС "Адресный регистр".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 124</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающие документы на недвижимое имущество (справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, договора, решения местных исполнительных органов, решения суда, право на наследство и пр.), документ, подтверждающий установление опеки, решение на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений), услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства". </w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+      12. Результат государственной услуги в форме письма-уведомления согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> направляется услугодателем в "личный кабинет" заявителя в форме электронного документа подписанного ЭЦП услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Услугодатель отказывает в оказании государственной услуги по основаниям, изложенным в пункте 10 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере цифровизации в соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. При наличии оснований, предусмотренных в пункте 10 Перечня при оказании государственной услуги для районов услугодатель уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z88" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z89" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугополучателю в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя в "личный кабинет" портала направляется положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 124</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Для присвоения или упразднения адреса объекта недвижимости ответственный исполнитель услугодателя осуществляет выезд по месту нахождения объекта, удостоверяет наличие или отсутствие объекта путем фотофиксации и составления акта осмотра по форме согласно </w:t>
-[...81 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+      16. Информация о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, направляется уполномоченным органом по делам архитектуры, градостроительства и строительства в Единый контакт-центр, согласно подпункту 13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, а также местные исполнительные органы столицы, городов республиканского значения, районов и городов областного значения и оператору цифрового правительства, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 124</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Министра промышленности и строительства РК от 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 357</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...195 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...177 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3209,107 +2987,140 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Присвоение/упразднение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>адреса объекта недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.); с изменениями, внесенными приказом Министра промышленности и строительства РК от 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 357</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3399,88 +3210,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование услугодателя </w:t>
+              <w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы городов Астана, Алматы и Шымкент, районов и городов областного значения.</w:t>
+Местные исполнительные органы столицы, городов республиканского значения, районов и городов областного значения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3679,51 +3490,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявления и выдача результата оказания государственной услуги осуществляется через веб-портал электронного правительства (далее ‒ портал).</w:t>
+Прием заявления и выдача результата оказания государственной услуги осуществляется через веб-портал цифрового правительства (далее ‒ портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3922,51 +3733,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Электронная (частично цифровизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4242,51 +4053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информатизации</w:t>
+График работы услугодателя и объектов цифровизации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4425,176 +4236,156 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для присвоения адреса объекту недвижимости:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) заявление по форме согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам;</w:t>
+              <w:t>1) заявление по форме согласно приложению 2 к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающие документы на недвижимость (справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, договора, решения местных исполнительных органов, решения суда, право на наследство и пр.), документ подтверждающий установление опеки, услугодатель получает из соответствующих государственных информационных систем через ШЭП.</w:t>
+              <w:t>2) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающие документы на недвижимость (справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, договора, решения местных исполнительных органов, решения суда, право на наследство и пр.), документ подтверждающий установление опеки услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для упразднения адреса объекта недвижимости:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) заявление по форме согласно </w:t>
+              <w:t xml:space="preserve">4) заявление по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающие документы на недвижимость (справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, договора, решения местных исполнительных органов, решения суда, право на наследство и пр.), документ, подтверждающий установление опеки, решение на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений), услугодатель получает из соответствующих государственных информационных систем через ШЭП;</w:t>
+              <w:t>5) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающие документы на недвижимость (справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, договора, решения местных исполнительных органов, решения суда, право на наследство и пр.), документ, подтверждающий установление опеки, решение на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений) услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) электронная копия акта сноса зданий и сооружений.</w:t>
+              <w:t>6) электронная копия акта сноса зданий и сооружений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4751,52 +4542,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4908,135 +4698,50 @@
               </w:rPr>
               <w:t>
 Заявитель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Заявитель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...83 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5193,277 +4898,280 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="43"/>
+    <w:bookmarkStart w:name="z74" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      Заявление</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра промышленности и строительства РК от 15.05.2025 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра промышленности и строительства РК от 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 163</w:t>
+        <w:t>№ 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z75" w:id="44"/>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z75" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу присвоить/упразднить адрес объекта недвижимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...14 lines deleted...]
-        <w:t>_______________________________________________________________,</w:t>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(нужное подчеркнуть)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>расположенного по: _____________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>_______________________________________________________________.</w:t>
+        <w:t>расположенного по: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(область, город (населенный пункт) и место расположения объекта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Кадастровый номер земельного участка ____________________________.</w:t>
+        <w:t>Кадастровый номер земельного участка _________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Согласен(на) на сбор и обработку моих персональных данных и сведений,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>составляющих охраняемую законом тайну,</w:t>
-[...16 lines deleted...]
-        <w:t>содержащихся в информационных системах.</w:t>
+        <w:t>составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата: "____" _________ 20___ год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5698,108 +5406,108 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В правый верхний угол приложения 3 вносились изменения на казахском языке, текст на русском не меняется, в соответствии с приказом Министра промышленности и строительства РК от 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="45"/>
+    <w:bookmarkStart w:name="z78" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Акт осмотра наличия/отсутствия объекта недвижимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z79" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z79" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                              "__" __________ 20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z80" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование объекта _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Местоположение (адрес) _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6589,113 +6297,123 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="48"/>
+    <w:bookmarkStart w:name="z84" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Письмо-уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z85" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z85" w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наименование услугодателя</w:t>
+        <w:t xml:space="preserve">наименование </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -6852,55 +6570,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7226,31 +6944,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>