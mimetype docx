--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bbb696c" w14:textId="bbb696c">
+    <w:p w14:paraId="4ff4566" w14:textId="4ff4566">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -749,51 +749,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подразделения ОГЗ – ведомства МЧС, территориальные органы, государственные учреждения, находящиеся в ведении МЧС, организация образования МЧС;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) уполномоченный руководитель – руководитель областного (города республиканского значения, столицы) территориального органа МЧС, организации образования;</w:t>
+      3) уполномоченный руководитель – руководитель столичного (области, города республиканского значения) территориального органа МЧС, организации образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кадровая служба ОГЗ – подразделение в аппарате МЧС, территориальном органе, организации образования МЧС;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
@@ -878,50 +878,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра по чрезвычайным ситуациям РК от 14.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -931,74 +951,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Организация и проведение работ по приему на службу в ОГЗ, назначению на должность, перемещению, выдвижению по службе, предоставлению отпусков, присвоению специальных званий, увольнению и откомандированию возлагаются на кадровые службы ОГЗ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. В соответствии с частью пятой </w:t>
-[...9 lines deleted...]
-        <w:t>статьи 84</w:t>
+      4. В соответствии с частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О правоохранительной службе" (далее - Закон), прием на службу в ОГЗ, назначение на должность, перемещение, выдвижение по службе, предоставление отпусков, присвоение специальных званий, увольнение и откомандирование сотрудников регулируется в соответствии с нормами Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра по чрезвычайным ситуациям РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Прием на службу в органы гражданской защиты и назначение на должность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1331,54 +1413,154 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра от 4 мая 2022 года № 137 "Об утверждении Правил распределения выпускников специального учебного заведения Министерства по чрезвычайным ситуациям Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 27973).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Принимаемые на службу в ОГЗ граждане для определения пригодности к службе проходят медицинское и психофизиологическое освидетельствования в военно-врачебных комиссиях органов внутренних дел (далее - ВВК) и полиграфологическое исследование в соответствующем подразделении ОГЗ.</w:t>
+      10. Принимаемые на службу в ОГЗ граждане Республики Казахстан (далее - граждане) для определения пригодности к службе проходят медицинское и психофизиологическое освидетельствования в военно-врачебных комиссиях органов внутренних дел (далее - ВВК) и полиграфологическое исследование в соответствующем подразделении ОГЗ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Полиграфологическое исследование проводится в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 19 июня 2014 года № 683 "Об утверждении Правил прохождения полиграфологического исследования в правоохранительных органах, органах гражданской защиты, государственной фельдъегерской службе Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра по чрезвычайным ситуациям РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Поступление на службу в ОГЗ осуществляется при условии прохождения гражданами обязательной специальной проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1511,54 +1693,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Квалификационные требования к категориям должностей ОГЗ утверждены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исполняющего обязанности Министра от 17 мая 2023 года № 255 "Об утверждении квалификационных требований к категориям должностей органов гражданской защиты" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32519) (далее – квалификационные требования).</w:t>
+        <w:t xml:space="preserve"> Министра от 18 декабря 2025 года № 550 "Об утверждении квалификационных требований к категориям должностей органов гражданской защиты" (далее – квалификационные требования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Министра по чрезвычайным ситуациям РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1631,54 +1875,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лица, ранее состоявшие на воинской службе и занимавшие воинские должности в государственных учреждениях Вооруженных Сил Республики Казахстан, других войсках и воинских формированиях Республики Казахстан, при наличии стажа воинской службы не менее трех лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) депутаты Парламента Республики Казахстан, политические государственные служащие, судьи, выполнявшие свои полномочия не менее шести месяцев и прекратившие их, за исключением прекративших свои полномочия по отрицательным мотивам.</w:t>
+      4) депутаты Курултая Республики Казахстан, политические государственные служащие, судьи, выполнявшие свои полномочия не менее шести месяцев и прекратившие их, за исключением прекративших свои полномочия по отрицательным мотивам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными приказом Министра по чрезвычайным ситуациям РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При изучении материалов бывших сотрудников обращается внимание на характеризующие данные по материалам личного дела, трудовую деятельность кандидатов после увольнения со службы, наличие подтверждающих документов. Одновременно запрашиваются сведения о наличии компрометирующих материалов в отношении кандидата и его служебная характеристика с последнего места прохождения службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2539,74 +2845,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26. Перемещение лиц начальствующего состава на должности, предусматривающие более высокие по сравнению с занимаемой должностью </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к состоянию здоровья в соответствии с приказом Министра внутренних дел Республики Казахстан от 13 ноября 2020 года № 775 "Об утверждении Требований, предъявляемых к состоянию здоровья лиц для прохождения службы в правоохранительных органах и Государственной фельдъегерской службе Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21646) (далее – требование) производится с учетом заключения ВВК.</w:t>
+      26. Перемещение лиц начальствующего состава на должности, предусматривающие более высокие по сравнению с занимаемой должностью требования к состоянию здоровья в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 13 ноября 2020 года № 775 "Об утверждении Требований, предъявляемых к состоянию здоровья лиц для прохождения службы в правоохранительных органах, органах гражданской защиты и Государственной фельдъегерской службе Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21646) (далее - требование) производится с учетом заключения ВВК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Министра по чрезвычайным ситуациям РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Сотрудники не направляются на медицинское освидетельствование при перемещении по службе на должности, предусматривающие схожий вид деятельности либо одинаковые или более низкие требования к состоянию здоровья, чем требования к должности, на которую ранее проводилось медицинское освидетельствование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3779,94 +4147,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. При перемещениях по службе сотрудников, не использовавших оплачиваемый очередной трудовой отпуск до этого перемещения, отпуск предоставляется по новому месту службы в году перемещения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z122" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      38. Сотрудникам, переведенным из местностей с тяжелыми и неблагоприятными климатическими условиями, перечисленных в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> приложения 1 к Правилам исчисления выслуги лет военнослужащим, сотрудникам специальных государственных и правоохранительных органов, государственной фельдъегерской службы, а также лицам, права которых иметь воинские или специальные звания, классные чины и носить форменную одежду упразднены с 1 января 2012 года, и лицам, медицинские должности которых сокращены в органах внутренних дел Республики Казахстан с 1 июля 2022 года и 1 января 2023 года, имевшим на момент сокращения должности выслугу лет не менее двенадцати лет и шести месяцев непрерывной воинской службы, службы в специальных государственных и правоохранительных органах, государственной фельдъегерской службе, при условии продолжения ими работы в медицинских организациях, расположенных в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы, утвержденным </w:t>
+      38. Сотрудникам, переведенным из местностей с тяжелыми и неблагоприятными климатическими условиями, перечисленных в пункте 2 приложения 1 к Правилам исчисления выслуги лет военнослужащим, сотрудникам специальных государственных и правоохранительных органов, органов гражданской защиты, государственной фельдъегерской службы, а также лицам, права которых иметь воинские или специальные звания, классные чины и носить форменную одежду упразднены с 1 января 2012 года, и лицам, медицинские должности которых сокращены в органах внутренних дел Республики Казахстан с 1 июля 2022 года и 1 января 2023 года, имевшим на момент сокращения должности выслугу лет не менее двенадцати лет и шести месяцев непрерывной воинской службы, службы в специальных государственных и правоохранительных органах, органах гражданской защиты, государственной фельдъегерской службе, при условии продолжения ими работы в медицинских организациях, расположенных в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 29 августа 2023 года № 733 "Об утверждении Правил исчисления выслуги лет военнослужащим, сотрудникам специальных государственных и правоохранительных органов, государственной фельдъегерской службы, а также лицам, права которых иметь воинские или специальные звания, классные чины и носить форменную одежду упразднены с 1 января 2012 года, и лицам, медицинские должности которых сокращены в органах внутренних дел Республики Казахстан с 1 июля 2022 года и 1 января 2023 года, имевшим на момент сокращения должности выслугу лет не менее двенадцати лет и шести месяцев непрерывной воинской службы, службы в специальных государственных и правоохранительных органах, государственной фельдъегерской службе, при условии продолжения ими работы в медицинских организациях, расположенных в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы, и признании утратившими силу некоторых решений Правительства Республики Казахстан", в другие районы и местности и не использовавшим оплачиваемый очередной трудовой отпуск, в том числе соединенный за истекший и текущий годы, отпуск предоставляется по новому месту службы из расчета: за период службы до перевода из местностей с тяжелыми и неблагоприятными климатическими условиями - пропорционально времени, прослуженному в этих районах и местностях (с учетом дополнительных отпусков), после перевода - на общих основаниях.</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 29 августа 2023 года № 733 "Об утверждении Правил исчисления выслуги лет военнослужащим, сотрудникам специальных государственных и правоохранительных органов, органов гражданской защиты, государственной фельдъегерской службы, а также лицам, права которых иметь воинские или специальные звания, классные чины и носить форменную одежду упразднены с 1 января 2012 года, и лицам, медицинские должности которых сокращены в органах внутренних дел Республики Казахстан с 1 июля 2022 года и 1 января 2023 года, имевшим на момент сокращения должности выслугу лет не менее двенадцати лет и шести месяцев непрерывной воинской службы, службы в специальных государственных и правоохранительных органах, органах гражданской защиты, государственной фельдъегерской службе, при условии продолжения ими работы в медицинских организациях, расположенных в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы, и признании утратившими силу некоторых решений Правительства Республики Казахстан", в другие районы и местности и не использовавшим оплачиваемый очередной трудовой отпуск, в том числе соединенный за истекший и текущий годы, отпуск предоставляется по новому месту службы из расчета: за период службы до перевода из местностей с тяжелыми и неблагоприятными климатическими условиями - пропорционально времени, прослуженному в этих районах и местностях (с учетом дополнительных отпусков), после перевода - на общих основаниях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 – в редакции приказа Министра по чрезвычайным ситуациям РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z123" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Продление оплачиваемого ежегодного трудового отпуска сотрудникам в связи с заболеванием во время отпуска производится Министром, вице-министром (согласно номенклатуре должностей), уполномоченными руководителями, предоставившими отпуск, после представления документов лечебного учреждения, удостоверяющих получение ими освобождения по временной нетрудоспособности. При этом, время нахождения в оплачиваемом ежегодном трудовом отпуске у этих лиц не должно прерываться. Отпуск продлевается на число неиспользованных дней по рапорту сотрудника и листу временной нетрудоспособности и оформляется соответствующим приказом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -9340,97 +9750,137 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Если не окончил то с какого курса ушел</w:t>
+              <w:t xml:space="preserve">Если не </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>окончил</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> то с какого </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>курса ушел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Какую специальность, квалификацию получил в результате окончания учебного заведения, указать № диплома или удостоверения</w:t>
+              <w:t xml:space="preserve">Какую специальность, квалификацию получил в результате </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>окончания учебного заведения, указать № диплома или удостоверения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25948,55 +26398,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26322,31 +26772,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>