--- v0 (2025-12-17)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0104b79" w14:textId="0104b79">
+    <w:p w14:paraId="136c454" w14:textId="136c454">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,344 +102,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 20 июня 2024 года № 206. Зарегистрирован в Министерстве юстиции Республики Казахстан 24 июня 2024 года № 34550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 79-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 18 февраля 2017 года № 81, ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> работы, сопровождения, предоставления доступа и обеспечения информационного взаимодействия между единой цифровой платформой занятости "Электронная биржа труда" и автоматизированной информационной системой "Рынок труда".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Признать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 22 февраля 2019 года № 92 "Об утверждении Правил организации сопровождения государственного информационного портала "Электронная биржа труда" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18343);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 сентября 2020 года № 385 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 22 февраля 2019 года № 92 "Об утверждении Правил организации сопровождения и функционирования государственного интернет-ресурса "Биржа труда" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21343).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департаменту занятости населения Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3. Департаменту занятости населения Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан после его официального опубликования;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства труда и социальной защиты населения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства труда и социальной защиты населения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...15 lines deleted...]
-      4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра труда и социальной защиты населения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -588,64 +748,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жакупова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -749,3456 +909,3548 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утвержден приказом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 июня 2024 года № 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила работы, сопровождения, предоставления доступа и обеспечения информационного взаимодействия между единой цифровой платформой занятости "Электронная биржа труда" и автоматизированной информационной системы "Рынок труда"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила работы, сопровождения, предоставления доступа и обеспечения информационного взаимодействия между единой цифровой платформой занятости "Электронная биржа труда" и автоматизированной информационной системы "Рынок труда" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 79-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан и определяют порядок работы, сопровождения, предоставления доступа и обеспечения информационного взаимодействия между информационными системами в сфере занятости населения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информация – сведения о лицах, предметах, фактах, событиях, явлениях и процессах, зафиксированных в любой форме, составленные или полученные обладателями информации и имеющиеся в их распоряжении;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      2. В Правилах используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оперативный центр информационной безопасности – юридическое лицо или структурное подразделение юридического лица, осуществляющее деятельность по защите электронных информационных ресурсов, информационных систем, сетей телекоммуникаций и других объектов информатизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      1) информация – сведения о лицах, предметах, фактах, событиях, явлениях и процессах, зафиксированных в любой форме, составленные или полученные обладателями информации и имеющиеся в их распоряжении;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вакансия – свободное рабочее место (должность) у работодателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      2) оперативный центр информационной безопасности – юридическое лицо или структурное подразделение юридического лица, осуществляющее деятельность по защите электронных информационных ресурсов, информационных систем, сетей телекоммуникаций и других объектов информатизации;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом области, города республиканского значения и столицы, в целях разработки и реализации мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) центр развития трудовых ресурсов – юридическое лицо, создаваемое по решению Правительства Республики Казахстан при уполномоченном государственном органе, обеспечивающее информационно-аналитическое сопровождение рынка труда, активных мер содействия занятости, методологическую поддержку служб занятости, развитие и сопровождение единой информационной системы социально-трудовой сферы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) учетная запись (аккаунт) – набор данных, хранящихся в программном обеспечении и (или) системе цифровой платформы занятости, содержащих сведения, необходимые для идентификации пользователя в целях предоставления ему доступа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) центр признания профессиональных квалификаций – юридическое лицо, аккредитованное в порядке, установленном законодательством Республики Казахстан, осуществляющее признание профессиональных квалификаций;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) кандидат, претендующий на признание профессиональной квалификации - физическое лицо, обратившееся добровольно, самостоятельно или по направлению работодателя для признания его профессиональной квалификации; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) пользователь – субъект информатизации, использующий объекты информатизации для выполнения конкретной функции и (или) задачи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      9) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) зарегистрированные лица – граждане, зарегистрированные в качестве лиц, ищущих работу и безработных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) владелец информационных систем в сфере занятости населения – Министерство труда и социальной защиты населения Республики Казахстан (далее – уполномоченный орган). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Информационными системами в сфере занятости населения являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) автоматизированная информационная система "Рынок труда" (далее – АИС "Рынок труда");</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) единая цифровая платформа занятости "Электронная биржа труда" (далее – единая цифровая платформа занятости).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сопровождение, системно-техническое обслуживание по развитию информационных систем в сфере занятости населения осуществляется Центром развития трудовых ресурсов (далее – администратор).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...108 lines deleted...]
-      2) единая цифровая платформа занятости "Электронная биржа труда" (далее – единая цифровая платформа занятости).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок работы, сопровождения и предоставления доступа к единой цифровой платформе занятости "Электронная биржа труда"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      4. Сопровождение, системно-техническое обслуживание по развитию информационных систем в сфере занятости населения осуществляется Центром развития трудовых ресурсов (далее – администратор).</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Единая цифровая платформа занятости – объект информатизации в сфере занятости и трудовых отношений, предназначенная для информационного обслуживания пользователей, оказания услуг в сфере занятости в электронном и/или проактивном форматах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок работы, сопровождения и предоставления доступа к единой цифровой платформе занятости "Электронная биржа труда"</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Доменное имя (адрес) официального сайта единой цифровой платформы занятости и расположение на доменном имени в информационно-телекоммуникационной сети интернет определяется администратором по согласованию с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      5. Единая цифровая платформа занятости – объект информатизации в сфере занятости и трудовых отношений, предназначенная для информационного обслуживания пользователей, оказания услуг в сфере занятости в электронном и/или проактивном форматах.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Единая цифровая платформа занятости включает следующие порталы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      6. Доменное имя (адрес) официального сайта единой цифровой платформы занятости и расположение на доменном имени в информационно-телекоммуникационной сети интернет определяется администратором по согласованию с уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) портал для содействия в трудоустройстве и подборе сотрудников, для предоставления услуг в сфере занятости населения в электронном и проактивном форматах, который расположен на доменном имени enbek.kz (далее – портал enbek.kz);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      7. Единая цифровая платформа занятости включает следующие порталы:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) портал профессионального обучения в онлайн режиме для повышения уровня образованности и профессионализма населения, который расположен на доменном имени skills.enbek.kz (далее – портал skills.enbek.kz);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      1) портал для содействия в трудоустройстве и подборе сотрудников, для предоставления услуг в сфере занятости населения в электронном и проактивном форматах, который расположен на доменном имени enbek.kz (далее – портал enbek.kz);</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) портал поддержки предпринимательских инициатив для подачи заявления на получение гранта для реализации бизнес-идеи, который расположен на доменном имени business.enbek.kz (далее – портал business.enbek.kz);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      2) портал профессионального обучения в онлайн режиме для повышения уровня образованности и профессионализма населения, который расположен на доменном имени skills.enbek.kz (далее – портал skills.enbek.kz);</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) портал для автоматизации учета трудовых договоров, взаимодействия государственных органов, работодателей и работников, который расположен на доменном имени hr.enbek.kz (далее – портал hr.enbek.kz);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      3) портал поддержки предпринимательских инициатив для подачи заявления на получение гранта для реализации бизнес-идеи, который расположен на доменном имени business.enbek.kz (далее – портал business.enbek.kz);</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) портал профессиональных квалификаций для обеспечения взаимодействия участников национальной системы квалификаций и предоставления доступа к информации о профессиональных стандартах Республики Казахстан, который расположен на доменном имени career.enbek.kz (далее – портал career.enbek.kz);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      4) портал для автоматизации учета трудовых договоров, взаимодействия государственных органов, работодателей и работников, который расположен на доменном имени hr.enbek.kz (далее – портал hr.enbek.kz);</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) портал для предоставления информации о миграционном законодательстве, процедурах оформления миграционных документов, о возможностях трудоустройства и проживания иностранных граждан в Республике Казахстан, а также для мониторинга предоставления пользователям услуг в сфере миграции, который расположен на доменном имени migration.enbek.kz (далее – портал migration.enbek.kz).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      5) портал профессиональных квалификаций для обеспечения взаимодействия участников национальной системы квалификаций и предоставления доступа к информации о профессиональных стандартах Республики Казахстан, который расположен на доменном имени career.enbek.kz (далее – портал career.enbek.kz);</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Информационное взаимодействие порталов единой цифровой платформы занятости осуществляется в автоматизированном режиме путем получения и передачи информации, сведений, данных, содержащихся на порталах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      6) портал для предоставления информации о миграционном законодательстве, процедурах оформления миграционных документов, о возможностях трудоустройства и проживания иностранных граждан в Республике Казахстан, а также для мониторинга предоставления пользователям услуг в сфере миграции, который расположен на доменном имени migration.enbek.kz (далее – портал migration.enbek.kz).</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Пользователями единой цифровой платформы занятости являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      8. Информационное взаимодействие порталов единой цифровой платформы занятости осуществляется в автоматизированном режиме путем получения и передачи информации, сведений, данных, содержащихся на порталах.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) работники уполномоченных государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      9. Пользователями единой цифровой платформы занятости являются:</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) работники местного исполнительного орган по вопросам социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      1) работники уполномоченных государственных органов;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) работники центра трудовой мобильности и карьерного центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      2) работники местного исполнительного орган по вопросам социальной защиты и занятости населения;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) работодатели;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      3) работники центра трудовой мобильности и карьерного центра;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) граждане, кандасы, иностранцы и лица без гражданства, постоянно проживающие в Республике Казахстан, переселенцы, беженцы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      4) работодатели;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лица, состоящие в трудовых отношениях с работодателями и непосредственно выполняющие работу по трудовому договору (далее - работники);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      5) граждане, кандасы, иностранцы и лица без гражданства, постоянно проживающие в Республике Казахстан, переселенцы, беженцы;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Национальный орган по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      6) лица, состоящие в трудовых отношениях с работодателями и непосредственно выполняющие работу по трудовому договору (далее - работники);</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кандидат, претендующий на признание профессиональной квалификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      7) Национальный орган по профессиональным квалификациям;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. На портале enbek.kz пользователям доступны следующие сервисы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      8) кандидат, претендующий на признание профессиональной квалификации.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работодатели:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      10. На портале enbek.kz пользователям доступны следующие сервисы:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещают информацию о предприятии и о вакансиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      работодатели:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) взаимодействуют с гражданами, кандасами, иностранцами и лицами без гражданства, постоянно проживающими в Республике Казахстан, переселенцами, беженцами, в части трудоустройства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) размещают сведения о предстоящем высвобождении работников в связи с прекращением деятельности работодателя; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) взаимодействуют с центрами трудовой мобильности и карьерными центрами в части организации и финансирования субсидируемых рабочих мест, профессионального обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      граждане, в том числе зарегистрированные лица:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      4) взаимодействуют с центрами трудовой мобильности и карьерными центрами в части организации и финансирования субсидируемых рабочих мест, профессионального обучения;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещают резюме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      граждане, в том числе зарегистрированные лица:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) взаимодействуют с центром трудовой мобильности и карьерным центром в части трудоустройства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      1) размещают резюме;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) взаимодействуют с работодателями в части трудоустройства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      2) взаимодействуют с центром трудовой мобильности и карьерным центром в части трудоустройства;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подписывают электронной цифровой подписью договоры по участию в активных мерах содействия занятости, заключенные с центром трудовой мобильности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      3) взаимодействуют с работодателями в части трудоустройства;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      центр трудовой мобильности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      4) подписывают электронной цифровой подписью договоры по участию в активных мерах содействия занятости, заключенные с центром трудовой мобильности;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размещает информацию о контактах центра трудовой мобильности и карьерных центров (почтовый адрес, телефоны отделов или ответственных сотрудников, адреса официальных сайтов и электронной почты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      центр трудовой мобильности:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. На портале skills.enbek.kz пользователям доступны следующие сервисы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      размещает информацию о контактах центра трудовой мобильности и карьерных центров (почтовый адрес, телефоны отделов или ответственных сотрудников, адреса официальных сайтов и электронной почты).</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) доступ к онлайн курсам на безвозмездной либо платной основах, тестирование для оценки полученных знаний, получение электронного сертификата о завершении обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      11. На портале skills.enbek.kz пользователям доступны следующие сервисы:</w:t>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) доступ на размещение учебных курсов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      1) доступ к онлайн курсам на безвозмездной либо платной основах, тестирование для оценки полученных знаний, получение электронного сертификата о завершении обучения;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. На портале business.enbek.kz пользователям доступны следующие сервисы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      2) доступ на размещение учебных курсов.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запись на курс обучения основам предпринимательства по проекту "Бастау Бизнес" и проверка на соответствие условиям обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      12. На портале business.enbek.kz пользователям доступны следующие сервисы:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проверка на соответствие критериям получения гранта для реализации новых бизнес-идей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      1) запись на курс обучения основам предпринимательства по проекту "Бастау Бизнес" и проверка на соответствие условиям обучения;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подача заявления на получение гранта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      2) проверка на соответствие критериям получения гранта для реализации новых бизнес-идей;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предоставление информации о банковском счете;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      3) подача заявления на получение гранта;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подписание договора с центром трудовой мобильности о получении гранта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      4) предоставление информации о банковском счете;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) направление в центр трудовой мобильности отчета о целевом использовании средств гранта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      5) подписание договора с центром трудовой мобильности о получении гранта;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) подача заявления на частичный или полный возврат средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      6) направление в центр трудовой мобильности отчета о целевом использовании средств гранта;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. На портале hr.enbek.kz пользователям доступны следующие сервисы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      7) подача заявления на частичный или полный возврат средств.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) регистрация электронных трудовых договоров работодателями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) автоматическое формирование личного дела работника с его согласия; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подписание электронного трудового договора с работником;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) самопроверка работодателем соблюдения требований трудового законодательства (услуги трудового консультанта);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      3) подписание электронного трудового договора с работником;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) доступ для работников для просмотра зарегистрированных трудовых договоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      4) самопроверка работодателем соблюдения требований трудового законодательства (услуги трудового консультанта);</w:t>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. На портале сareer.enbek.kz пользователям доступны следующие сервисы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      5) доступ для работников для просмотра зарегистрированных трудовых договоров.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный орган по профессиональным квалификациям размещает следующую информацию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      14. На портале сareer.enbek.kz пользователям доступны следующие сервисы:</w:t>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Национальный классификатор занятий Республики Казахстан, национальная рамка квалификаций, отраслевые рамки квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      Национальный орган по профессиональным квалификациям размещает следующую информацию:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реестр профессий, по которым осуществляется признание профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      1) Национальный классификатор занятий Республики Казахстан, национальная рамка квалификаций, отраслевые рамки квалификаций;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) профессиональные стандарты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      2) реестр профессий, по которым осуществляется признание профессиональных квалификаций;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реестр образовательных программ, реализуемых организациями технического и профессионального, послесреднего, высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      3) профессиональные стандарты;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) перечень аккредитованных центров признания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      4) реестр образовательных программ, реализуемых организациями технического и профессионального, послесреднего, высшего и (или) послевузовского образования;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения об итогах прохождения кандидатами процедуры признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      5) перечень аккредитованных центров признания;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кандидат, претендующий на признание профессиональной квалификации, направляет заявление в центр признания профессиональных квалификаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      6) сведения об итогах прохождения кандидатами процедуры признания профессиональных квалификаций;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. На портале migration.enbek.kz пользователям доступны следующие сервисы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      кандидат, претендующий на признание профессиональной квалификации, направляет заявление в центр признания профессиональных квалификаций.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подача заявления для получения консультации по вопросам переселения из южных регионов Республики Казахстан в северные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      15. На портале migration.enbek.kz пользователям доступны следующие сервисы:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подача заявления для включения в региональную квоту приема переселенцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      1) подача заявления для получения консультации по вопросам переселения из южных регионов Республики Казахстан в северные;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подача заявления для присвоения статуса кандаса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) подача заявления для включения в региональную квоту приема кандасов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подача заявления для предоставления или продления карты "Ата жолы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подача заявления для получения статуса лица, ищущего убежище (беженца).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      5) подача заявления для предоставления или продления карты "Ата жолы";</w:t>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Пользователи единой цифровой платформы занятости обеспечивают полноту, достоверность и актуальность информации, размещаемой на цифровой платформе занятости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...15 lines deleted...]
-      6) подача заявления для получения статуса лица, ищущего убежище (беженца).</w:t>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Пользователи, размещающие либо получающие информацию посредством единой цифровой платформы занятости, для получения доступа проходят процедуру регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Регистрация пользователей цифровой платформы занятости производится на странице passport.enbek.kz. Учетная запись (аккаунт), созданная для пользователя при регистрации, используется им во всех порталах единой цифровой платформы занятости. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учетная запись (аккаунт) пользователя содержит персональный уникальный идентификатор (логин) и пароль, которые используются пользователем при работе с порталами единой цифровой платформы занятости. В качестве логина пользователь при регистрации указывает адрес электронной почты или номер мобильного телефона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. При регистрации пользователь выражает свое согласие с условиями пользовательского соглашения использования и функционирования порталов единой цифровой платформы занятости. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Информация, размещенная на порталах единой цифровой платформы занятости, является общедоступной, за исключением пароля для доступа к профилю (личному разделу) пользователя и персональных данных соискателей в резюме на портале enbek.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Администратор единой цифровой платформы занятости обеспечивает:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      19. Информация, размещенная на порталах единой цифровой платформы занятости, является общедоступной, за исключением пароля для доступа к профилю (личному разделу) пользователя и персональных данных соискателей в резюме на портале enbek.kz.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бесперебойную работу единой цифровой платформы занятости в круглосуточном режиме, включая праздничные и выходные дни, за исключением технологических перерывов. Технологические перерывы в работе порталов единой цифровой платформы занятости согласовываются с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      20. Администратор единой цифровой платформы занятости обеспечивает:</w:t>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) доступ к информации, содержащейся на единой цифровой платформе занятости, ее защиту и безопасное предоставление;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      1) бесперебойную работу единой цифровой платформы занятости в круглосуточном режиме, включая праздничные и выходные дни, за исключением технологических перерывов. Технологические перерывы в работе порталов единой цифровой платформы занятости согласовываются с уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сохранность, защиту, восстановление в случае сбоя или повреждения информации, резервное копирование и контроль над своевременной актуализацией информации в порталах единой цифровой платформы занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) внесение корректировок, модификацию и устранение дефектов программного обеспечения порталов единой цифровой платформы занятости; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) устранение технических сбоев в порталах единой цифровой платформы занятости без проведения модернизации и реализации дополнительных функциональных требований и при условии сохранения их целостности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) взаимодействие с информационными системами государственных органов и другими объектами информатизации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) проведение аудита состояния порталов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При возникновении вопросов или проблем по использованию порталов единой цифровой платформы занятости пользователь подает заявку в службу технической поддержки администратора посредством формы обратной связи, размещенной на порталах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В заявке пользователь указывает следующие сведения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      21. При возникновении вопросов или проблем по использованию порталов единой цифровой платформы занятости пользователь подает заявку в службу технической поддержки администратора посредством формы обратной связи, размещенной на порталах.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилия, имя, отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      В заявке пользователь указывает следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      1) фамилия, имя, отчество (при его наличии);</w:t>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контактные данные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      2) индивидуальный идентификационный номер;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адрес электронной почты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      3) контактные данные;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тема обращения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      4) адрес электронной почты;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) описание вопроса или проблемы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      5) тема обращения;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вложение (файл).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок рассмотрения заявки пользователя составляет не более 3 (трех) рабочих дней. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения заявки увеличивается до 10 (десяти) рабочих дней, при доработке или устранении дефектов программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Источниками информации о возникновении технического сбоя в функционировании порталов единой цифровой платформы занятости являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      Срок рассмотрения заявки увеличивается до 10 (десяти) рабочих дней, при доработке или устранении дефектов программного обеспечения.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявка пользователя, направленная в службу технической поддержки администратора, в соответствии с пунктом 21 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      22. Источниками информации о возникновении технического сбоя в функционировании порталов единой цифровой платформы занятости являются:</w:t>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сообщение специалистов администратора, выполняющих мониторинг функционирования порталов единой цифровой платформы занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      1) заявка пользователя, направленная в службу технической поддержки администратора, в соответствии с пунктом 21 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) программно-аппаратные средства по мониторингу и выявлению неисправностей на порталах единой цифровой платформы занятости, используемые для определения работоспособности и доступности функционала, обнаружившие технический сбой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...15 lines deleted...]
-      2) сообщение специалистов администратора, выполняющих мониторинг функционирования порталов единой цифровой платформы занятости;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) системные журналы порталов единой цифровой платформы занятости, в которых регистрируются записи, свидетельствующие о возникновении или возможности возникновения технического сбоя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...15 lines deleted...]
-      3) программно-аппаратные средства по мониторингу и выявлению неисправностей на порталах единой цифровой платформы занятости, используемые для определения работоспособности и доступности функционала, обнаружившие технический сбой;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оперативный центр информационной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
-[...15 lines deleted...]
-      4) системные журналы порталов единой цифровой платформы занятости, в которых регистрируются записи, свидетельствующие о возникновении или возможности возникновения технического сбоя;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок работы, сопровождения и доступа к автоматизированной информационной системе "Рынок труда"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
-[...15 lines deleted...]
-      5) оперативный центр информационной безопасности.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Пользователями АИС "Рынок труда" являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок работы, сопровождения и доступа к автоматизированной информационной системе "Рынок труда"</w:t>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
-[...15 lines deleted...]
-      23. Пользователями АИС "Рынок труда" являются:</w:t>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) работники местного исполнительного органа по вопросам социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
-[...15 lines deleted...]
-      1) уполномоченный орган;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) работники центра трудовой мобильности и карьерного центра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      2) работники местного исполнительного органа по вопросам социальной защиты и занятости населения;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В АИС "Рынок труда" пользователям в зависимости от уровней доступа предоставляются следующие сервисы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...15 lines deleted...]
-      3) работники центра трудовой мобильности и карьерного центра.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещение персональной информации соискателя в индивидуальной карте занятости (формирование резюме);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...15 lines deleted...]
-      24. В АИС "Рынок труда" пользователям в зависимости от уровней доступа предоставляются следующие сервисы:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регистрация обратившихся лиц, в том числе в качестве лиц, ищущих работу, и безработных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...15 lines deleted...]
-      1) размещение персональной информации соискателя в индивидуальной карте занятости (формирование резюме);</w:t>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направление зарегистрированных лиц на активные меры содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
-[...15 lines deleted...]
-      2) регистрация обратившихся лиц, в том числе в качестве лиц, ищущих работу, и безработных;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оказание трудового посредничества зарегистрированным лицам и работодателям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
-[...15 lines deleted...]
-      3) направление зарегистрированных лиц на активные меры содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) взаимодействие с работодателями по организации субсидируемых рабочих мест, по организации краткосрочного обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
-[...15 lines deleted...]
-      4) оказание трудового посредничества зарегистрированным лицам и работодателям;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дополнительные сервисы по согласованию с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Центры трудовой мобильности и карьерные центры обеспечивают полноту, достоверность и актуальность информации, размещаемой в АИС "Рынок труда". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Для внесения корректировок в информацию, размещенную в АИС "Рынок труда", местный исполнительный орган по вопросам социальной защиты и занятости населения направляет в уполномоченный орган заявку, в которой указывает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информацию об ошибочно введенных данных;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
-[...15 lines deleted...]
-      26. Для внесения корректировок в информацию, размещенную в АИС "Рынок труда", местный исполнительный орган по вопросам социальной защиты и занятости населения направляет в уполномоченный орган заявку, в которой указывает:</w:t>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фамилию, имя, отчество (при его наличии) работника центра трудовой мобильности или карьерного центра, допустившего размещение недостоверной информации или ошибку в данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
-[...15 lines deleted...]
-      1) информацию об ошибочно введенных данных;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информацию о мерах, принятых к работнику, допустившему размещение недостоверных данных и о мерах, принятых для исключения ошибок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
-[...15 lines deleted...]
-      2) фамилию, имя, отчество (при его наличии) работника центра трудовой мобильности или карьерного центра, допустившего размещение недостоверной информации или ошибку в данных;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       На основании положительного решения уполномоченного органа, направленного официальным письмом, администратор вносит корректировки в информацию, размещенную в АИС "Рынок труда".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
-[...15 lines deleted...]
-      3) информацию о мерах, принятых к работнику, допустившему размещение недостоверных данных и о мерах, принятых для исключения ошибок.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Получение в АИС "Рынок труда" сведений из электронных информационных ресурсов посредством информационных систем государственных органов и организаций осуществляется посредством интеграции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
-[...15 lines deleted...]
-       На основании положительного решения уполномоченного органа, направленного официальным письмом, администратор вносит корректировки в информацию, размещенную в АИС "Рынок труда".</w:t>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. При работе в АИС "Рынок труда" не допускается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
-[...15 lines deleted...]
-      27. Получение в АИС "Рынок труда" сведений из электронных информационных ресурсов посредством информационных систем государственных органов и организаций осуществляется посредством интеграции.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) использование пользователем АИС "Рынок труда" через персональный компьютер с выходом в интернет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
-[...15 lines deleted...]
-      28. При работе в АИС "Рынок труда" не допускается:</w:t>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) передача пользователем своего персонального уникального идентификатора (логина) и пароля для входа в АИС "Рынок труда" другим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
-[...15 lines deleted...]
-      1) использование пользователем АИС "Рынок труда" через персональный компьютер с выходом в интернет;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) передача персональной информации, полученной в ходе предоставления услуг соискателям и работодателям, другим лицам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Доступ пользователей к АИС "Рынок труда" обеспечивается в порядке, установленном Правилами сопровождения и доступа к информационным системам и базам данных, утвержденный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 28 января 2016 года № 63 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13371).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Обеспечение информационного взаимодействия между единой цифровой платформой занятости "Электронная биржа труда" и автоматизированной информационной системы "Рынок труда"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Между единой цифровой платформой занятости и АИС "Рынок труда" обеспечивается информационное взаимодействие посредством интеграции.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Интеграция единой цифровой платформой занятости и АИС "Рынок труда" осуществляется в порядке, определенном Правилами интеграции объектов информатизации "электронного правительства", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра информации и коммуникаций Республики Казахстан от 29 марта 2018 года № 123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16777).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В рамках информационного взаимодействия обеспечивается передача в АИС "Рынок труда" с портала enbek.kz информации, которая размещена:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работодателем в личном кабинете:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
-[...15 lines deleted...]
-      31. В рамках информационного взаимодействия обеспечивается передача в АИС "Рынок труда" с портала enbek.kz информации, которая размещена:</w:t>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вакансии и информация о работодателе (бизнес-идентификационный номер, контакты, реквизиты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
-[...15 lines deleted...]
-      работодателем в личном кабинете:</w:t>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информация о предстоящем высвобождении работников в связи с прекращением деятельности работодателя – физического лица либо ликвидацией работодателя – юридического лица, сокращением численности или штата, снижением объема производств и выполняемых работ и услуг, повлекшего ухудшение экономического состояния работодателя, о количестве и категориях работников, которых оно может коснуться, с указанием должностей и профессий, специальностей, квалификации и размера оплаты труда высвобождаемых работников и сроков, в течение которых они будут высвобождаться;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
-[...15 lines deleted...]
-      1) вакансии и информация о работодателе (бизнес-идентификационный номер, контакты, реквизиты);</w:t>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заявка на организацию субсидируемых рабочих мест, полное наименование работодателя, юридический адрес, бизнес-идентификационный номер (индивидуальный идентификационный номер), контактные лица и телефоны, сведения о посещении участниками субсидиуемых рабочих мест;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
-[...15 lines deleted...]
-      2) информация о предстоящем высвобождении работников в связи с прекращением деятельности работодателя – физического лица либо ликвидацией работодателя – юридического лица, сокращением численности или штата, снижением объема производств и выполняемых работ и услуг, повлекшего ухудшение экономического состояния работодателя, о количестве и категориях работников, которых оно может коснуться, с указанием должностей и профессий, специальностей, квалификации и размера оплаты труда высвобождаемых работников и сроков, в течение которых они будут высвобождаться;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданами в личном кабинете:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
-[...15 lines deleted...]
-      3) заявка на организацию субсидируемых рабочих мест, полное наименование работодателя, юридический адрес, бизнес-идентификационный номер (индивидуальный идентификационный номер), контактные лица и телефоны, сведения о посещении участниками субсидиуемых рабочих мест;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) резюме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
-[...15 lines deleted...]
-      гражданами в личном кабинете:</w:t>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) форма сведений для регистрации в качестве лица, ищущего работу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. В рамках информационного взаимодействия обеспечивается передача из АИС "Рынок труда" на портал enbek.kz резюме лиц, зарегистрированных в качестве лиц, ищущих работу, и безработными в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемыми карьерными центрами, утвержденными приказом Заместителя Премьер - Министра - Министра труда и социальной защиты населения от 9 июня 2023 года № 214 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32850).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. При оказании центрами трудовой мобильности содействия зарегистрированным лицам в поиске подходящей работы, или содействия работодателям в подборе работников на зарегистрированные вакансии информация об откликах на вакансии из АИС "Рынок труда" передается в личные кабинеты работодателей и в личные кабинеты граждан (при наличии) на портале enbek.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Из личного кабинета работодателя на портале enbek.kz в АИС "Рынок труда" автоматически передается информация о приглашении работодателем зарегистрированного лица на собеседование и его трудоустройстве на зарегистрированную вакансию.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
-[...15 lines deleted...]
-      33. При оказании центрами трудовой мобильности содействия зарегистрированным лицам в поиске подходящей работы, или содействия работодателям в подборе работников на зарегистрированные вакансии информация об откликах на вакансии из АИС "Рынок труда" передается в личные кабинеты работодателей и в личные кабинеты граждан (при наличии) на портале enbek.kz.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В рамках информационного взаимодействия обеспечивается передача в АИС "Рынок труда" информации о трудовых договорах участников, направленных на субсидируемые рабочие места, которая размещена работодателем в личном кабинете на портале hr.enbek.kz.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
-[...15 lines deleted...]
-      Из личного кабинета работодателя на портале enbek.kz в АИС "Рынок труда" автоматически передается информация о приглашении работодателем зарегистрированного лица на собеседование и его трудоустройстве на зарегистрированную вакансию.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В рамках информационного взаимодействия обеспечивается передача с портала business.enbek.kz в АИС "Рынок труда" информации, которая размещена гражданами в личном кабинете:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
-[...15 lines deleted...]
-      34. В рамках информационного взаимодействия обеспечивается передача в АИС "Рынок труда" информации о трудовых договорах участников, направленных на субсидируемые рабочие места, которая размещена работодателем в личном кабинете на портале hr.enbek.kz.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление на получение гранта для реализации новых бизнес-идей и бизнес-проект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
-[...15 lines deleted...]
-      35. В рамках информационного взаимодействия обеспечивается передача с портала business.enbek.kz в АИС "Рынок труда" информации, которая размещена гражданами в личном кабинете:</w:t>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информация о банковском счете;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
-[...15 lines deleted...]
-      1) заявление на получение гранта для реализации новых бизнес-идей и бизнес-проект;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отчеты о целевом использовании средств гранта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
-[...15 lines deleted...]
-      2) информация о банковском счете;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заявление на частичный или полный возврат средств гранта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4524,31 +4776,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>