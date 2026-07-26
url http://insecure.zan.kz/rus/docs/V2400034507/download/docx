--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4549371" w14:textId="4549371">
+    <w:p w14:paraId="8a49376" w14:textId="8a49376">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,54 +132,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 119-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 15 постановления Правительства Республики Казахстан от 18 февраля 2017 года № 81 "О некоторых вопросах Министерства труда и социальной защиты населения Республики Казахстан" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 18 февраля 2017 года № 81 "О некоторых вопросах Министерства труда и социальной защиты населения Республики Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -559,680 +631,1504 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к приказу</w:t>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом Министра труда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и социальной защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 июня 2024 года № 197</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила организации наставничества казахстанских работников и требований к работодателям, привлекающим иностранную рабочую силу</w:t>
+        <w:t xml:space="preserve"> Правила организации наставничества казахстанских работников и требования к работодателям, привлекающим иностранную рабочую силу  Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила организации наставничества казахстанских работников и требования к работодателям, привлекающим иностранную рабочую силу (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 119-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 18 февраля 2017 года № 81 "О некоторых вопросах Министерства труда и социальной защиты населения Республики Казахстан" и определяют порядок организации наставничества казахстанских работников (далее – работник) и установления требований к работодателям, привлекающим иностранную рабочую силу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 постановления Правительства Республики Казахстан от 18 февраля 2017 года № 81 "О некоторых вопросах Министерства труда и социальной защиты населения Республики Казахстан" и определяет порядок организации наставничества и установления требований к работодателям, привлекающим иностранную рабочую силу в предприятиях (организациях).</w:t>
+        <w:t>
+      2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используются следующие понятия:</w:t>
+      1) работник – физическое лицо, состоящее в трудовых отношениях с работодателем и непосредственно выполняющее работу по трудовому договору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) работник – физическое лицо, состоящее в трудовых отношениях с работодателем и непосредственно выполняющее работу по трудовому договору;</w:t>
+      2) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
+      3) акты работодателя – приказы, распоряжения, инструкции, правила, положения, графики сменности, графики вахт, графики отпусков, а также иные акты, регулирующие трудовые отношения и иные отношения, непосредственно связанные с трудовыми, издаваемые работодателем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) акты работодателя – приказы, распоряжения, инструкции, правила, положения, графики сменности, графики вахт, графики отпусков, издаваемые работодателем;</w:t>
+      4) профессиональная квалификация – степень профессиональной подготовки, характеризующая владение компетенциями, требуемыми для выполнения трудовых функций по профессии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) наставник – квалифицированный иностранный работник предприятия (организации), владеющий технологиями производства или сферой услуг, осуществляющий руководство производственным обучением и профессиональной практикой.</w:t>
+        <w:t xml:space="preserve">
+      5) признание профессиональной квалификации – процедура оценки и принятия решения о соответствии кандидата (работника) требованиям профессиональных стандартов, а при их отсутствии – квалификационным требованиям в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О профессиональных квалификациях" (далее – Закон);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации наставничества и требований к работодателям, привлекающим иностранную рабочую силу</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) центр признания профессиональных квалификаций (далее – центр признания) – юридическое лицо, аккредитованное в порядке, установленном законодательством Республики Казахстан, осуществляющее признание профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В целях повышения квалификации казахстанских работников на период от шести до двенадцати месяцев закрепляется наставник.</w:t>
+      7) документ о признании профессиональной квалификации – документ, удостоверяющий соответствие профессиональной квалификации кандидата (работника) требованиям, предъявляемым к выполнению трудовых функций по определенной профессии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наставничество осуществляется при привлечении работодателем иностранного работника.</w:t>
+      8) наставник – квалифицированный иностранный работник предприятия (организации), владеющий технологиями производства или сферой услуг, осуществляющий руководство производственным обучением и профессиональной практикой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Закрепление наставника оформляется актом работодателя не позднее пяти рабочих дней со дня преступления его к работе.</w:t>
+        <w:t xml:space="preserve">
+      9) цифровая платформа Национальной системы квалификаций (далее - цифровая платформа НСК) – портал единой информационной системы занятости "Электронная биржа труда", содержащий информацию, предусмотренную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      За работником (ами) закрепляется один наставник, при этом, количество работников определяется исходя от рабочей нагрузки (основной работы) наставника.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации наставничества работников</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Наставничество включает в себя:</w:t>
+      3. Наставничество включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) закрепление наставника из числа иностранной рабочей силы первой, второй, третьей и четвертой категории согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> и условиям выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода, утвержденным приказом заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 279 (зарегистрирован в Министерстве юстиции Республики Казахстан 30 июня 2023 года № 32977);</w:t>
+      1) закрепление наставника из числа иностранной рабочей силы первой, второй, третьей и четвертой категории согласно Правилам и условиям выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 279 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32977);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t>
+      2) совместную разработку и реализацию работодателем и наставником Плана работы наставника (далее – План) по форме согласно приложению к настоящим Правилам, который утверждается работодателем в течение 5 (пяти) рабочих дней после закрепления наставника актом работодателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) составление наставником отчета о реализации Плана.</w:t>
+      3) составление наставником отчета о реализации Плана (в произвольной форме);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6. Работодатель:</w:t>
+        <w:t xml:space="preserve">
+      4) прохождение работником процедуры признания профессиональных квалификаций на добровольной основе по профессиям, включенным в реестр профессий в центрах признания профессиональных квалификаций (при их наличии) по итогам наставничества в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в период проведения иностранным работником наставничества, предусматривает в Плане меры, обеспечивающие передачу опыта, компетенций, навыков иностранного работника, которые послужили основанием для его привлечения в Республику Казахстан;</w:t>
+      4. В целях повышения квалификации работников на период от 6 (шести) до 12 (двенадцати) месяцев закрепляется наставник при привлечении работодателем иностранного работника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наставник закрепляется за работниками с учетом соответствия их профессиональной квалификации профилю и сфере осуществляемой деятельности для передачи профессиональных знаний, навыков и практического опыта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Закрепление наставника оформляется актом работодателя в течение 5 (пяти) рабочих дней со дня его приема на работу с указанием срока наставничества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник уведомляется кадровой службой о назначении наставника в течение 3 (трех) рабочих дней с момента закрепления наставника актом работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество работников, закрепляемых за наставником, определяется работодателем с учетом объема основной трудовой функции наставника, но не более 3 (трех) работников.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) принимает соответствующие меры, направленные на создание условий для наставников и работников в части передачи опыта работы;</w:t>
+      5. План включает следующие этапы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) способствует распространению полученного опыта от иностранного работника на казахстанских работников.</w:t>
+      1) ознакомление работника с производственными процессами и технологией работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Наставник:</w:t>
+      2) совместное выполнение трудовых функций под руководством наставника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осуществляет реализацию Плана;</w:t>
+      3) самостоятельное выполнение трудовых функций при координации наставника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) обеспечивает развитие профессиональных навыков, знаний работника, а также способствует передаче опыта и компетенций которые послужили основанием для привлечения его в Республику Казахстан;</w:t>
+      4) оценка профессиональных навыков и знаний, переданных наставником, включая процедуру признания профессиональных квалификаций (при необходимости).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) проводит профессиональные беседы с работником.</w:t>
+      6. Наставник за 3 (три) рабочих дня до завершения наставничества подготавливает отчет о реализации Плана, включающий информацию о приобретенных работником знаний и навыков в период наставничества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет о реализации Плана направляется наставником в кадровую службу предприятия, в течение 2 (двух) рабочих дней со дня завершения наставничества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадровая служба оформляет итоговый отчет, содержащий данные об освоенных навыках и результатах признания профессиональных квалификаций (при наличии).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      7. При необходимости прохождения процедуры признания профессиональной квалификации на добровольной основе, по профессиям, включенным в реестр профессий (на портале "Электронная биржа труда") процедура признания профессиональных квалификаций осуществляется в порядке предусмотренном Правилами признания профессиональных квалификаций, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 6 сентября 2023 года № 374 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33387).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      8. Наставник за три рабочих дня до завершения наставничества готовит отчет о реализации плана (в произвольной форме), а также о приобретенных работником знаний и навыков в период наставничества.</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z40" w:id="34"/>
+      Документ о признании профессиональной квалификации передается кадровой службе на хранение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Отчет о реализации плана направляется наставником в кадровую службу предприятия, которым организовано наставничество, в течение двух рабочих дней со дня завершения наставничества.</w:t>
+      Кадровая служба обеспечивает хранение документов по наставничеству в личных делах работников и наставников в течение срока, установленного правилами документооборота работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Замена наставника осуществляется в срок не более 5 (пяти) рабочих дней с момента увольнения наставника или перевода на другую работу, а также в случае невозможности осуществления наставничества (болезнь, командировка, отпуск).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      В случае замены наставника работодатель уведомляет работников через кадровую службу и вносит изменения в План о замене наставника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Требования к работодателям, привлекающим иностранную рабочую силу, наставникам и работникам при организации наставничества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В период наставничества от работодателя, привлекающего иностранную рабочую силу требуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в период проведения иностранным работником наставничества, предусмотреть в Плане меры, обеспечивающие передачу опыта, компетенций, навыков иностранного работника, включая при необходимости прохождение работником процедуры признания профессиональных квалификаций в центрах признания (при их наличии) по соответствующей профессии с выдачей документа о признании профессиональных квалификаций на цифровой платформе НСК в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, которые послужили основанием для его привлечения в Республику Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принять меры, направленные на создание условий для организации наставничества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлять мониторинг выполнения Плана не реже одного раза в месяц и при необходимости обеспечивает его корректировку по согласованию с наставником и работником;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) назначить ответственное лицо за организацию и координацию наставничества, включая ведение документации, контроль реализации Плана и взаимодействие с кадровой службой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в случае непрохождения работником процедуры признания профессиональных квалификаций в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил признания профессиональных квалификаций, утвержденными приказом Министра труда и социальной защиты населения Республики Казахстан от 6 сентября 2023 года № 374 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33387) обеспечить реализацию мер по устранению выявленных несоответствий (недостаточность профессиональных знаний, практических навыков и опыта работы), включая организацию обучения, стажировки и (или) наставничества, с последующим направлением работника на повторное прохождение процедуры признания профессиональных квалификаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Непрохождение процедуры признания профессиональных квалификаций не является основанием для расторжения трудового договора или отстранения работника от выполнения трудовых обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) создать условия для выполнения Плана (рабочее место, оборудование, доступ к производственным процессам);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечить возможность взаимодействия работника и наставника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) заменить наставника в случаях, предусмотренных пунктом 8 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Признание профессиональных квалификаций на добровольной основе осуществляется за счет средств кандидата или иных средств, не запрещенных законами Республики Казахстан, либо за счет средств работодателя в порядке, установленном трудовым законодательством Республики Казахстан в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В период наставничества от наставника требуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализация Плана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение развития профессиональных навыков, знаний работника, а также передача опыта и компетенций, которые послужили основанием для привлечения его в Республику Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) консультация работника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В период наставничества от работника требуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) качественное и своевременное исполнение Плана и рекомендаций наставника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) при необходимости прохождение процедуры признания профессиональных квалификаций в центрах признания (при их наличии) по соответствующей профессии в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1266,64 +2162,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к приказу</w:t>
+              <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 18 июня 2024 года № 197</w:t>
+              <w:t>к Правилам организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наставничества казахстанских</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работников и требований</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к работодателям, привлекающим</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иностранную рабочую силу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1344,116 +2292,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к Правилам</w:t>
-[...64 lines deleted...]
-              <w:t>рабочую силу</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1474,980 +2357,3478 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t>Утверждаю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждаю</w:t>
+              <w:t>(должность и Ф.И.О.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_________________________</w:t>
-[...25 lines deleted...]
-              <w:t>работодателя)</w:t>
+              <w:t>(при его наличии) работодателя)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата утверждения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План работы наставника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ФИО наставника: _________________________</w:t>
-[...34 lines deleted...]
-        <w:t>Срок проведения наставничества: от ________20__ г. до _________ 20__ г.</w:t>
+      Ф.И.О. (при его наличии) наставника: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. (при его наличии) работника: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Период проведения наставничества: от _______20___г. до _______ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-п/п</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мероприятия</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+Этап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата и время проведения наставничества</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+Мероприятие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оценка наставника</w:t>
+Дата и время проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оценка выполнения (дата, подпись наставника)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ознакомление с производственными процессами и технологией работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вводная встреча (определение целей, задач и формата наставничества)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ознакомление с должностными обязанностями работника(-ов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ознакомление с производственными процессами, технологиями работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изучение нормативных правовых актов и внутренних регламентов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение первичной оценки профессиональных навыков и знаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совместное выполнение трудовых функций под руководством наставника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совместное выполнение трудовых функций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Демонстрация наставником методов и технологий выполнения работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выполнение практических заданий под контролем наставника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разбор производственных кейсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Консультирование и сопровождение работника(ов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оценка промежуточных результатов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самостоятельное выполнение трудовых функций при координации наставника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самостоятельное выполнение трудовых функций работником(ами)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Установление еженедельных задач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регулярные встречи с наставником (обсуждение прогресса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оценка эффективности выполнения задач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оценка профессиональных навыков и знаний, переданных наставником, включая процедуру признания профессиональных квалификаций (при необходимости)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итоговая оценка профессиональных знаний и навыков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение тестирования и выполнение практических заданий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анализ достигнутых результатов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подготовка рекомендаций по дальнейшему развитию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При необходимости – организация прохождения процедуры признания профессиональной квалификации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Завершение наставничества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Наставник: _____________ /____________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата) (Ф.И.О. (при его наличии) подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Работник(и): _____________ /____________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата) (Ф.И.О. (при его наличии) подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Работодатель (при необходимости): ________ /_______________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата) (Ф.И.О. (при его наличии) подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: План может быть адаптирован под специфику отрасли, конкретного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предприятия (организации), профессии и уровня квалификации работника (-ов).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2455,55 +5836,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2829,31 +6210,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>