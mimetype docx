--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05bad5c" w14:textId="05bad5c">
+    <w:p w14:paraId="eb58b0d" w14:textId="eb58b0d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1202,1368 +1202,1598 @@
         <w:t>
       1) специальные социальные услуги – комплекс услуг, обеспечивающих лицу (семье) условия для преодоления оснований, объективно нарушающих жизнедеятельность человека и направленных на создание равных с другими гражданами возможностей участия в жизни общества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) трудная жизненная ситуация – ситуация, признанная по основаниям, предусмотренным Социальным кодексом Республики Казахстан, объективно нарушающей жизнедеятельность человека, которую он не может преодолеть самостоятельно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) контакт-центр "111" по вопросам семьи, защиты прав женщин и детей (далее – контакт-центр "111") – юридическое лицо, определенное уполномоченным органом в сфере информатизации, выполняющее функции информационно-справочной, организационной, психологической службы по вопросам семьи, защиты прав женщин и детей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) интегрированная модель оказания лицам (семьям), оказавшимся в трудной жизненной ситуации, всесторонней поддержки в пределах компетенции государственных органов – организационный и функциональный подход, предусматривающий участие государственных органов под координацией уполномоченного государственного органа в целях усиления межведомственного взаимодействия.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      4) интегрированная модель оказания лицам (семьям), оказавшимся в трудной жизненной ситуации, всесторонней поддержки в пределах компетенции государственных органов – организационный и функциональный подход, предусматривающий участие государственных органов под координацией уполномоченного государственного органа в целях усиления межведомственного взаимодействия.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Координация и методическое руководство деятельностью Центров осуществляются уполномоченным органом в сфере государственной семейной политики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Штатное расписание работников Центров устанавливается местными исполнительными органами районов и городов с соблюдением минимальных штатных нормативов работников Центра согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Финансирование Центров осуществляется за счет средств местных бюджетов и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      5. Финансирование Центров осуществляется за счет средств местных бюджетов и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок осуществления деятельности Центров поддержки семей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок осуществления деятельности Центров поддержки семей</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Центры осуществляют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      6. Центры осуществляют:</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализацию мер государственной семейной политики, в том числе мер по сохранению брака и семьи, разрешению семейных конфликтов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      1) реализацию мер государственной семейной политики, в том числе мер по сохранению брака и семьи, разрешению семейных конфликтов;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) координацию работы по охвату поддержкой лиц (семей), оказавшихся в трудной жизненной ситуации, государственными органами в пределах своей компетенции, в том числе посредством интегрированной модели;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      2) координацию работы по охвату поддержкой лиц (семей), оказавшихся в трудной жизненной ситуации, государственными органами в пределах своей компетенции, в том числе посредством интегрированной модели;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) содействие в оказании социальной, юридической и психологической поддержки лицам (семьям), оказавшимся в трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      3) содействие в оказании социальной, юридической и психологической поддержки лицам (семьям), оказавшимся в трудной жизненной ситуации;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оказание поддержки лицам с признаками бытового насилия с возможностью их временного проживания сроком до одного месяца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      4) оказание поддержки лицам с признаками бытового насилия с возможностью их временного проживания сроком до одного месяца;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) информационно-разъяснительную работу о направлениях и мерах государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      5) информационно-разъяснительную работу о направлениях и мерах государственной семейной политики;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) взаимодействие с местными исполнительными органами, организациями, волонтерами, консультативно-совещательными органами по вопросам реализации государственной семейной политики, профилактики бытового насилия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      6) взаимодействие с местными исполнительными органами, организациями, волонтерами, консультативно-совещательными органами по вопросам реализации государственной семейной политики, профилактики бытового насилия;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мониторинг и анализ тенденций государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      7) мониторинг и анализ тенденций государственной семейной политики;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организацию работы мобильных групп по раннему выявлению и организации оказания поддержки лицам (семьям), находящимся в трудной жизненной ситуации, при участии органов образования, здравоохранения, внутренних дел в пределах своей компетенции под координацией местного исполнительного органа по вопросам социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      8) организацию работы мобильных групп по раннему выявлению и организации оказания поддержки лицам (семьям), находящимся в трудной жизненной ситуации, при участии органов образования, здравоохранения, внутренних дел в пределах своей компетенции под координацией местного исполнительного органа по вопросам социальной защиты и занятости населения;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) реализацию иных мер по профилактике бытового насилия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      9) реализацию иных мер по профилактике бытового насилия в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В Центрах организуются структурные подразделения по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      7. В Центрах организуются структурные подразделения по:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) консультации и комплексному сопровождению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      1) консультации и комплексному сопровождению;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) методологии и информационно-просветительской работе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      2) методологии и информационно-просветительской работе.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структурное подразделение по консультации и комплексному сопровождению:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет консультативную помощь, проводит оценку и определяет потребность лица (семьи) в мерах государственной поддержки; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу мобильных групп по раннему выявлению и координацию работы по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, координирует работу государственных органов и организаций по оказанию всесторонней поддержки лицам (семьям), оказавшихся в трудной жизненной ситуации в пределах своей компетенций;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      организует работу мобильных групп по раннему выявлению и координацию работы по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, координирует работу государственных органов и организаций по оказанию всесторонней поддержки лицам (семьям), оказавшихся в трудной жизненной ситуации в пределах своей компетенций;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует временное проживание лиц с признаками бытового насилия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      организует временное проживание лиц с признаками бытового насилия.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Структурное подразделение по методологии и информационно-просветительской работе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      9. Структурное подразделение по методологии и информационно-просветительской работе:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет проведение обучающих и просветительских мероприятий среди населения, направленных на укрепление семьи, в том числе по созданию семьи, на повышение осведомленности населения о мерах государственной поддержки лиц (семей), а также на профилактику бытового насилия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      осуществляет проведение обучающих и просветительских мероприятий среди населения, направленных на укрепление семьи, в том числе по созданию семьи, на повышение осведомленности населения о мерах государственной поддержки лиц (семей), а также на профилактику бытового насилия;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      составляет аналитические записки и отчеты, проводит мониторинг эффективности оказываемой помощи и поддержки лицам (семьям).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      составляет аналитические записки и отчеты, проводит мониторинг эффективности оказываемой помощи и поддержки лицам (семьям).</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Структурные подразделения Центра взаимодействуют с местными исполнительными органами, организациями, волонтерами, консультативно-совещательными органами в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      10. Структурные подразделения Центра взаимодействуют с местными исполнительными органами, организациями, волонтерами, консультативно-совещательными органами в пределах своей компетенции.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Центры содействуют в оказания помощи и всесторонней поддержки всем обратившимся лицам (семьям) на добровольной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      11. Центры содействуют в оказания помощи и всесторонней поддержки всем обратившимся лицам (семьям) на добровольной основе.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Оказание помощи и всесторонней поддержки лицам (семьям) осуществляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      12. Оказание помощи и всесторонней поддержки лицам (семьям) осуществляется:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при обращении самих лиц (семей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      1) при обращении самих лиц (семей);</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при обращении в контакт-центр "111" по вопросам семьи, женщин и защиты прав детей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      2) при обращении в контакт-центр "111" по вопросам семьи, женщин и защиты прав детей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на основе сведений из информационных систем государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при получении информации о лицах (семьях), оказавшихся в трудной жизненной ситуации от государственных органов, консультативно-совещательных, коллегиальных органов, организаций и физических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) на основе информации из средств массовой информации, социальных сетей. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В случаях, предусмотренных подпунктом 1) пункта 12 настоящих Правил организуется проведение беседы с лицами (семьями) и с их согласия на сбор и обработку персональных данных формирует сведения по лицу (семье) для определения мер всесторонней поддержки. В зависимости от потребностей лица (семьи) проводится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) консультация и/или информация перенаправляется в соответствующие организации в течение одного рабочего дня;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      13. В случаях, предусмотренных подпунктом 1) пункта 12 настоящих Правил организуется проведение беседы с лицами (семьями) и с их согласия на сбор и обработку персональных данных формирует сведения по лицу (семье) для определения мер всесторонней поддержки. В зависимости от потребностей лица (семьи) проводится:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) первичная оценка лица (семьи) для определения трудной жизненной ситуации и выработки мер реагирования в течение трех рабочих дней, а при угрозе жизни и здоровью - в течении одного рабочего дня с назначением незамедлительных мер реагирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определение потребностей для составления индивидуального плана работы для лиц (семей), определенных по итогам первичной оценки как находящиеся в трудной жизненной ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случаях, предусмотренных подпунктами 2), 3), 4), 5) пункта 12 настоящих Правил в зависимости от потребностей лица (семьи) проводится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) консультация и/или информация перенаправляется в соответствующие организации в течение одного рабочего дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) первичная оценка лица (семьи) для определения трудной жизненной ситуации и выработки мер реагирования в течение трех рабочих дней, а при угрозе жизни и здоровью - в течении одного рабочего дня с назначением незамедлительных мер реагирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определение потребностей для составления индивидуального плана работы для лиц (семей), определенных по итогам первичной оценки как находящиеся в трудной жизненной ситуации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      2) первичная оценка лица (семьи) для определения трудной жизненной ситуации и выработки мер реагирования в течение трех рабочих дней, а при угрозе жизни и здоровью - в течении одного рабочего дня с назначением незамедлительных мер реагирования;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Индивидуальный план работы составляется после определения потребностей на период не более одного года. К разработке индивидуального плана вместе с семьей, привлекаются соответствующие специалисты, включая юристов, психологами, социальных педагогов, медицинских работников, социальных работников, сотрудников местных полицейских служб, представителей неправительственных организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 15 внесено изменение на казахском языке, текст на русском языке не меняется приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мероприятия индивидуального плана работы указываются раздельно по каждому виду государственной поддержки в пределах компетенции государственных органов, мер активного участия лица (семьи) в улучшении своей жизненной ситуации. Каждое указанное мероприятие содержит сроки реализации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Разработанный индивидуальный план работы подписывается сотрудником Центра и лицом (семьей) и утверждается руководителем Центра. По необходимости индивидуальный план работы пересматривается и корректируется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Координация работы по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, всесторонней поддержкой в пределах компетенций государственных органов осуществляется согласно подпункту 20-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Социального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Основаниями для прекращения реализации мероприятий индивидуального плана работы являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лицо (семья) и государственные органы и организации выполнили мероприятия индивидуального плана работы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) отказ лиц (семей), оказавшихся в трудной жизненной ситуации, от дальнейшего сопровождения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) невыполнение лицом (семьей), оказавшейся в трудной жизненной ситуации мероприятий индивидуального плана работы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) объективные подтвержденные основания, имеющие индивидуальный характер. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Центры организуют работу мобильных групп по раннему выявлению и организации оказания поддержки лицам (семьям), находящимся в трудной жизненной ситуации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. В состав мобильных групп по раннему выявлению и организации оказания поддержки лицам (семьям), находящимся в трудной жизненной ситуации, входят представители органов образования, здравоохранения, внутренних дел под координацией местных исполнительных органов по вопросам социальной защиты и занятости населения. Состав мобильных групп утверждается распоряжением акима района, акима района города сроком на один календарный год. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При поступлении информации о непосредственной угрозе жизни и здоровью лицу (семье) Центры привлекают мобильные группы по раннему выявлению и организации оказания поддержки лицам (семьям), находящимся в трудной жизненной ситуации, для разработки мер незамедлительного реагирования. В плане мер реагирования определяются меры всесторонней поддержки, ответственные за их реализацию местные исполнительные и территориальные органы, организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Центры оказывают следующие меры поддержки лицам с признаками бытового насилия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      22. При поступлении информации о непосредственной угрозе жизни и здоровью лицу (семье) Центры привлекают мобильные группы по раннему выявлению и организации оказания поддержки лицам (семьям), находящимся в трудной жизненной ситуации, для разработки мер незамедлительного реагирования. В плане мер реагирования определяются меры всесторонней поддержки, ответственные за их реализацию местные исполнительные и территориальные органы, организации.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информационную, юридическую, психологическую помощь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      23. Центры оказывают следующие меры поддержки лицам с признаками бытового насилия:</w:t>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) помощь в трудоустройстве, профессиональной подготовке, переподготовке и повышении квалификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      1) информационную, юридическую, психологическую помощь;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) содействие в получении гарантированного объема бесплатной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      2) помощь в трудоустройстве, профессиональной подготовке, переподготовке и повышении квалификации;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предоставление консультаций по вопросам мер государственной поддержки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      3) содействие в получении гарантированного объема бесплатной медицинской помощи;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) предоставление временного проживания сроком до одного месяца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Для идентификации лиц с признаками бытового насилия Центр в течение двух рабочих дней перенаправляет лицо в организации, предоставляющие специальные социальные услуги жертвам бытового насилия в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 263 "Об утверждении стандартов оказания специальных социальных услуг в области социальной защиты населения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32941).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Предоставление временного проживания лицам с признаками бытового насилия осуществляется за счет бюджетных средств, на основании направления районных (городских) уполномоченных органов по вопросам социальной защиты и занятости населения, здравоохранения, внутренних дел по месту фактического нахождения лица (семьи), а также по личному обращению лица непосредственно в Центры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При обращении лиц, с несовершеннолетними детьми, прием в Центры осуществляется вместе с ними, о чем в течение двадцати четырех часов Центры письменно извещают правоохранительные органы и органы, осуществляющие функции по опеке и попечительству.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2642,68 +2872,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности Центров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поддержки семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные штатные нормативы работников Центров поддержки семьи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение внесено изменение на казахском языке, текст на русском языке не меняется приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4879,302 +5147,253 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 13 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 187</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...35 lines deleted...]
-специалист по профилактической работе с населением</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+специалист по защите информации/информационных технологий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5202,827 +5421,976 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-3</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...72 lines deleted...]
-1 единица на 1 транспортное средство</w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+специалист по профилактической работе с населением</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...35 lines deleted...]
-сторож</w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+водитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 единицы на учреждение</w:t>
+1 единица на 1 транспортное средство</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...35 lines deleted...]
-уборщица</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сторож</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-согласно типовым нормативам</w:t>
+1 единицы на учреждение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...35 lines deleted...]
-дворник</w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уборщица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 согласно типовым нормативам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дворник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...46 lines deleted...]
-              <w:t>оказавшихся в трудной жизненной ситуации</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+согласно типовым нормативам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-3,5</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штатные нормативы персонала по сопровождению лиц (семей),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказавшихся в трудной жизненной ситуации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+специалист по социальной работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6152,64 +6520,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z93" w:id="86"/>
+      <w:bookmarkStart w:name="z93" w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>При необходимости установленные должности могут взаимозаменяться в пределах фонда оплаты труда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
@@ -6232,55 +6600,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>