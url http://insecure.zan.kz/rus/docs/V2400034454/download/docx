--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="18a9791" w14:textId="18a9791">
+    <w:p w14:paraId="2485590" w14:textId="2485590">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -689,539 +689,533 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Комитете национальной безопасности Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 1 апреля 1996 года № 2922, и определяют порядок отчисления сотрудников и военнослужащих органов национальной безопасности Республики Казахстан (далее – обучающийся) из военных, специальных учебных заведений органов национальной безопасности Республики Казахстан (далее – ВСУЗ) или организаций образования иностранных государств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В случае отчисления обучающегося из организации образования иностранных государств в порядке, предусмотренном в соответствии с международными договорами (контрактами), заключенными между Комитетом национальной безопасности Республики Казахстан (далее – КНБ), обучающимся и организациями образования иностранных государств, кадровое подразделение:</w:t>
+      2. В случае отчисления обучающегося из организации образования иностранных государств в порядке, предусмотренном международными договорами (контрактами), заключенными между Комитетом национальной безопасности Республики Казахстан (далее – КНБ), обучающимся и организациями образования иностранных государств, кадровое подразделение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z64" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для курсантов (слушателей) – готовит приказ об увольнении и исключении из списков личного состава;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для магистрантов, докторантов и адъюнктов – направляет в соответствующее кадровое подразделение органа представление об освобождении от должности и зачислении в распоряжение начальника подразделения, откуда он был направлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После издания приказа об отчислении обучающегося из организаций образования иностранных государств кадровое подразделение готовит сводный расчет фактических затрат на обучение в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Председателя КНБ от 27 сентября 2017 года № 85 нс "Об утверждении Правил возмещения сотрудниками и военнослужащими органов национальной безопасности Республики Казахстан государству бюджетных средств, затраченных на обучение в военных, специальных учебных заведениях или организациях образования иностранных государств" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15917) (далее – приказ № 85 нс).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Председателя Комитета национальной безопасности РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70/қе.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отчисление обучающегося из ВСУЗ производится:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z65" w:id="10"/>
-[...15 lines deleted...]
-      для магистрантов и докторантов – направляет в соответствующее кадровое подразделение органа представление об освобождении от должности и зачислении в распоряжение начальника подразделения, откуда он был направлен.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по неуспеваемости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z66" w:id="11"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Председателя КНБ от 27 сентября 2017 года № 85 нс "Об утверждении Правил возмещения сотрудниками и военнослужащими органов национальной безопасности Республики Казахстан государству бюджетных средств, затраченных на обучение в военных, специальных учебных заведениях или организациях образования иностранных государств" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 15917) (далее – приказ № 85 нс).</w:t>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по отрицательным мотивам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по собственной инициативе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в связи с прекращением гражданства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при отказе заключить контракт о прохождении службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. С обучающимся, подлежащим отчислению из ВСУЗ или организаций образования иностранных государств по основаниям, требующим возмещения государству денег, затраченных на его обучение, заместитель начальника ВСУЗ, курирующий кадровую деятельность, проводит беседу с целью разъяснения требований законодательства Республики Казахстан о наличии обязательств при отчислении из ВСУЗ или организаций образования иностранных государств по возмещению государству денег, затраченных на его обучение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сведения о ходе и результатах состоявшейся беседы оформляются в виде листа беседы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лист беседы составляется в произвольной форме, подписывается лицом, проводившим беседу, и обучающимся, подлежащим отчислению, в одном экземпляре, который приобщается в его личное дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отчисленным из ВСУЗ выдается транскрипт (академическая справка).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Отчисленные из ВСУЗ или организаций образования иностранных государств, а также отказавшиеся заключить контракт, если они не выслужили установленного срока воинской службы по призыву, направляются для постановки на воинский учет призывников в местные органы военного управления и проходят воинскую службу в установленном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z67" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадровые подразделения ВСУЗ информируют Департамент кадров КНБ об отчислении обучающегося из ВСУЗ или организаций образования иностранных государств в течение пяти рабочих дней со дня издания приказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Председателя Комитета национальной безопасности РК от 29.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Председателя Комитета национальной безопасности РК от 29.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 88/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...301 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Возмещение государству денег, затраченных на обучение обучающегося в ВСУЗ или организациях образования иностранных государств, осуществляется в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом № 85 нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Восстановление в ВСУЗ осуществляется в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1236,328 +1230,388 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона "О воинской службе и статусе военнослужащих" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя КНБ от 13 января 2016 года № 3 "Об утверждении Правил перевода и восстановления в военные, специальные учебные заведения органов национальной безопасности Республики Казахстан" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 13121).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок отчисления из ВСУЗ по неуспеваемости</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Отчисление обучающегося из ВСУЗ осуществляется в случае академической задолженности, не ликвидированной в сроки, установленные приказом Председателя КНБ от 13 января 2016 года № 8/ДСП "Об утверждении Правил проведения текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся военных, специальных учебных заведений органов национальной безопасности Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13116) (далее – Приказ № 8/ДСП).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сроки ликвидации академической задолженности обучающегося устанавливаются учебно-методическим подразделением ВСУЗ в соответствии с графиком ликвидации академической задолженности по дисциплинам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Решение об отчислении обучающегося принимает начальник ВСУЗ на основании представления (рапорта) начальника учебно-методического подразделения, согласованного с заместителем начальника ВСУЗ, курирующего учебную работу, руководствуясь основаниями, предусмотренными Приказом № 8/ДСП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. К рапорту прилагаются листы беседы с обучающимся, которые проводились с момента возникновения академической задолженности, и подписанные им уведомления о необходимости ликвидировать академическую задолженность согласно графику ликвидации академической задолженности ВСУЗ, разрабатываемому в соответствии с Приказом № 8/ДСП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом уведомление о необходимости ликвидировать академическую задолженность составляется в произвольной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Начальник учебно-методического подразделения вносит представление (рапорт) начальнику ВСУЗ об отчислении обучающегося не позднее трех рабочих дней с момента наступления оснований для отчисления обучающегося.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Кадровое подразделение ВСУЗ в течение двух рабочих дней:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для курсантов (слушателей) – издает приказ об увольнении и исключении из списков личного состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для магистрантов, докторантов и адъюнктов – направляет в соответствующее кадровое подразделение органа представление об освобождении от должности и зачислении в распоряжение начальника подразделения, откуда он был направлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z16" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личные дела обучающихся хранятся в кадровых подразделениях ВСУЗ в течение одного года с момента увольнения обучающегося из ВСУЗ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Председателя Комитета национальной безопасности РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70/қе.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок отчисления из ВСУЗ по неуспеваемости</w:t>
-[...139 lines deleted...]
-      15. Кадровое подразделение ВСУЗ в течение двух рабочих дней:</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок увольнения из ВСУЗ по отрицательным мотивам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Решение об отчислении обучающегося из ВСУЗ по отрицательным мотивам принимается начальником ВСУЗ на основании мотивированного рапорта руководителя учебного подразделения, согласованного с заместителем начальника ВСУЗ, курирующим вопросы воспитательной работы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К рапорту прилагаются материалы служебного расследования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Отчисление обучающегося из ВСУЗ по отрицательным мотивам осуществляется в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1572,405 +1626,523 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 51 Закона для сотрудников ОНБ и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан "О воинской службе и статусе военнослужащих" для военнослужащих ОНБ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случае принятия решения об отчислении обучающегося по отрицательным мотивам кадровое подразделение ВСУЗ в течение двух рабочих дней издает приказ об увольнении и исключении обучающегося из списков личного состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личные дела обучающихся хранятся в кадровых подразделениях ВСУЗ в течение одного года с момента увольнения обучающегося из ВСУЗ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок отчисления из ВСУЗ по собственной инициативе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Решение об отчислении обучающегося по собственной инициативе принимает начальник ВСУЗ на основании рапорта обучающегося на имя начальника ВСУЗ с указанием причин отчисления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Начальник ВСУЗ поручает кадровому подразделению в течение двух рабочих дней провести беседу с обучающимся для проверки фактов, изложенных в рапорте. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Кадровое подразделение ВСУЗ в течение двух рабочих дней:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для курсантов (слушателей) – издает приказ об увольнении и исключении из списков личного состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для магистрантов, докторантов и адъюнктов – направляет в соответствующее кадровое подразделение органа представление об освобождении от должности и зачислении в распоряжение начальника подразделения, откуда он был направлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личные дела обучающихся хранятся в кадровых подразделениях ВСУЗ в течение одного года с момента увольнения обучающегося из ВСУЗ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Председателя Комитета национальной безопасности РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70/қе.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Магистранты, докторанты и адъюнкты, отчисленные из ВСУЗ по основанию, предусмотренному настоящей главой, возвращаются в подразделения, откуда они направлены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 – в редакции приказа Председателя Комитета национальной безопасности РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70/қе.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок отчисления из ВСУЗ в связи с прекращением гражданства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Решение об отчислении обучающегося принимает начальник ВСУЗ на основании рапорта обучающегося на имя начальника ВСУЗ, к которому прилагается подлинник или копия Указа Президента Республики Казахстан о прекращении гражданства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае предоставления обучающимся копии Указа Президента Республики Казахстан о прекращении гражданства Республики Казахстан, кадровое подразделение сверяет предоставленную копию с подлинником. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Отчисление обучающегося из ВСУЗ, его увольнение со службы в ОНБ и исключение из списков личного состава производятся приказом начальника ВСУЗ в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 51 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок отчисления из ВСУЗ при отказе заключить контракт о прохождении службы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Решение об отчислении обучающегося при отказе заключить контракт о прохождении службы принимает начальник ВСУЗ на основании рапорта обучающегося на имя начальника ВСУЗ, в котором обучающийся излагает причины своего отказа от заключения контракта о прохождении службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. По поручению начальника ВСУЗ кадровое подразделение в течение трех рабочих дней готовит приказ об увольнении и исключении его из списков личного состава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2350,31 +2522,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>