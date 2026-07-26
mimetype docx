--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="280a1b3" w14:textId="280a1b3">
+    <w:p w14:paraId="3886ee2" w14:textId="3886ee2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2023,392 +2023,364 @@
         <w:t>
       Регистрация сделок с облигациями с субсидируемой ставкой купонного вознаграждения, а также учет и подтверждение прав по данным облигациям осуществляется в соответствии с законодательством Республики Казахстан о рынке ценных бумаг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Субсидирование предусмотрено по размещенному выпуску (выпускам) облигаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkStart w:name="z270" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Субсидирование осуществляется по облигациям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      1) целевое использование средств, привлеченных за счет выпуска облигаций – средства, привлеченные за счет выпуска облигации, предназначены для последующей выдачи ипотечных жилищных займов по ставке вознаграждения – 7 % годовых для лиц, состоящих на учете в местных исполнительных органах в качестве социально-уязвимых слоев населения, 9 % годовых для лиц, состоящих на учете в местных исполнительных органах в качестве нуждающихся в жилище по иным категориям, иных граждан Республики Казахстан и кандасов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) целевое использование средств, привлеченных за счет выпуска облигаций – средства, привлеченные за счет выпуска облигации, предназначены для последующей выдачи ипотечных жилищных займов по ставке вознаграждения – 7 % годовых для лиц, состоящих на учете нуждающихся в жилище в качестве социально-уязвимых слоев населения, 9 % годовых для лиц, состоящих на учете нуждающихся в жилище по иным категориям, иных граждан Республики Казахстан и кандасов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) общий объем выпуска/выпусков облигаций, подлежащих субсидированию составляет не более 1 700 000 000 000 (один триллион семьсот миллиардов) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок обращения облигации – не более 8 (восемь) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ставка купонного вознаграждения по облигации, ставка вознаграждения к погашению по облигациям при доразмещении ранее выпущенных облигаций – не превышает уровня величины базовой ставки, установленной Национальным Банком Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, ставка купонного вознаграждения по облигации, ставка вознаграждения к погашению по облигациям при доразмещении ранее выпущенных облигаций может быть увеличена до + 1,5% годовых на дату размещения или на дату доразмещения ранее выпущенных субсидируемых облигаций по согласованию уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 – в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Субсидирование осуществляется по облигациям, выпускаемым в течение 8 (восьми) последовательных лет, включая облигации, выпущенные в рамках рефинансирования ранее выпущенных облигаций на срок менее 8 лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      2) общий объем выпуска/выпусков облигаций, подлежащих субсидированию – в первый год не более 300 000 000 000 (трехсот миллиардов) тенге и в последующие годы не более 200 000 000 000 (двухсот миллиардов) тенге;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра промышленности и строительства РК от 07.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В случае соответствия размещенных выпуска/выпусков облигаций условиям, определенным настоящими Правилами, 7 % годовых от ставки купонного вознаграждения оплачивается эмитентом, а разница субсидируется в соответствие с пунктом 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...241 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Эмитент ежеквартально представляет в уполномоченный орган в рамках заключенных договоров отчет о фактическом использовании субсидий по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2569,170 +2541,221 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выпущенным эмитентом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для дальнейшей выдачи ипотечных</w:t>
+              <w:t>для дальнейшей выдачи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жилищных займов в целях</w:t>
+              <w:t>ипотечных жилищных займов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>улучшения жилищных условий</w:t>
+              <w:t>в целях улучшения жилищных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в соответствии с законодательством</w:t>
+              <w:t>условий в соответствии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с законодательством</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор субсидирования ставки купонного вознаграждения по облигациям,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>выпущенным эмитентом для дальнейшей выдачи ипотечных жилищных займов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в целях улучшения жилищных условий в соответствии с законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z76" w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2893,88 +2916,84 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>настоящий договор субсидирования ставки купонного вознаграждения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по выпущенным облигациям (далее – Договор), о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Предмет Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. По условиям настоящего Уполномоченный орган осуществляет субсидирование ставки купонного вознаграждения по облигациям, на следующих условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3063,51 +3082,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма на дату заключения настоящего Договора </w:t>
+Сумма на дату заключения настоящего Договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3371,1056 +3390,960 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Срок </w:t>
+ Срок </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субсидирование производится за счет средств республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Субсидированию не подлежит ставка вознаграждения по облигациям, выкупленным эмитентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Субсидированию подлежит часть ставки вознаграждения по облигациям в размере ________%, при этом часть вознаграждения в размере ______ ежегодно возмещает Уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Начало срока субсидирования: ____________года. При этом, субсидирование осуществляется в течение _______ лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уполномоченный орган выплачивает субсидии после подписания настоящего Договора и предоставления эмитентом заявки на субсидирование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Эмитент осуществляет полную выплату суммы купонного вознаграждения лицам, которые обладают правом на его получение и зарегистрированы в системе реестров держателей ценных бумах эмитента на начало последнего дня периода, за который осуществляется выплата вознаграждения (по времени в месте нахождения регистратора эмитента) (далее – дата фиксации). Выплата вознаграждения осуществляется путем перевода денег (в теңге) на текущий счета держателей облигации, зарегистрированных в реестре держателей облигации на дату фиксации, в течение 15 (пятнадцати) календарных дней с даты следующей за даты фиксации.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Перечисление средств, предусмотренных для субсидирования, осуществляется уполномоченным органом в соответствии с Правилами субсидирования ставки купонного вознаграждения по облигациям, выпущенным эмитентом для дальнейшей выдачи ипотечных жилищных займов в целях улучшения жилищных условий в соответствии с законодательством Республики Казахстан, утвержденными согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 420-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве промышленности и строительства Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 4 октября 2023 года № 864 (далее - Правил субсидирования ставки купонного вознаграждения), в течение 10 (десяти) рабочих дней путем перечисления средств на текущий счет эмитента в банке, при наличии бюджетных средств по субсидированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Стороны в рамках настоящего Договора согласились, что в случае если день платежа приходится на выходной или праздничный день, платеж производится на следующий за ним рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Права Уполномоченного органа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременно направляет на банковский счет эмитента средства, предусмотренные для субсидирования ставки купонного вознаграждения, согласно пункту 8 настоящего Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приостанавливает субсидирование при выявлении фактов нецелевого использования средств от размещения облигаций, по которым осуществляется субсидирование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет мониторинг реализации в соответствии с Правилами субсидирования ставки купонного вознаграждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Обязанности Уполномоченного органа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводит проверки эмитента на предмет целевого использования средств. Требовать от эмитента документы и сведения, подтверждающие целевое использование средств от размещения облигаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрашивает и получает от центрального депозитария документы и информацию об эмитенте, а также о размещении облигаций, участвующих в рамках Правил субсидирования ставки купонного вознаграждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дополнительно запрашивает у эмитента необходимые сведения о результатах его деятельности в рамках реализации Правил субсидирования ставки купонного вознаграждения в течение срока действия настоящего Договора в целях формирования отчета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет контроль за соблюдением сроков исполнения обязательств эмитента, установленных настоящим Договором, предусмотренных для Сторон, и требовать их своевременного исполнения эмитентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Права Эмитента:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременно и в полном объеме исполняет свои обязательства по Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) своевременно перечисляет полную сумму купонного вознаграждения на счета лиц, которые обладают правом на его получение и зарегистрированы в системе реестров держателей ценных бумаг эмитента на начало последнего дня периода, за который осуществляется выплата вознаграждения (по времени в месте нахождения регистратора эмитента);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставляет Уполномоченному органу по письменному запросу право проводить проверки целевого использования средств от размещения облигаций, соответствия условиям Правил субсидирования ставки купонного вознаграждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Обязанности Эмитента:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       требует от Уполномоченного органа выплаты субсидий в части субсидируемой ставки купонного вознаграждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Срок действия Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Настоящий Договор вступает в силу с даты его подписания Сторонами, и действует по _____________ 20___ года, а в части неисполненных обязательств – до их полного исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Ответственность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Стороны по настоящему Договору несут ответственность за неисполнение и (или) ненадлежащее исполнение обязательств, вытекающих из настоящего Договора, в соответствии с настоящим Договором и гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Стороны освобождаются от ответственности за неисполнение, либо ненадлежащее исполнение своих обязанностей по настоящему Договору, если невозможность исполнения оказалось вследствие непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельствах (стихийные явления, военные действия и тому подобное).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При наступлении непреодолимой силы, то есть чрезвычайных и непредотвратимых обстоятельств Сторона, для которой создалась невозможность исполнения ее обязательств по настоящему Договору, своевременно в течение 10 (десяти) рабочих дней с момента наступления извещает другую Сторону о таких обстоятельствах. При этом характер, период действия, факт наступления форс-мажорных обстоятельств подтверждаются соответствующими документами уполномоченных государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При отсутствии своевременного извещения, Сторона возмещает другой Стороне вред, причиненный не извещением или несвоевременным извещением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Наступление непреодолимой силы, то есть чрезвычайных и непредотвратимых обстоятельств вызывает увеличение срока исполнения настоящего Договора на период их действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Если такие обстоятельства продолжаются более 3 (трех) месяцев подряд, то любая из Сторон отказывается от дальнейшего исполнения обязательств по настоящему Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Разрешение споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В случае какого-либо спора, возникшего в связи с исполнением настоящего Договора, любая из Сторон предпринимает усилия для урегулирования всех споров путем переговоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Если возникший спор не удается разрешить путем переговоров, данный спор и иные, относящиеся к нему вопросы, разрешаются и регулируются в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Конфиденциальность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Настоящим Стороны соглашаются, что информация, касающаяся условий настоящего Договора, банковская тайна, а также финансовая, коммерческая и иная информация, полученная ими в ходе заключения и исполнения настоящим Договором, является конфиденциальной и не подлежит разглашению третьим лицам за исключением случаев, прямо предусмотренных в настоящем Договоре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Передача конфиденциальной информации третьим лицам, опубликование или иное ее разглашение Стороной возможны в случаях, прямо предусмотренных настоящим Договором, а также гражданским и предпринимательским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Стороны принимают все необходимые меры, в том числе правового характера, для сохранения конфиденциальности наличия и условий настоящего Договора. Должностным лицам и работникам Сторон запрещается разглашение либо передача третьим лицам сведений, полученных в ходе реализации настоящего Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В случае разглашения либо распространения любой из Сторон конфиденциальной информации в нарушение требований настоящего Договора, виновная Сторона несет ответственность, предусмотренную законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Подписанием настоящего Договора Стороны взаимно предоставляют согласия на раскрытие информации о реализации настоящего Договора с соблюдение требований законодательства Республики Казахстан в части соблюдения банковской, коммерческой и служебной тайны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В положения настоящего Договора вносятся изменения и (или) дополнения. Действительными и обязательными для Сторон признаются только те изменения и дополнения, которые составлены по согласию Сторон в письменной форме и подписаны уполномоченными представителями Сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Настоящий Договор составлен в двух (2) идентичных экземплярах на казахском и русском языках по одному (1) экземпляру на казахском и русском языках для каждой из Сторон, каждый из которых имеет равную юридическую силу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Во всем ином, не предусмотренном настоящим Договором, Стороны руководствуются действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Юридические адреса, банковские реквизиты и подписи Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4832,77 +4755,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение к Договору</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Договору субсидирования</w:t>
+              <w:t>субсидирования ставки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ставки купонного вознаграждения</w:t>
+              <w:t>купонного вознаграждения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по облигациям, выпущенным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5033,406 +4956,394 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График погашений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z131" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Идентификационный код: (уникальный 20-ти значный код в формате IBAN)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата погашения вознаграждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма вознаграждения, оплачиваемая Эмитентом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма вознаграждения, возмещаемая Уполномоченным органом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого сумма начисленного вознаграждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5458,84 +5369,84 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5566,52 +5477,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5654,84 +5564,84 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5877,129 +5787,142 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ставки купонного вознаграждения</w:t>
+              <w:t>ставки купонного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по облигациям, выпущенным</w:t>
+              <w:t>вознаграждения по облигациям,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>эмитентом для дальнейшей</w:t>
+              <w:t>выпущенным эмитентом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдачи ипотечных жилищных</w:t>
+              <w:t>для дальнейшей выдачи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>займов в целях улучшения</w:t>
+              <w:t>ипотечных жилищных займов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жилищных условий</w:t>
+              <w:t>в целях улучшения жилищных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в соответствии с законодательством</w:t>
+              <w:t>условий в соответствии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с законодательством</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6080,109 +6003,119 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра промышленности и строительства РК от 07.08.2025 </w:t>
+      Приложение 2 - в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 294</w:t>
+        <w:t>№ 305</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: http://www.mps.gov.kz. </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представляется: в Министерство промышленности и строительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: http://www.mps.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Предложение на субсидирование.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6245,155 +6178,212 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ___ квартал 20___ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: эмитент. </w:t>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: эмитент.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежеквартально, в срок не позднее 20 (двадцатого) числа месяца, следующего за отчетным.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...81 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5435600" cy="609600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5435600" cy="609600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7202,51 +7192,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма облигационного займа, тенге</w:t>
+Сумма облигационного займа, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8227,136 +8217,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>копия проспекта выпуска облигаций на _____ листах;</w:t>
-[...84 lines deleted...]
-        <w:t>___________________________________________________</w:t>
+        <w:t>
+      копия проспекта выпуска облигаций на _____ листах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия свидетельства о государственной регистрации выпуска облигаций на ______ листах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия выписки из системы реестров держателей ценных бумаг на ______ листах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) и подпись руководителя эмитента или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лица, его замещающего _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата подачи "___"_______ 20 __ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8495,416 +8472,357 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме, предназначенной</w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для сбора административных</w:t>
-[...12 lines deleted...]
-              <w:t>данных</w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Предложение на субсидирование"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z153" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Предложение на субсидирование"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(индекс: ФИСКВ-1 и периодичность формы: ежеквартально)</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="125"/>
+        <w:t>(индекс: ФИСКВ-1 и периодичность формы: ежеквартально) Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Предложение на субсидирование" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z156" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется эмитентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z157" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z158" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма представляется эмитентом в Министерство промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z159" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z160" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z161" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В пункте 1 Предложения указывается наименование эмитента, какому государственному органу оно направлено, а также сведения об эмитенте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z162" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В пункте 2:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z163" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в графе 1 указывается порядковый номер строки; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z164" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается проспект облигаций (международный идентификационный номер (национальный идентификационный номер));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z165" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается сумма облигационного займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z166" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается купонное вознаграждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z167" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается дата окончания срока обращения облигаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8938,77 +8856,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 3 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам субсидирования</w:t>
+              <w:t>субсидирования ставки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ставки купонного вознаграждения</w:t>
+              <w:t>купонного вознаграждения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по облигациям, выпущенным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9042,51 +8960,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жилищных условий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в соответствии с законодательством</w:t>
+              <w:t>в соответствии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с законодательством</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9185,240 +9116,275 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уполномоченного органа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:bookmarkStart w:name="z149" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на субсидирование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Приложение 3 - в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z150" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" __________20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим, эмитент __________________________ согласно Соглашению</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "___" ___________ 20___ года № _______,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>просит выплатить субсидии на банковский счет _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в сумме _____________________ тенге,</w:t>
+        <w:t>в сумме _____________________ теңге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>за период с "____" ___________ 20__ года по "____" _________ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель эмитента (представитель по доверенности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________</w:t>
+        <w:t>___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись, фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -9473,50 +9439,180 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам субсидирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ставки купонного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вознаграждения по облигациям,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выпущенным эмитентом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для дальнейшей выдачи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ипотечных жилищных займов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в целях улучшения жилищных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>условий в соответствии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с законодательством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -9536,634 +9632,510 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам субсидирования</w:t>
+              <w:t>Форма,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ставки купонного</w:t>
+              <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>вознаграждения по облигациям,</w:t>
-[...77 lines deleted...]
-              <w:t>Республики Казахстан</w:t>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 4 в соответствии с приказом Министра промышленности и строительства РК от 07.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в Министерство промышленности и строительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: http://www.mps.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Отчет о фактическом использовании субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: ФИСКВ-2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежеквартально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ___ квартал 20___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: эмитент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежеквартально, в срок не позднее 20 (двадцатого) числа месяца, следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...17 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...38 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5435600" cy="609600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5435600" cy="609600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...282 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z181" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="151"/>
+Наименование эмитента</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10265,199 +10237,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Всего предусмотрено субсидий на весь срок обращения облигаций, тенге</w:t>
+Всего предусмотрено субсидий на весь срок обращения облигаций, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Всего перечислено субсидий, тенге</w:t>
+Всего перечислено субсидий, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отклонение (+, -) (+) переплата, (-) недостаток, тенге</w:t>
+Отклонение (+, -) (+) переплата, (-) недостаток, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возврат неиспользованных субсидий (факт), тенге</w:t>
+Возврат неиспользованных субсидий (факт), теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Остаток субсидий, находящийся на банковском счете, тенге</w:t>
+Остаток субсидий, находящийся на банковском счете, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10679,80 +10651,68 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="152"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11092,80 +11052,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="153"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11465,80 +11413,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z227" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="154"/>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11838,80 +11774,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="155"/>
+Итого:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12197,79 +12121,77 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z251" w:id="156"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-[...14 lines deleted...]
-        <w:t>___________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -12339,521 +12261,483 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к форме,</w:t>
+              <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предназначенной для сбора</w:t>
+              <w:t>к форме, предназначенной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административных данных</w:t>
+              <w:t>для сбора административных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на безвозмездной основе</w:t>
+              <w:t>данных на безвозмездной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Отчет о фактическом</w:t>
+              <w:t>основе "Отчет о фактическом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использовании субсидий"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о фактическом использовании субсидий"</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(индекс: ФИСКВ-2 и периодичность формы: ежеквартально)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="158"/>
+        <w:t>данных на безвозмездной основе "Отчет о фактическом использовании субсидий"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индекс: ФИСКВ-2 и периодичность формы: ежеквартально) Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о фактическом использовании субсидий" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется эмитентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма представляется эмитентом в Министерство промышленности и строительства Республики Казахстан ежеквартально, в срок не позднее 20 (двадцатого) числа месяца, следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на государственном и русском языках.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...116 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z261" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 1 отчета указывается наименование эмитента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z262" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 2 указывается бизнес-идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z263" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 3 указывается проспект облигаций (международный идентификационный номер (национальный идентификационный номер)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z264" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 4 указывается сумма облигационного займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 указывается субсидий на весь срок обращения облигаций, за весь период и за отчетный период, в теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графах 6 и 7 указываются перечисленные субсидий за весь период и отчетный период, в теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графах 8 и 9 указывается отклонение (переплата, недостаток) за весь период и за отчетный период, в теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 10 указывается возврат неиспользованных субсидий (факт), в теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 11 указывается остаток субсидий, находящийся на банковском счете, в теңге.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>