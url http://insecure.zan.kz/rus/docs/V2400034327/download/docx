--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a557f2a" w14:textId="a557f2a">
+    <w:p w14:paraId="88401de" w14:textId="88401de">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -883,1415 +883,1459 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Наставник оказывает индивидуальную поддержку и помощь в подготовке к самостоятельной жизни детям-сиротам, детям, оставшимся без попечения родителей, находящимся в Организациях, достигших десятилетнего возраста.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. Наставниками являются совершеннолетние граждане Республики Казахстан, за исключением:</w:t>
+        <w:t xml:space="preserve">
+      5. Наставниками являются совершеннолетние граждане Республики Казахстан, за исключением: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z218" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лиц, не имеющих гражданства Республики Казахстан и не достигших совершеннолетия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z219" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лиц, признанных судом недееспособным или ограниченно дееспособным;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      3) лиц, у которых супруг (супруга) признан (признана) судом недееспособными или ограниченно дееспособным;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лиц, у которых супруг (-а) признан (признана) судом недееспособными или ограниченно дееспособным;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z221" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лиц, лишенных судом родительских прав или ограниченных судом в родительских правах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z222" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лиц, отстраненных от обязанностей опекуна или попечителя за ненадлежащее исполнение возложенных на них законом Республики Казахстан обязанностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z223" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бывших усыновителей (удочерителей), если усыновление (удочерение) отменено судом по их вине;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z224" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) лиц, которые по состоянию здоровья не могут осуществлять родительские права (перечень заболеваний, при наличии которых лицо не может усыновить ребенка, принять его под опеку или попечительство, патронат, устанавливается уполномоченным органом в области здравоохранения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z225" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) лиц, не имеющих постоянного места жительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z226" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) лиц, придерживающихся нетрадиционной сексуальной ориентации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      10) лиц, имеющих непогашенную или неснятую судимость за совершение умышленного преступления на момент назначения наставниками;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) лиц, имеющих или имевших судимость, подвергающихся или подвергавшихся уголовному преследованию (за исключением лиц, уголовное преследование в отношении которых прекращено на основании пунктов 1) и 2) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z228" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) лиц, которые на момент установления наставничества не имеют дохода, обеспечивающего им прожиточный минимум, установленный законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      12) лиц, состоящих на учете в наркологическом или психоневрологическом диспансерах;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) лиц, находящихся на динамическом наблюдении в организациях, оказывающих медицинскую помощь в области психического здоровья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> части первой статьи 35 Уголовно-процессуального кодекса Республики Казахстан) за уголовные правонарушения: убийство, умышленное причинение вреда здоровью, против здоровья населения и нравственности, половой неприкосновенности, за экстремистские или террористические преступления, торговлю людьми;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) лиц, не прошедших обучение по наставничеству.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      14) лиц, не прошедших обучение по наставничеству.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если лицо, назначаемое наставником, состоит в браке (супружестве) либо совместно проживает с иными лицами, на супруга (супругу) либо на совместно проживающих лиц распространяются требования, установленные подпунктами 4), 5), 6), 10) и 12) части первой настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      Если лицо, назначаемое наставником, состоит в браке (супружестве) либо совместно проживает с иными лицами, на супруга (супругу) либо на совместно проживающих лиц распространяются требования, установленные подпунктами 4), 5), 6), 10), 12) и 13) части первой настоящего пункта.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа и.о. Министра просвещения РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Обучение лиц, желающих стать наставниками, осуществляется организациями по наставничеству, а также Организациями за счет средств указанных организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Орган, осуществляющий функции по опеке или попечительству (далее – Орган) заключает договор о наставничестве, заключаемый органом, осуществляющим функции по опеке или попечительству, с организацией по наставничеству по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор, заключаемый между Органом и организацией по наставничеству, предусматривает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оказание консультативной помощи лицам, желающим стать наставниками, обучение лиц, желающих стать наставниками, подбор наставников для детей-сирот, детей, оставшихся без попечения родителей, находящихся в Организациях, достигших десятилетнего возраста, сопровождение наставников, а также оказание правовой и психологической помощи наставникам;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      Договор, заключаемый между Органом и организацией по наставничеству, предусматривает:</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) права и обязанности организации по наставничеству и Органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      1) оказание консультативной помощи лицам, желающим стать наставниками, обучение лиц, желающих стать наставниками, подбор наставников для детей-сирот, детей, оставшихся без попечения родителей, находящихся в Организациях, достигших десятилетнего возраста, сопровождение наставников, а также оказание правовой и психологической помощи наставникам;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) основания прекращения договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      2) права и обязанности организации по наставничеству и Органа;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Лицо, желающее стать наставником, предоставляет в Орган следующие документы: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      3) основания прекращения договора.</w:t>
+    <w:bookmarkStart w:name="z232" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление о желании стать наставником для детей-сирот, детей, оставшихся без попечения родителей, по форме согласно приложению 2 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      8. Лицо, желающее стать наставником, предоставляет в Орган следующие документы:</w:t>
+    <w:bookmarkStart w:name="z233" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документ, удостоверяющий личность (для идентификации личности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z234" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) согласие супруга (-и), в случае, если состоит в браке. Согласие супруга не требуется, если супруги фактически прекратили семейные отношения или проживают раздельно более года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z235" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) заявление о желании стать наставником для детей-сирот, детей, оставшихся без попечения родителей, по форме согласно </w:t>
-[...39 lines deleted...]
-      2) документ, удостоверяющий личность (для идентификации личности);</w:t>
+      4) справки о состоянии здоровья лица, желающего стать наставником и его супруга (-и), если состоит в браке, иных лиц, совместно проживающих с лицом желающим стать наставником, подтверждающие отсутствие заболеваний в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечнем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заболеваний, при наличии которых лицо не может стать наставником, утвержденным приказом Министра здравоохранения и социального развития Республики Казахстан от 28 августа 2015 года № 692 "Об утверждении перечня заболеваний, при наличии которых лицо не может усыновить ребенка, принять его под опеку или попечительство, патронат" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12127), а также сведения о состоянии на динамическом наблюдении (либо отсутствии динамического наблюдения) с Центра психического здоровья "Наркология", Центра психического здоровья "Психиатрия" по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 мая 2020 года № ҚР ДСМ-49/2020 "О некоторых вопросах оказания государственных услуг в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20665) (далее – приказ № ҚР ДСМ-49/2020) в соответствии с формой, утвержденной приказом № ҚР ДСМ-49/2020;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      3) согласие супруга (супруги), в случае, если состоит в браке. Согласие супруга не требуется, если супруги фактически прекратили семейные отношения или проживают раздельно более года;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справку о наличии либо отсутствии судимости, а также на супруга (-у), если состоит в браке, иных лиц, совместно проживающих, с лицом желающим стать наставником;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 мая 2020 года № ҚР ДСМ-49/2020 "О некоторых вопросах оказания государственных услуг в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20665);</w:t>
+    <w:bookmarkStart w:name="z237" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справку, подтверждающую доход, обеспечивающую прожиточный минимум, установленный законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      5) справку о наличии либо отсутствии судимости, а также на супруга (супругу), если состоит в браке;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа и.о. Министра просвещения РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При представлении лицом, желающим стать наставником, неполного пакета документов и (или) документов с истекшим сроком действия Орган в течение 1 (одного) рабочего дня со дня подачи заявления дает мотивированный отказ (в произвольной форме) в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      6) справку, подтверждающую доход, обеспечивающую прожиточный минимум, установленный законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При соответствии представленных документов пункту 8 настоящих Правил Орган в течение 1 (одного) рабочего дня рассматривает лицо, желающее стать наставником, на соответствие требованиям пункта 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. При соответствии лица, желающего стать наставником, требованиям пункта 5 настоящих Правил Орган в течение 3 (трех) рабочих дней проводит обследование жилищно-бытовых условий лица, желающего стать наставником и составляет акт обследования жилищно-бытовых условий по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При установлении ненадлежащих жилищно-бытовых условий Орган в течение 3 (трех) рабочих дней дает предварительное мотивированное решение об отказе (в произвольной форме) в дальнейшем участие в процессе подбора наставников для детей-сирот, детей, оставшихся без попечения родителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган уведомляет лицо, желающее стать наставником, о предварительном решении об отказе, а также о времени и месте (способе) проведения заслушивания для предоставления лицу, желающему стать наставником, возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      11. При установлении ненадлежащих жилищно-бытовых условий Орган в течение 3 (трех) рабочих дней дает предварительное мотивированное решение об отказе (в произвольной форме) в дальнейшем участие в процессе подбора наставников для детей-сирот, детей, оставшихся без попечения родителей.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган уведомляет лицо, желающее стать наставником, о заслушивании не менее чем за 3 (три) рабочих дня до завершения срока рассмотрения заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      Орган уведомляет лицо, желающее стать наставником, о предварительном решении об отказе, а также о времени и месте (способе) проведения заслушивания для предоставления лицу, желающему стать наставником, возможности выразить позицию по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицо, желающее стать наставником, представляет или высказывает возражение к предварительному мотивированному решению об отказе в срок не позднее 2 (двух) рабочих дней со дня получения отказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок обжалования решения регулируется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При установлении благоприятных жилищно-бытовых условий Орган в письменном виде (в произвольной форме) уведомляет лицо, желающее стать наставником, о необходимости прохождения обучения в организации по наставничеству.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. После завершения обучения лицо, желающее стать наставником, предоставляет в Орган сертификат о прохождении обучения по наставничеству.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Орган в течение 3 (трех) рабочих дней со дня получения от лица, желающего стать наставником, сертификата о прохождении обучения по наставничеству, выносит заключение о возможности заключения договора о наставничестве по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Подбор пары "наставник-ребенок" осуществляет Организация, Орган и организация по наставничеству.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Организация знакомит наставника с историей жизни ребенка, особенностями его физического и психического развития, поведения, способностями, чертами характера.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      15. Подбор пары "наставник-ребенок" осуществляет Организация, Орган и организация по наставничеству.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Назначение ребенку наставника осуществляется с учетом мнения и согласия ребенка, достигшего десятилетнего возраста. За одним наставником закрепляется один ребенок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Наставничество осуществляется наставником в соответствии с типовым договором о наставничестве над детьми-сиротами, детьми, оставшимися без попечения родителей, заключаемым между Органом, Организацией и наставником, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наставник осуществляет наставничество по месту своего проживания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Договор о наставничестве составляется на каждого ребенка индивидуально.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      Наставник осуществляет наставничество по месту своего проживания.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В одностороннем порядке договор расторгается при достижении ребенком совершеннолетия, при этом Орган не менее чем за 30 (тридцать) календарных дней до совершеннолетия ребенка выдает наставнику и Организации уведомление о расторжении договора. В течение этого срока наставник, продолжает встречи с ребенком и готовит его к завершению общения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      19. Договор о наставничестве составляется на каждого ребенка индивидуально.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Досрочное расторжение договора о наставничестве осуществляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      В одностороннем порядке договор расторгается при достижении ребенком совершеннолетия, при этом Орган не менее чем за 30 (тридцать) календарных дней до совершеннолетия ребенка выдает наставнику и Организации уведомление о расторжении договора. В течение этого срока наставник, продолжает встречи с ребенком и готовит его к завершению общения.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по инициативе Органа, Организации при несоблюдении или нарушении требований, предусмотренных настоящими Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      20. Досрочное расторжение договора о наставничестве осуществляется:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по инициативе наставника при наличии уважительных причин (болезни, изменении семейного или материального положения, отсутствии взаимопонимания с ребенком, конфликтных отношений между ребенком);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      1) по инициативе Органа, Организации при несоблюдении или нарушении требований, предусмотренных настоящими Правилами;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по инициативе воспитанника Организации при отказе от осуществления наставничества по отношению к нему;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      2) по инициативе наставника при наличии уважительных причин (болезни, изменении семейного или материального положения, отсутствии взаимопонимания с ребенком, конфликтных отношений между ребенком);</w:t>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае смерти ребенка или наставника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      3) по инициативе воспитанника Организации при отказе от осуществления наставничества по отношению к нему;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при возвращении ребенка родителям, передачи под опеку или попечительство, на патронатное воспитание, в приемную семью или усыновлении (удочерении) ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      4) в случае смерти ребенка или наставника;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Наставник посещает ребенка по месту его проживания в Организации, а также с согласия ребенка и руководителя Организации общается с ребенком вне места его проживания, на условиях, определенных договором о наставничестве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      5) при возвращении ребенка родителям, передачи под опеку или попечительство, на патронатное воспитание, в приемную семью или усыновлении (удочерении) ребенка.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При общении с ребенком вне места его проживания наставник не оставляет ребенка под надзором третьих лиц (физических и (или) юридических лиц), кроме случаев помещения ребенка в медицинскую организацию для оказания медицинской помощи или доставления его в органы внутренних дел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      21. Наставник посещает ребенка по месту его проживания в Организации, а также с согласия ребенка и руководителя Организации общается с ребенком вне места его проживания, на условиях, определенных договором о наставничестве.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При возникновении ситуации, угрожающей жизни и (или) здоровью ребенка, его заболевании, получении им травмы, помещении ребенка в медицинскую организацию для оказания медицинской помощи или доставлении его в органы внутренних дел наставник незамедлительно информирует Орган и Организацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      22. При общении с ребенком вне места его проживания наставник не оставляет ребенка под надзором третьих лиц (физических и (или) юридических лиц), кроме случаев помещения ребенка в медицинскую организацию для оказания медицинской помощи или доставления его в органы внутренних дел.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В периоды, не связанные с образовательным процессом (каникулы, выходные и праздничные дни), наставник предоставляет ребенку помощь в получении дополнительных образовательных, воспитательных и медицинских услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      23. При возникновении ситуации, угрожающей жизни и (или) здоровью ребенка, его заболевании, получении им травмы, помещении ребенка в медицинскую организацию для оказания медицинской помощи или доставлении его в органы внутренних дел наставник незамедлительно информирует Орган и Организацию.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Соблюдение прав и законных интересов детей, вовлеченных в наставничество, осуществляет Орган, Организация, организация по наставничеству и наставник.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2448,819 +2492,819 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор о наставничестве, заключаемый органом, осуществляющим функции</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по опеке или попечительству, с организацией по наставничеству</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z89" w:id="79"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган, осуществляющий функции по опеке или попечительству</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице _________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность, фамилия, имя, отчество (при его наличии) уполномоченного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должностного лица),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организация по наставничеству ___________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице _________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) руководителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании Устава, далее Стороны, заключили настоящий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договор (далее – Договор) о нижеследующем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Предмет договора</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...15 lines deleted...]
-      Орган, осуществляющий функции по опеке или попечительству</w:t>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Предметом настоящего Договора является выполнение Сторонами обязательств по обучению лиц, желающих стать наставниками над детьми-сиротами, детьми, оставшимися без попечения родителей, находящимися в организациях образования для детей-сирот и детей, оставшихся без попечения родителей, достигшими десятилетнего возраста.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:p>
-[...186 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Предмет договора</w:t>
+        <w:t xml:space="preserve"> 2. Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
-[...15 lines deleted...]
-      1.1. Предметом настоящего Договора является выполнение Сторонами обязательств по обучению лиц, желающих стать наставниками над детьми-сиротами, детьми, оставшимися без попечения родителей, находящимися в организациях образования для детей-сирот и детей, оставшихся без попечения родителей, достигшими десятилетнего возраста.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Орган, осуществляющий функции по опеке или попечительству, имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оказывать содействие в организации процесса обучения лиц, желающих стать наставниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приостанавливать обучение лиц, желающих стать наставниками, при нарушении условий настоящего Договора до выяснения и разрешения ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Орган, осуществляющий функции по опеке или попечительству обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивать соблюдение условий по организации обучения лиц, желающих стать наставниками в соответствии с программой обучения лиц, желающих стать наставниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участвовать в подборе наставника для ребенка, находящегося в организации образования для детей-сирот и детей, оставшихся без попечения родителей, достигшего десятилетнего возраста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивать соблюдение прав и законных интересов детей, вовлеченных в наставничество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принимать меры реагирования при возникновении непосредственной угрозы жизни и здоровью детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Организация по наставничеству имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получать информацию в объеме, определенном уполномоченным органом в области защиты прав детей Республики Казахстан, о детях-сиротах, детях, оставшихся без попечения родителей, с согласия их законных представителей в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществлять иные права, предусмотренные законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Организация по наставничеству обязана:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оказывать консультативную помощь лицам, желающим стать наставниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводить обучение лиц, желающих стать наставниками, в соответствии с программой обучения лиц, желающих стать наставниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлять подбор наставников для детей-сирот, детей, оставшихся без попечения родителей, находящихся в организациях образования для детей-сирот и детей, оставшихся без попечения родителей, достигших десятилетнего возраста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивать сопровождение наставников в процессе наставничества с предоставлением им правовой и психологической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представлять ежеквартальный отчет о своей деятельности в орган, осуществляющий функции по опеке или попечительству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивать конфиденциальность персональных данных детей-сирот, детей, оставшихся без попечения родителей, находящихся в организациях образования для детей-сирот и детей, оставшихся без попечения родителей, достигших десятилетнего возраста, а также наставников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) информировать организацию образования для детей-сирот и детей, оставшихся без попечения родителей, в которой находится ребенок, орган, осуществляющий функции по опеке или попечительству, органы внутренних дел в течение двадцати четырех часов с момента установления факта смерти, жестокого обращения с ребенком, в том числе осуществления физического или психического насилия над ребенком, а также покушения на половую неприкосновенность ребенка, над которым осуществляется наставничество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) соблюдать иные обязанности, предусмотренные законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Права и обязанности Сторон</w:t>
-[...379 lines deleted...]
-      7) информировать организацию образования для детей-сирот и детей, оставшихся без попечения родителей, в которой находится ребенок, орган, осуществляющий функции по опеке или попечительству, органы внутренних дел в течение двадцати четырех часов с момента установления факта смерти, жестокого обращения с ребенком, в том числе осуществления физического или психического насилия над ребенком, а также покушения на половую неприкосновенность ребенка, над которым осуществляется наставничество;</w:t>
+        <w:t xml:space="preserve"> 3. Ответственность сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
-[...15 lines deleted...]
-      8) соблюдать иные обязанности, предусмотренные законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. При неисполнении или ненадлежащем исполнении Сторонами обязательств по настоящему Договору, они несут ответственность, предусмотренную законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Ответственность сторон</w:t>
+        <w:t xml:space="preserve"> 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
-[...15 lines deleted...]
-      3.1. При неисполнении или ненадлежащем исполнении Сторонами обязательств по настоящему Договору, они несут ответственность, предусмотренную законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Договор составлен в 2 (двух) экземплярах на казахском и русском языках, каждый из которых имеет одинаковую юридическую силу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2. Настоящий Договор заключается сроком на 1 (один) год и вступает в силу с момента подписания. Договор может быть продлен по соглашению Сторон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3692,70 +3736,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z129" w:id="109"/>
+          <w:bookmarkStart w:name="z129" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при наличии)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -4024,68 +4068,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование органа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="110"/>
+    <w:bookmarkStart w:name="z217" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о желании стать наставником для детей-сирот, детей, оставшихся без попечения родителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4474,68 +4518,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="111"/>
+    <w:bookmarkStart w:name="z216" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт обследования жилищно-бытовых условий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата проведения обследования _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5559,172 +5603,172 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Скачать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z156" w:id="112"/>
+      <w:bookmarkStart w:name="z156" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о доходах семьи: общая сумма _______________________________,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в том числе заработная плата, другие доходы _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(расписать).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z157" w:id="111"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Характеристика семьи (межличностные взаимоотношения в семье,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>личные качества, интересы, опыт общения с детьми)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z158" w:id="112"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Заключение (наличие жилищно-бытовых условий)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:p>
-[...106 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6000,227 +6044,227 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="115"/>
+    <w:bookmarkStart w:name="z161" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение о возможности заключения договора о наставничестве</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z162" w:id="114"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение о возможности заключения договора о наставничестве выдано:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес (место жительства) __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орган, осуществляющий функции по опеке или попечительству</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:p>
-[...157 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6377,1341 +6421,1341 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="118"/>
+    <w:bookmarkStart w:name="z166" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой договор о наставничестве над детьми-сиротами, детьми, оставшимися без попечения родителей</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z167" w:id="117"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган, осуществляющий функции по опеке или попечительству</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ____________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность, фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченного должностного лица),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организация образования для детей-сирот и детей, оставшихся без попечения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>родителей _________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ____________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) руководителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании Устава и являющегося законным представителем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ребенка на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О браке (супружестве) и семье", а также наставник</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>гражданин Республики Казахстан, номер документа, удостоверяющего личность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>когда и кем выдан ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заключили настоящий договор (далее – Договор).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Предмет договора</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:p>
-[...15 lines deleted...]
-      Орган, осуществляющий функции по опеке или попечительству</w:t>
+    <w:bookmarkStart w:name="z169" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Предметом настоящего Договора является выполнение Сторонами обязательств по наставничеству над детьми-сиротами, детьми, оставшимися без попечения родителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:p>
-[...342 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="120"/>
+    <w:bookmarkStart w:name="z170" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Подписывая настоящий Договор, Стороны заявляют, что единственным основанием начала, осуществления и прекращения сотрудничества по реализации наставничества являются законные интересы детей-сирот, детей, оставшихся без попечения родителей, и стремление Сторон обеспечить их социальную адаптацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z171" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Предмет договора</w:t>
-[...19 lines deleted...]
-      1.1. Предметом настоящего Договора является выполнение Сторонами обязательств по наставничеству над детьми-сиротами, детьми, оставшимися без попечения родителей.</w:t>
+        <w:t xml:space="preserve"> 2. Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z170" w:id="122"/>
-[...15 lines deleted...]
-      1.2. Подписывая настоящий Договор, Стороны заявляют, что единственным основанием начала, осуществления и прекращения сотрудничества по реализации наставничества являются законные интересы детей-сирот, детей, оставшихся без попечения родителей, и стремление Сторон обеспечить их социальную адаптацию.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Орган, осуществляющий функции по опеке или попечительству:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z171" w:id="123"/>
+    <w:bookmarkStart w:name="z173" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет контроль за соблюдением прав и законных интересов детей, вовлеченных в наставничество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z174" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывает содействие в организации процесса наставничества над детьми-сиротами, детьми, оставшимися без попечения родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z175" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует и проводит дополнительные встречи с наставником при возникновении сложностей во взаимодействии наставника с ребенком. В отдельных случаях к подобной встрече с наставником могут привлекаться психологи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z176" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) приостанавливает встречи наставника с ребенком при нарушении наставником условий настоящего Договора до выяснения и разрешения ситуации, по согласованию с администрацией организации образования для детей-сирот и детей, оставшихся без попечения родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z177" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принимает оперативные меры реагирования при возникновении непосредственной угрозы жизни и здоровью детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z178" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Организация образования для детей-сирот и детей, оставшихся без попечения родителей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z179" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет подбор пар "наставник-ребенок";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z180" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставляет наставнику информацию о деятельности по наставничеству, разъясняет права и обязанности наставника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z181" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывает содействие в организации встреч наставника с ребенком;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z182" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предоставляет рекомендации наставнику по психологическим и поведенческим особенностям ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z183" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует для наставников тренинги, направленные на расширение знаний об эмоциональных и поведенческих особенностях детей-сирот, детей, оставшихся без попечения родителей, в сроки, согласованные между Сторонами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z184" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сопровождает наставника в процессе осуществления деятельности по наставничеству информационными сообщениями посредством интернета, встреч, телефонным консультированием, а также путем живого общения наставника и специалистов организации образования для детей-сирот и детей, оставшихся без попечения родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z185" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организовывает и проводит дополнительные встречи с наставником в случаях возникновения сложностей во взаимодействии наставника с ребенком, а также в случаях возникновения сложностей во взаимодействии наставника с другими участниками при осуществлении деятельности по наставничеству. В отдельных случаях к подобной встрече с наставником могут привлекаться психологи или представители организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z186" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) приостанавливает участие наставника в осуществлении деятельности по наставничеству при обоснованном сомнении в добросовестном выполнении наставником своих обязательств. По итогам всестороннего изучения ситуации принимает решение о приостановлении либо продолжении участия наставника в осуществлении деятельности по наставничеству.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z187" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Наставник:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z188" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) учитывает при индивидуальной работе рекомендации организации образования для детей-сирот и детей, оставшихся без попечения родителей, соблюдает права ребенка, определенные действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z189" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поддерживает связь и информирует специалистов организации образования для детей-сирот и детей, оставшихся без попечения родителей, о возникающих сложностях, проблемах на протяжении всего срока действия Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z190" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) формирует эмоционально значимые, стабильные и долгосрочные отношения с ребенком, поддерживает и развивает его позитивные ценности; помогает в развитии его потенциала и раскрытии его сильных сторон; способствует в определении его собственных индивидуальных целей и путей их достижения; оказывает ему помощь в постановке кратко- или долгосрочных целей; формирует представление о важности планирования в жизни; стремится стать для ребенка другом и советником, быть достойным примером для подражания, оказывает ребенку помощь, развивает его способности и таланты; передает знания и опыт, поддерживая успехи в учебе, повышая его самооценку; формирует навыки самостоятельной жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z191" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Наставник имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z192" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) посещать ребенка по месту его проживания в организациях образования для детей-сирот и детей, оставшихся без попечения родителей, а также с согласия ребенка и руководителя этой организации образования общаться с ребенком вне места его проживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z193" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставлять ребенку помощь в получении дополнительных образовательных, воспитательных и медицинских услуг в периоды, не связанные с образовательным процессом (каникулы, выходные и праздничные дни);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z194" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отказаться от участия в процессе наставничества с предварительным обязательным письменным уведомлением организации образования для детей-сирот и детей, оставшихся без попечения родителей, не менее чем за 30 (тридцать) календарных дней до предполагаемого дня прекращения общения с ребенком, с указанием причин отказа. В течение этого срока наставник, продолжает встречи с ребенком и готовит его к завершению общения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z195" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Наставник не вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z196" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вывозить ребенка за пределы населенного пункта и территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z197" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оставлять ребенка под надзором третьих лиц (физических и (или) юридических лиц) при общении с ребенком вне места его проживания, кроме случаев помещения ребенка в медицинскую организацию для оказания медицинской помощи или доставления его в органы внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z198" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совершать действия (бездействия), побуждающие ребенка нарушать распорядок дня/правила пребывания в организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z199" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) склонять ребенка к каким бы то ни было религиозным, политическим, идеологическим направлениям/движениям, оказывать влияние на его сексуальную ориентацию, демонстрировать ребенку свои предпочтения, определенные в настоящем пункте, вовлекать его в противоправную деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z200" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) нарушать условия договора о наставничестве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z201" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Наставник обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z202" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нести ответственность за жизнь и здоровье ребенка в период пребывания с ним, лично забирает и возвращает ребенка строго в сроки, согласованные с руководителем организации образования для детей-сирот и детей, оставшихся без попечения родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z203" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) незамедлительно информировать органы, осуществляющие функции по опеке или попечительству, или организацию образования для детей-сирот и детей, оставшихся без попечения родителей, в которой находится ребенок, о возникновении ситуации, угрожающей жизни и (или) здоровью ребенка, его заболевании, получении им травмы, помещении ребенка в медицинскую организацию для оказания медицинской помощи или доставлении его в органы внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z204" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соблюдать конфиденциальность в отношении информации о ребенке, включая его эмоциональное и физическое состояние, информацию о биологических родителях, отношениях в организации образования, за исключением обязательств по выполнению настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z205" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вести дневник встреч с ребенком и предоставлять в орган, осуществляющий функции по опеке или попечительству и организацию образования для детей-сирот и детей, оставшихся без попечения родителей, ежемесячные отчеты о встречах с ребенком в срок до 10 (десятого) числа каждого месяца, следующего за отчетным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z206" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) соблюдать условия договора о наставничестве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z207" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Права и обязанности Сторон</w:t>
-[...679 lines deleted...]
-      4) вести дневник встреч с ребенком и предоставлять в орган, осуществляющий функции по опеке или попечительству и организацию образования для детей-сирот и детей, оставшихся без попечения родителей, ежемесячные отчеты о встречах с ребенком в срок до 10 (десятого) числа каждого месяца, следующего за отчетным;</w:t>
+        <w:t xml:space="preserve"> 3. Ответственность сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z206" w:id="158"/>
-[...15 lines deleted...]
-      5) соблюдать условия договора о наставничестве.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. При неисполнении или ненадлежащем исполнении Сторонами обязательств по настоящему Договору, они несут ответственность, предусмотренную законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z207" w:id="159"/>
+    <w:bookmarkStart w:name="z209" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Ответственность сторон</w:t>
+        <w:t xml:space="preserve"> 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z208" w:id="160"/>
-[...15 lines deleted...]
-      3.1. При неисполнении или ненадлежащем исполнении Сторонами обязательств по настоящему Договору, они несут ответственность, предусмотренную законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Договор составлен в 3 (трех) экземплярах на казахском и русском языках, каждый из которых имеет одинаковую юридическую силу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z209" w:id="161"/>
+    <w:bookmarkStart w:name="z211" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Настоящий Договор заключается сроком на 1 (один) год и вступает в силу с момента подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z212" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Вопросы, не урегулированные настоящим Договором, разрешаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z213" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Заключительные положения</w:t>
-[...39 lines deleted...]
-      4.2. Настоящий Договор заключается сроком на 1 (один) год и вступает в силу с момента подписания.</w:t>
+        <w:t xml:space="preserve"> 5. Подписи сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z212" w:id="164"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -8266,55 +8310,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>