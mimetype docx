--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b4efed3" w14:textId="b4efed3">
+    <w:p w14:paraId="b9e81cc" w14:textId="b9e81cc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,173 +93,263 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра промышленности и строительства Республики Казахстан от 4 апреля 2024 года № 118. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 апреля 2024 года № 34228</w:t>
+        <w:t>Приказ и.о. Министра промышленности и строительства Республики Казахстан от 4 апреля 2024 года № 118. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 апреля 2024 года № 34228.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Внести в некоторые приказы Министра национальной экономики Республики Казахстан следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подпункт 1) утрачивает силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10722):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -272,191 +362,191 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13. Комплектность и состав представляемого проекта строительства и исходных документов соответствует Перечням документации (материалов), представляемой на комплексную вневедомственную экспертизу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) проектов строительства новых объектов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проектов реконструкции (расширения, модернизации, технического перевооружения) существующих объектов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проектов капитального ремонта существующих объектов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) проектов, предполагающих увеличение стоимости ранее утвержденной проектно-сметной документации, приведенной к дате заключения договора, не менее чем на десять процентов по причине увеличения стоимости строительных ресурсов при обращении подрядчика в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -471,71 +561,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 655 Гражданского кодекса Республики Казахстан (Особенная часть) (далее – ГК РК) о проведении пересмотра сметы, без изменения проектных решений при отсутствии отставания по вине подрядчика от графика производства строительно-монтажных работ, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проектов, предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций, по которым по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы, согласно приложению 4-2 к настоящим Правилам.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -548,51 +638,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "20. Комплектность и состав представленного проекта строительства и исходных документов проверяется на соответствие Перечням документации (материалов) представляемой на комплексную вневедомственную экспертизу проектов строительства согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -647,71 +737,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, 4-2 настоящих Правил в течение 5 (пять) рабочих дней со дня регистрации указанных материалов в экспертной организации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении 5 (пять) рабочих дней при установлении некомплектности проекта и исходных документов или их несоответствия требованиям по составу, заказчику направляется официальное уведомление об отказе в приеме проекта на экспертизу и его возврате без рассмотрения, с указанием недостающих материалов для повторного их представления на экспертизу после приведения проекта и (или) исходных документов в соответствии с требованиями по комплектности и составу.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -724,130 +814,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 31-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "31-1. Сроки и продолжительность проведения комплексной вневедомственной экспертизы, осуществляемой экспертной организацией, устанавливается договором, заключаемым между исполнителем и заказчиком, но не превышают 15 (пятнадцать) рабочих дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       по проектам корректировки сметной стоимости, приведенной к дате заключения договора, по причине увеличения стоимости строительных ресурсов при обращении подрядчика в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 655 ГК РК о проведении пересмотра сметы, при отсутствии отставания по вине подрядчика от графика производства строительно-монтажных работ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по проектам, предназначенным для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций, корректировки сметной стоимости без изменения проектных решений, по которой по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -860,110 +950,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 38-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "38-1. В ходе проведения комплексной вневедомственной экспертизы по проектам корректировки сметной стоимости, приведенной к дате заключения договора, по причине увеличения стоимости строительных ресурсов при обращении подрядчика в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 655 ГК РК о проведении пересмотра сметы, без изменения проектных решений при отсутствии отставания по вине подрядчика от графика производства строительно-монтажных работ и корректировки сметного раздела проектно-сметной документации без изменения проектных решений, по которой по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы эксперты направляют заказчику обоснованные и мотивированные замечания со ссылкой на пункты, статьи действующего законодательства и нормативно-технических документов, которые выдаются заказчикам при предельном рассмотрении не позднее 7 (семь) рабочих дней со дня вступления договора в силу и устраняются заказчиком в срок не более 3 (три) рабочих дней со дня выдачи замечаний, при продолжительности экспертизы не более 15 (пятнадцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При неустранении обоснованных и мотивированных замечаний экспертов со ссылкой на пункты, статьи действующего законодательства и нормативно-технических документов в установленный срок, составляется отрицательное заключение.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -976,70 +1066,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 69-1 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) инвестиционных пилотных проектов по строительству объектов в отраслях здравоохранения, образования, жилищного строительства в городе Астана, Жамбылской и Северо-Казахстанской областях;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1052,170 +1142,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 75-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "75-1. Ранее утвержденная проектно-сметная документация подлежит корректировке, повторной экспертизе и переутверждению, если до начала или в ходе строительства намеченного объекта возникла обоснованная необходимость внесения в нее изменений и (или) дополнений существенного характера, влияющих на конструктивную схему объекта, его объемно-планировочные, инженерно-технические и (или) технологические проектные решения, включая замену инженерного и (или) технологического оборудования, основных материалов и (или) изделий, изменяющих технико-экономические показатели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При увеличении сметной стоимости, приведенной к дате заключения договора, не менее чем на десять процентов по причине увеличения стоимости строительных ресурсов при обращении подрядчика, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 655 Гражданского кодекса (Особенная часть), о проведении пересмотра сметы, допускается корректировка проектно-сметной документации без изменения проектных решений при отсутствии отставания по вине подрядчика от графика производства строительно-монтажных работ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корректировка сметной стоимости строительства без изменения проектных решений не проводится в первые двенадцать месяцев после даты заключения договора строительного подряда.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
-[...15 lines deleted...]
-      Корректировка сметной стоимости строительства без изменения проектных решений не проводится в первые двенадцать месяцев после даты заключения договора строительного подряда.";</w:t>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 75-3 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
-[...15 lines deleted...]
-      дополнить пунктом 75-3 следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сметный раздел проектно-сметной документации предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций, по которой по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы подлежит корректировке без изменения проектных решений.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1506,430 +1596,524 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммуникаций независимо</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от источников финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень документации (материалов), представляемой на комплексную вневедомственную экспертизу проектов, предполагающих увеличение стоимости ранее утвержденной проектно-сметной документации, приведенной к дате заключения договора, не менее чем на десять процентов по причине увеличения стоимости строительных ресурсов при обращении подрядчика, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 655 Гражданского кодекса Республики Казахстан (Особенная часть), о проведении пересмотра сметы, без изменения проектных решений при отсутствии отставания по вине подрядчика от графика производства строительно-монтажных работ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявке заказчика (с указанием его реквизитов) на проведение комплексной вневедомственной экспертизы по проектам корректировки сметной стоимости (сметной документации) без изменения проектных решений если существенное возрастание стоимости строительных ресурсов повлекло увеличение ранее утвержденной сметной стоимости строительства не менее чем на десять процентов:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) письмо - обращение подрядчика, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 655 Гражданского кодекса Республики Казахстан (Особенная часть), о проведении пересмотра сметы, без изменения проектных решений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) задание на корректировку сметной документации без изменения проектных (технических) решений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
-[...15 lines deleted...]
-      2) задание на корректировку сметной документации без изменения проектных (технических) решений;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по бюджетным инвестиционным проектам, а также иным государственным инвестиционным проектам дополнительно представляется решение соответствующей бюджетной комиссии и аудиторский отчет уполномоченного органа по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
-[...15 lines deleted...]
-      3) по бюджетным инвестиционным проектам, а также иным государственным инвестиционным проектам дополнительно представляется решение соответствующей бюджетной комиссии и аудиторский отчет уполномоченного органа по внутреннему государственному аудиту.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По проектам капитального ремонта отчет уполномоченного органа по внутреннему государственному аудиту не требуется;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
-[...15 lines deleted...]
-      По проектам капитального ремонта отчет уполномоченного органа по внутреннему государственному аудиту не требуется;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при реализации объектов за счет иных средств предоставляется документ о дополнительном финансировании с указанием ориентировочной (предельной) суммы удорожания, подписанный первым руководителем заказчика либо лицом, уполномоченным первым руководителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
-[...15 lines deleted...]
-      4) при реализации объектов за счет иных средств предоставляется документ о дополнительном финансировании с указанием ориентировочной (предельной) суммы удорожания, подписанный первым руководителем заказчика либо лицом, уполномоченным первым руководителем;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разделительная ведомость выполненных и остаточных физических объемов работ, утвержденная заказчиком, согласованная техническим и авторским надзорами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
-[...15 lines deleted...]
-      5) разделительная ведомость выполненных и остаточных физических объемов работ, утвержденная заказчиком, согласованная техническим и авторским надзорами;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сметная документация на выполненные работы в ценах указанных, в ранее выданном положительном заключении экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
-[...15 lines deleted...]
-      6) сметная документация на выполненные работы в ценах указанных, в ранее выданном положительном заключении экспертизы;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сметная документация, на остаточные объемы работ по текущим ценам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
-[...15 lines deleted...]
-      7) сметная документация, на остаточные объемы работ по текущим ценам;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ранее выданное заключение комплексной вневедомственной экспертизы и сметная документация, получившие ранее положительное заключение экспертизы.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дополнить приложением 4-2 в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) утрачивает силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 304 "Об утверждении Правил утверждения проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10632):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> утверждения проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1942,130 +2126,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "16. Ранее утвержденная проектно-сметная документация подлежит корректировке, повторной экспертизе и переутверждению, если до начала или в ходе строительства намеченного объекта возникла обоснованная необходимость внесения в нее изменений и (или) дополнений существенного характера, влияющих на конструктивную схему объекта, его объемно-планировочные, инженерно-технические и (или) технологические проектные решения, включая замену инженерного и (или) технологического оборудования, основных материалов и (или) изделий, изменяющих технико-экономические показатели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При увеличении сметной стоимости, приведенной к дате заключения договора, не менее чем на десять процентов по причине увеличения стоимости строительных ресурсов при обращении подрядчика, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 655 Гражданского кодекса (Особенная часть), о проведении пересмотра сметы, допускается корректировка проектно-сметной документации без изменения проектных решений при отсутствии отставания по вине подрядчика от графика производства строительно-монтажных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корректировка сметной стоимости строительства без изменения проектных решений не проводится в первые двенадцать месяцев после даты заключения договора строительного подряда.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2078,70 +2262,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 16-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "16-1. Сметный раздел проектно-сметной документации, по которой по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы подлежит корректировке без изменения проектных решений.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2154,710 +2338,710 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17. Не допускается увеличение сметной стоимости бюджетных инвестиционных проектов и проектов реализуемых за счет целевых средств негосударственных займов под государственную гарантию в связи с корректировкой проектно-сметной документации или включением в нее дополнительных компонентов, влекущих дополнительные расходы бюджета, не предусмотренных в утвержденном технико-экономическом обосновании или типовом проекте бюджетного инвестиционного проекта, без рассмотрения и предложения бюджетной комиссии.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 17-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17-1. Вынесение вопросов изменения стоимости проектов реализуемых за счет целевых средств негосударственных займов под государственную гарантию, осуществляется в два этапа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
-[...15 lines deleted...]
-      дополнить пунктом 17-1 следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый этап – решение соответствующей бюджетной комиссии по определению целесообразности корректировки проектно-сметной документаций либо инвестиционного предложения по проекту, на основании заключения центрального уполномоченного органа по бюджетному планированию на основе представляемых администратором бюджетных программ документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
-[...15 lines deleted...]
-      "17-1. Вынесение вопросов изменения стоимости проектов реализуемых за счет целевых средств негосударственных займов под государственную гарантию, осуществляется в два этапа.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Второй этап – решение соответствующей бюджетной комиссии о финансировании увеличенной стоимости по скорректированной проектно- сметной документаций проекта либо инвестиционного предложения по проекту, не требующих разработки или корректировки технико-экономического обоснования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z59" w:id="44"/>
-[...15 lines deleted...]
-      Первый этап – решение соответствующей бюджетной комиссии по определению целесообразности корректировки проектно-сметной документаций либо инвестиционного предложения по проекту, на основании заключения центрального уполномоченного органа по бюджетному планированию на основе представляемых администратором бюджетных программ документов.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На первом этапе администратором бюджетных программ в зависимости от специфики проекта, представляют в центральный уполномоченный орган по бюджетному планированию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z60" w:id="45"/>
-[...15 lines deleted...]
-      Второй этап – решение соответствующей бюджетной комиссии о финансировании увеличенной стоимости по скорректированной проектно- сметной документаций проекта либо инвестиционного предложения по проекту, не требующих разработки или корректировки технико-экономического обоснования.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) письмо, удостоверенное посредством электронной цифровой подписи первого руководителя государственного органа – администратором бюджетных программ, либо лица его замещающего, либо лица, уполномоченного отдельно по каждому проекту первым руководителем государственного органа – администратором бюджетных программ с указанием предполагаемой суммы удорожания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
-[...15 lines deleted...]
-      На первом этапе администратором бюджетных программ в зависимости от специфики проекта, представляют в центральный уполномоченный орган по бюджетному планированию:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пояснительную записку, подписанную первым руководителем государственного органа – администратором бюджетных программ, либо лицом его замещающим, либо лицом, уполномоченным отдельно по каждому проекту первым руководителем государственного органа – администратором бюджетных программ, в которой содержится следующая информация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z62" w:id="47"/>
-[...15 lines deleted...]
-      1) письмо, удостоверенное посредством электронной цифровой подписи первого руководителя государственного органа – администратором бюджетных программ, либо лица его замещающего, либо лица, уполномоченного отдельно по каждому проекту первым руководителем государственного органа – администратором бюджетных программ с указанием предполагаемой суммы удорожания;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - обоснование предполагаемых дополнительных бюджетных расходов, которые потребуются для завершения реализации проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
-[...15 lines deleted...]
-      2) пояснительную записку, подписанную первым руководителем государственного органа – администратором бюджетных программ, либо лицом его замещающим, либо лицом, уполномоченным отдельно по каждому проекту первым руководителем государственного органа – администратором бюджетных программ, в которой содержится следующая информация:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - информация о заключенных договорах, в рамках реализации проектов (разработки проектно- сметной документаций и другие) с указанием суммы экономии в результате проведения государственных закупок (в случае, если имеется экономия);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
-[...15 lines deleted...]
-      - обоснование предполагаемых дополнительных бюджетных расходов, которые потребуются для завершения реализации проектов;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - финансирование проекта из бюджета за каждый год (для строительства начиная с начала разработки проектно-сметной документаций). Данная информация сопровождается планом и фактом за каждый год с указанием причин не освоения, в случае наличия таковых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
-[...15 lines deleted...]
-      - информация о заключенных договорах, в рамках реализации проектов (разработки проектно- сметной документаций и другие) с указанием суммы экономии в результате проведения государственных закупок (в случае, если имеется экономия);</w:t>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - подробное указание причин, влекущих удорожание (с приложением копий писем подрядчиков, подтверждающих своевременность предупреждения администратором бюджетных программ о необходимости превышения указанной в договоре цены (сметы));</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
-[...15 lines deleted...]
-      - финансирование проекта из бюджета за каждый год (для строительства начиная с начала разработки проектно-сметной документаций). Данная информация сопровождается планом и фактом за каждый год с указанием причин не освоения, в случае наличия таковых;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - сведения о состоянии незавершенного строительства, подтвержденные техническим обследованием и актом технического надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
-[...15 lines deleted...]
-      - подробное указание причин, влекущих удорожание (с приложением копий писем подрядчиков, подтверждающих своевременность предупреждения администратором бюджетных программ о необходимости превышения указанной в договоре цены (сметы));</w:t>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заключение отраслевой экспертизы соответствующего уполномоченного государственного органа в зависимости от специфики проекта, представляемое в форме официального письма, за подписью первого руководителя государственного органа либо лица его замещающего, либо лица, уполномоченного отдельно по каждому проекту первым руководителем государственного органа заверенной печатью, и подтверждающее обоснованность и достоверность увеличения сметной стоимости проекта с приложением разъяснений администратором бюджетных программ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
-[...15 lines deleted...]
-      - сведения о состоянии незавершенного строительства, подтвержденные техническим обследованием и актом технического надзора;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заключение комплексной вневедомственной экспертизы проектно-сметной документаций на первоначальную стоимость;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z69" w:id="54"/>
-[...15 lines deleted...]
-      3) заключение отраслевой экспертизы соответствующего уполномоченного государственного органа в зависимости от специфики проекта, представляемое в форме официального письма, за подписью первого руководителя государственного органа либо лица его замещающего, либо лица, уполномоченного отдельно по каждому проекту первым руководителем государственного органа заверенной печатью, и подтверждающее обоснованность и достоверность увеличения сметной стоимости проекта с приложением разъяснений администратором бюджетных программ;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) приказ на первоначальную стоимость в случаях, предусмотренных законодательством в сфере архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z70" w:id="55"/>
-[...15 lines deleted...]
-      4) заключение комплексной вневедомственной экспертизы проектно-сметной документаций на первоначальную стоимость;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) письмо-уведомление, удостоверенное посредством электронной цифровой подписи первого руководителя о проводимой корректировке, направленное в адрес уполномоченного органа, осуществляющего руководство в сферах внутреннего государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
-[...15 lines deleted...]
-      5) приказ на первоначальную стоимость в случаях, предусмотренных законодательством в сфере архитектуры, градостроительства и строительства;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При повторной корректировке предоставляется акт уполномоченного органа, осуществляющего руководство в сферах внутреннего государственного аудита и финансового контроля, на предмет целевого использования бюджетных средств, а также об отсутствии нарушений, если по проекту начато финансирование, датированный не позднее 6 (шести) месяцев от даты представления документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
-[...15 lines deleted...]
-      6) письмо-уведомление, удостоверенное посредством электронной цифровой подписи первого руководителя о проводимой корректировке, направленное в адрес уполномоченного органа, осуществляющего руководство в сферах внутреннего государственного аудита и финансового контроля.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сравнительную таблицу и перечень документации по проектам, предполагающим увеличение стоимости, которые представляют в электронной форме в центральный уполномоченный орган по бюджетному планированию, удостоверенной посредством электронной цифровой подписи первого руководителя государственного органа – администратор бюджетных программ либо лица его замещающего, либо лица, уполномоченного отдельно по каждому проекту первым руководителем государственного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
-[...15 lines deleted...]
-      При повторной корректировке предоставляется акт уполномоченного органа, осуществляющего руководство в сферах внутреннего государственного аудита и финансового контроля, на предмет целевого использования бюджетных средств, а также об отсутствии нарушений, если по проекту начато финансирование, датированный не позднее 6 (шести) месяцев от даты представления документов;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) материалы, фото или видеосъемки, дающие полное представление о фактическом состоянии объекта, снятые не ранее, чем за 1 (один) месяц до даты представления документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z74" w:id="59"/>
-[...15 lines deleted...]
-      7) сравнительную таблицу и перечень документации по проектам, предполагающим увеличение стоимости, которые представляют в электронной форме в центральный уполномоченный орган по бюджетному планированию, удостоверенной посредством электронной цифровой подписи первого руководителя государственного органа – администратор бюджетных программ либо лица его замещающего, либо лица, уполномоченного отдельно по каждому проекту первым руководителем государственного органа;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) письмо комплексной вневедомственной экспертизы о целесообразности предполагаемых вносимых изменений в проектные решения ранее утвержденного проектно-сметной документаций проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z75" w:id="60"/>
-[...15 lines deleted...]
-      8) материалы, фото или видеосъемки, дающие полное представление о фактическом состоянии объекта, снятые не ранее, чем за 1 (один) месяц до даты представления документов;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральный уполномоченный орган по бюджетному планированию рассматривает пакет документов, указанных в настоящем пункте, и вносит заключение по ним на рассмотрение соответствующей бюджетной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z76" w:id="61"/>
-[...15 lines deleted...]
-      9) письмо комплексной вневедомственной экспертизы о целесообразности предполагаемых вносимых изменений в проектные решения ранее утвержденного проектно-сметной документаций проекта.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Администратор бюджетных программ на втором этапе вносит в центральный уполномоченный орган по бюджетному планированию скорректированная проектно-сметная документация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z77" w:id="62"/>
-[...15 lines deleted...]
-      Центральный уполномоченный орган по бюджетному планированию рассматривает пакет документов, указанных в настоящем пункте, и вносит заключение по ним на рассмотрение соответствующей бюджетной комиссии.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - заключение комплексной вневедомственной экспертизы проектно-сметной документаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z78" w:id="63"/>
-[...15 lines deleted...]
-      Администратор бюджетных программ на втором этапе вносит в центральный уполномоченный орган по бюджетному планированию скорректированная проектно-сметная документация:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - заключение отраслевого уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z79" w:id="64"/>
-[...15 lines deleted...]
-      - заключение комплексной вневедомственной экспертизы проектно-сметной документаций;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральный уполномоченный орган по бюджетному планированию в зависимости от специфики проекта вносит на рассмотрение соответствующей бюджетной комиссии увеличение стоимости проекта по скорректированной проектно-сметной документаций на основании представленных администратором бюджетных программ документов, а также заключения комплексной вневедомственной экспертизы на скорректированную проектно-сметную документацию проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z80" w:id="65"/>
-[...15 lines deleted...]
-      - заключение отраслевого уполномоченного государственного органа.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На втором этапе целесообразность финансирования увеличения стоимости проектов, увеличение стоимости которых предполагается финансировать за счет средств республиканского бюджета, рассматривается республиканской бюджетной комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
-[...15 lines deleted...]
-      Центральный уполномоченный орган по бюджетному планированию в зависимости от специфики проекта вносит на рассмотрение соответствующей бюджетной комиссии увеличение стоимости проекта по скорректированной проектно-сметной документаций на основании представленных администратором бюджетных программ документов, а также заключения комплексной вневедомственной экспертизы на скорректированную проектно-сметную документацию проекта.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отобранные соответствующими бюджетными комиссиями проекты, предполагающие увеличение стоимости, включаются в соответствующий бюджет в порядке, установленном бюджетным законодательством.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
-[...15 lines deleted...]
-      На втором этапе целесообразность финансирования увеличения стоимости проектов, увеличение стоимости которых предполагается финансировать за счет средств республиканского бюджета, рассматривается республиканской бюджетной комиссией.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
-[...15 lines deleted...]
-      Отобранные соответствующими бюджетными комиссиями проекты, предполагающие увеличение стоимости, включаются в соответствующий бюджет в порядке, установленном бюджетным законодательством.".</w:t>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
-[...15 lines deleted...]
-      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z85" w:id="70"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z86" w:id="71"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства промышленности и строительства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -3023,118 +3207,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Бейспеков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z90" w:id="74"/>
+      <w:bookmarkStart w:name="z90" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z91" w:id="75"/>
+      <w:bookmarkStart w:name="z91" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3533,388 +3717,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммуникаций независимо</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от источников финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:bookmarkStart w:name="z94" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень документации (материалов), представляемой на комплексную вневедомственную экспертизу проектов, предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций, по которым по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявке заказчика (с указанием его реквизитов) на проведение комплексной вневедомственной экспертизы по проектам корректировки сметной стоимости (сметной документации) без изменения проектных решений, по которым по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы посредством единого Портала прилагается комплект следующей документации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Исходные документы, являющиеся основанием для корректировки сметной стоимости (сметной документации) без изменения проектных решений, по которым по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z95" w:id="77"/>
-[...15 lines deleted...]
-      К заявке заказчика (с указанием его реквизитов) на проведение комплексной вневедомственной экспертизы по проектам корректировки сметной стоимости (сметной документации) без изменения проектных решений, по которым по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы посредством единого Портала прилагается комплект следующей документации:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) задание на корректировку сметной документации без изменения проектных (технических) решений ранее утвержденной проектно-сметной документации (далее – ПСД);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z96" w:id="78"/>
-[...15 lines deleted...]
-      1. Исходные документы, являющиеся основанием для корректировки сметной стоимости (сметной документации) без изменения проектных решений, по которым по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы:</w:t>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приказ об утверждении ПСД, по которой осуществляется корректировка сметной документации без изменения проектных (технических) решений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z97" w:id="79"/>
-[...15 lines deleted...]
-      1) задание на корректировку сметной документации без изменения проектных (технических) решений ранее утвержденной проектно-сметной документации (далее – ПСД);</w:t>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) письмо о направлении на комплексную вневедомственную экспертизу сметной документации без изменения проектных (технических) решений ранее утвержденной ПСД, а также указанием об отсутствии проведенных конкурсных процедур и финансирования для реализации проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
-[...15 lines deleted...]
-      2) приказ об утверждении ПСД, по которой осуществляется корректировка сметной документации без изменения проектных (технических) решений;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ранее выданное заключение комплексной вневедомственной экспертизы, выданное по ранее утвержденной ПСД, по которой представляется корректируемая сметная документация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
-[...15 lines deleted...]
-      3) письмо о направлении на комплексную вневедомственную экспертизу сметной документации без изменения проектных (технических) решений ранее утвержденной ПСД, а также указанием об отсутствии проведенных конкурсных процедур и финансирования для реализации проекта;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сметная документация ранее утвержденной ПСД, по которой получено положительное заключение экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
-[...15 lines deleted...]
-      4) ранее выданное заключение комплексной вневедомственной экспертизы, выданное по ранее утвержденной ПСД, по которой представляется корректируемая сметная документация;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Откорректированная сметная документация без изменения проектных (технических) решений ранее утвержденной ПСД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
-[...15 lines deleted...]
-      5) сметная документация ранее утвержденной ПСД, по которой получено положительное заключение экспертизы.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Письмо заказчика о сроке начала строительства объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
-[...15 lines deleted...]
-      2. Откорректированная сметная документация без изменения проектных (технических) решений ранее утвержденной ПСД.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Откорректированный календарный график работ в разделе проект организации строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
-[...15 lines deleted...]
-      3. Письмо заказчика о сроке начала строительства объекта.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Информация о заказчике и разработчике корректируемой сметной документации ПСД, представленной на экспертизу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
-[...15 lines deleted...]
-      4. Откорректированный календарный график работ в разделе проект организации строительства.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копии документов заказчика, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z105" w:id="87"/>
-[...15 lines deleted...]
-      5. Информация о заказчике и разработчике корректируемой сметной документации ПСД, представленной на экспертизу:</w:t>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) банковские реквизиты заказчика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z106" w:id="88"/>
-[...15 lines deleted...]
-      1) копии документов заказчика, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицензия юридического лица – разработчика проекта (генеральной проектной и субпроектной организаций) с приложениями к ней и указанием категории лицензиата, дающих право на данный вид проектной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z107" w:id="89"/>
-[...15 lines deleted...]
-      2) банковские реквизиты заказчика;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) расчет стоимости проектных (проектно-изыскательских) работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z108" w:id="90"/>
-[...15 lines deleted...]
-      3) лицензия юридического лица – разработчика проекта (генеральной проектной и субпроектной организаций) с приложениями к ней и указанием категории лицензиата, дающих право на данный вид проектной деятельности;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утвержденный заказчиком перечень материалов, изделий, конструкций, инженерного и технологического оборудования, иных материальных ресурсов, применяемых в проекте информационных документов с их приложением и указанием цены за одну единицу их измерения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z109" w:id="91"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>