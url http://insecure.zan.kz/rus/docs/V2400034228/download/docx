--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9e81cc" w14:textId="b9e81cc">
+    <w:p w14:paraId="0cfcb27" w14:textId="0cfcb27">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -171,2877 +171,303 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Подпункт 1) утрачивает силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+        <w:t xml:space="preserve">1) утратил силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) утратил силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными приказами и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования, утвержденных указанным приказом:</w:t>
+        <w:t>
+      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...71 lines deleted...]
-      "13. Комплектность и состав представляемого проекта строительства и исходных документов соответствует Перечням документации (материалов), представляемой на комплексную вневедомственную экспертизу:</w:t>
+    <w:bookmarkStart w:name="z86" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
-[...2534 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -3207,118 +633,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Бейспеков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z90" w:id="72"/>
+      <w:bookmarkStart w:name="z90" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z91" w:id="73"/>
+      <w:bookmarkStart w:name="z91" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3456,703 +882,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 апреля 2024 года № 118</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...258 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="74"/>
-[...336 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4478,31 +1344,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>