--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f6ba122" w14:textId="f6ba122">
+    <w:p w14:paraId="e87c060" w14:textId="e87c060">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размера капитала банка и Правил расчета и лимитов открытой валютной позиции"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 29 марта 2024 года № 16. Зарегистрировано в Министерстве юстиции Республики Казахстан 3 апреля 2024 года № 34218</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 29 марта 2024 года № 16. Зарегистрировано в Министерстве юстиции Республики Казахстан 3 апреля 2024 года № 34218. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 апреля 2026 года № 85.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1736,68 +1814,50 @@
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1813,93 +1873,110 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель Агентства</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Председатель Агентства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан по</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регулированию и развитию</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">финансового рынка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1944,82 +2021,66 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюро национальной статистики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2027,68 +2088,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Агентства по стратегическому планированию </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и реформам Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2336,68 +2379,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соблюдению норм и лимитов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>размеру капитала банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8885,70 +8928,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="76"/>
+          <w:bookmarkStart w:name="z84" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные субъектам, отнесенным к малому или среднему предпринимательству согласно Предпринимательскому кодексу Республики Казахстан, соответствующие следующим критериям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8969,70 +9012,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) валюта займа - тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="77"/>
+          <w:bookmarkStart w:name="z86" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с 1 января 2022 года по 31 декабря 2023 года – 50</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с 1 января 2024 года – 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10083,70 +10126,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="78"/>
+          <w:bookmarkStart w:name="z87" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные субъектами, отнесенными к малому или среднему предпринимательству согласно Предпринимательскому кодексу Республики Казахстан, включенные в сектор "Долговые ценные бумаги" площадки "Основная" либо "Альтернативная" официального списка акционерного общества "Казахстанская фондовая биржа", имеющие гарантию акционерного общества "Фонд развития предпринимательства "ДАМУ" и (или) акционерного общества "Банк Развития Казахстана", сумма которой покрывает не менее 50 (пятидесяти) процентов номинальной стоимости данных ценных бумаг, и соответствующие следующим критериям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11642,70 +11685,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="79"/>
+          <w:bookmarkStart w:name="z89" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необеспеченные займы, выданные физическим лицам с 1 января 2016 года по 31 декабря 2019 года, в том числе потребительские займы, соответствующие одному из следующих критериев, рассчитываемых банком:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15093,70 +15136,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="80"/>
+          <w:bookmarkStart w:name="z94" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории нижеуказанных иностранных государств, или их гражданами:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17049,70 +17092,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z148" w:id="81"/>
+          <w:bookmarkStart w:name="z148" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18779,70 +18822,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="82"/>
+          <w:bookmarkStart w:name="z202" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20848,70 +20891,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 119.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z256" w:id="83"/>
+          <w:bookmarkStart w:name="z256" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, зарегистрированными на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22635,57 +22678,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22764,730 +22800,736 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z311" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z312" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, по которым у банка имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы активов банка, взвешенных по степени кредитного риска вложений (далее – Таблица), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии в банках адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, включаются в расчет активов, взвешенных по степени риска, за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z313" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z313" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы) равняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z314" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z314" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100 (ста) процентам суммы вкладов, в том числе в данном банке, предоставленных в качестве обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z315" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z315" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95 (девяносто пяти) процентам рыночной стоимости ценных бумаг, переданных в обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z316" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z316" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85 (восьмидесяти пяти) процентам рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z317" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z317" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг, взвешивается согласно Таблице, по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z318" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z318" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Займы, по которым у банка имеется обеспечение в виде безотзывной и безусловной гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына" и "Национальный управляющий холдинг "Байтерек", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с Экспортно-кредитным агентством Казахстана, имеющим государственную гарантию по поддержке экспорта, гарантий или резервных аккредитивов, выпущенных в соответствии с Международной практикой резервных аккредитивов (International Standby Practices, ISP98) или Унифицированными правилами для гарантий по требованию (Uniform Rules for Demand Guarantees, URDG758), банков-нерезидентов Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств сумма которых покрывает не менее 50 (пятидесяти) процентов объема указанных займов, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z319" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z319" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения в виде гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына" и "Национальный управляющий холдинг "Байтерек", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с Экспортно-кредитным агентством Казахстана, имеющим государственную гарантию по поддержке экспорта, гарантии или резервных аккредитивов, выпущенных в соответствии с Международной практикой резервных аккредитивов (International Standby Practices, ISP98) или Унифицированными правилами для гарантий по требованию (Uniform Rules for Demand Guarantees, URDG758), банков-нерезидентов Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств равняется 95 (девяноста пяти) процентам суммы гарантии, договора страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z320" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z320" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, инвестиции, не включенные в расчет инвестиций банка, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, включаются в расчет активов, взвешенных по степени риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка) по степени риска должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z321" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z321" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантированная (застрахованная) сумма вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка, взвешивается по степени риска дебиторской задолженности соответствующего гаранта (страховщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z322" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z322" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 настоящих Пояснений к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений (далее - Пояснения), предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z323" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z323" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z324" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z324" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z325" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z325" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) являющимся гражданами офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z326" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z326" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по степени риска согласно Таблице, независимо от наличия обеспечения, указанного в пункте 1 Пояснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z327" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z327" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z328" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z328" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон, но имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z329" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z329" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны, но имеющему долговой рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории офшорных зон, или их гражданами либо юридическими лицами, зарегистрированными на территории государств, отнесенных Организацией экономического сотрудничества и развития к перечню офшорных территорий, не принявших обязательств по информационному обмену, или их гражданами, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более 5 (пятью) процентами уставного капитала, либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z330" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z330" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z331" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z331" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для целей расчета активов банка, взвешенных по степени риска вложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z332" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z332" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под ипотечным жилищным займом понимается ипотечный заем, предоставленный физическим лицам в целях строительства жилища либо его покупки и (или) ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z333" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z333" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под потребительским займом понимается заем, предоставленный физическим лицам на приобретение товаров, работ и услуг, не связанных с осуществлением предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z334" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z334" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Если ценная бумага имеет специальный долговой рейтинг выпуска, то при взвешивании активов банка по степени риска необходимо учитывать рейтинг ценной бумаги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z335" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z335" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ценные бумаги, являющиеся предметом операции "обратного репо", заключенной с участием центрального контрагента, взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z336" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z336" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В период с 21 февраля 2022 года по 30 сентября 2022 года включительно активы в виде требований по открытым корреспондентским счетам к банкам-нерезидентам Республики Казахстан, вкладов в организациях-нерезидентах Республики Казахстан, займов, предоставленных организациям-нерезидентам Республики Казахстан, ценных бумаг иностранных эмитентов, долговой или суверенный рейтинг которых был понижен по причине введения санкционных ограничений со стороны Соединенных Штатов Америки и стран Европейского Союза, включаются в расчет активов, взвешиваемых по степени кредитного риска в соответствии с Таблицей, на основании долговых или суверенных рейтингов присвоенных им агентством Standard &amp; Poor's (Стандард энд Пурс) или одним из других рейтинговых агентств по состоянию на 1 февраля 2022 года, с повышением равными долями в течение последовательных 6 (шести) месяцев степени кредитного риска до категории активов в соответствии с Таблицей с учетом пересмотренных долговых или суверенных рейтингов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z337" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z337" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Степень кредитного риска по займу согласно Таблице или Значениям коэффициентов взвешивания по степени кредитного риска вложений по беззалоговым потребительским займам при расчете коэффициента долговой нагрузки согласно приложению 5-1 к Нормативам (далее – Значения) снижается в два раза, если в отношении такого займа заемщиком - физическим лицом осуществляется выполнение плана реабилитации, составленного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг, утвержденных постановлением Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136 (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 15541).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z338" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z338" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неисполнения заемщиком-физическим лицом плана реабилитации, указанного в части первой настоящего пункта, заем взвешивается по степени кредитного риска согласно Таблице или Значениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z339" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z339" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Активы, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 21 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска, за исключением активов, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23809,35 +23851,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>