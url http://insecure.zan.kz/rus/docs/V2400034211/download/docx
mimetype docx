--- v0 (2026-01-04)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d00e16b" w14:textId="d00e16b">
+    <w:p w14:paraId="0b1a68b" w14:textId="0b1a68b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,95 +76,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил функционирования программы взаимодействия с исследователями информационной безопасности</w:t>
-[...16 lines deleted...]
-        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 1 апреля 2024 года № 185/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 2 апреля 2024 года № 34211</w:t>
+        <w:t>Об утверждении Правил функционирования программы взаимодействия с исследователями кибербезопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 1 апреля 2024 года № 185/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 2 апреля 2024 года № 34211.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -177,114 +225,238 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 7-1 Закона Республики Казахстан "Об информатизации" ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с подпунктом 24) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О кибербезопасности" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> функционирования программы взаимодействия с исследователями информационной безопасности.</w:t>
+        <w:t>
+      1. Утвердить прилагаемые Правила функционирования программы взаимодействия с исследователями кибербезопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по информационной безопасности Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -776,1247 +948,1205 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 185/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила функционирования программы взаимодействия с исследователями информационной безопасности</w:t>
+        <w:t xml:space="preserve"> Правила функционирования программы взаимодействия с исследователями кибербезопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила функционирования программы взаимодействия с исследователями информационной безопасности (далее – Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 7-1 Закона Республики Казахстан "Об информатизации" (далее – Закон) и определяют порядок функционирования программы взаимодействия с исследователями информационной безопасности по объектам информатизации государственных органов (далее – ПВ ИИБ по ОИ ГО).</w:t>
+      1. Настоящие Правила функционирования программы взаимодействия с исследователями кибербезопасности (далее – Правила) разработаны в соответствии с подпунктом 24) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О кибербезопасности" (далее – Закон) и определяют порядок функционирования программы взаимодействия с исследователями кибербезопасности (далее – ПВ ИКБ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) объекты информатизации (далее – ОИ) – электронные информационные ресурсы, программное обеспечение, интернет-ресурс и информационно-коммуникационная инфраструктура;</w:t>
+      1) исследователь кибербезопасности – специалист в сфере обеспечения кибербезопасности, участвующий в программе взаимодействия с исследователями кибербезопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) владелец объектов информатизации – субъект, которому собственник объектов информатизации предоставил права владения и пользования объектами информатизации в определенных законом или соглашением пределах и порядке;</w:t>
+      2) программа взаимодействия с исследователями кибербезопасности – организационно-технические мероприятия, обеспечивающие взаимодействие исследователей кибербезопасности с цифровыми объектами для выявления в них уязвимостей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) исследователь информационной безопасности (далее – исследователь ИБ) – специалист в сфере обеспечения информационной безопасности и (или) информационно-коммуникационных технологий, зарегистрированный в программе взаимодействия с исследователями информационной безопасности, исследующий объекты информатизации, подключенные к программе взаимодействия с исследователями информационной безопасности, для выявления уязвимостей;</w:t>
+      3) уполномоченный орган в сфере обеспечения кибербезопасности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере обеспечения кибербезопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) программа взаимодействия с исследователями информационной безопасности (далее – ПВ ИИБ) – объект информатизации, предназначенный для регистрации исследователей информационной безопасности, регистрации выявленных уязвимостей, а также для обеспечения взаимодействия исследователей информационной безопасности с объектами информатизации;</w:t>
+      4) оператор программы взаимодействия с исследователями кибербезопасности по цифровым объектам государственных органов (далее – оператор) – Государственный оперативный центр кибербезопасности, обеспечивающий функционирование программы взаимодействия по цифровым объектам государственных органов (далее – ЦО ГО);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) уполномоченный орган в сфере обеспечения информационной безопасности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере обеспечения информационной безопасности;</w:t>
+      5) государственная техническая служба – государственное юридическое лицо, созданное по решению Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) государственная техническая служба – акционерное общество, созданное по решению Правительства Республики Казахстан;</w:t>
+      6) уязвимость – недостаток цифрового объекта, создающий угрозу кибербезопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) оператор программы взаимодействия с исследователями информационной безопасности по объектам информатизации государственных органов (далее – оператор) – Государственный оперативный центр информационной безопасности, обеспечивающий функционирование программы взаимодействия по объектам информатизации государственных органов (далее – ОИ ГО);</w:t>
+      7) отчет об уязвимости (далее – отчет) – сведения о выявленной исследователем КБ уязвимости в цифровом объекте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) уязвимость – недостаток объекта информатизации, использование которого может привести к нарушению целостности и (или) конфиденциальности, и (или) доступности объекта информатизации;</w:t>
+      8) токен – уникальное строковое значение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) отчет об уязвимости (далее – отчет) – сведения о выявленной исследователем ИБ уязвимости в объекте информатизации;</w:t>
+      9) цифровой объект (далее – ЦО) – обособленный элемент цифровой среды, созданный, используемый или передаваемый посредством цифровых технологий, обладающий уникальными цифровыми характеристиками и позволяющий субъектам цифровой среды осуществлять правомочия владения, пользования либо распоряжения в объеме, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) токен – уникальное строковое значение.</w:t>
+      10) владелец цифровых объектов – субъект, которому собственник цифровых объектов предоставил права владения и пользования цифровыми объектами в определенных законом или соглашением пределах и порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок функционирования программы взаимодействия с исследователями информационной безопасности по объектам информатизации государственных органов</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок функционирования программы взаимодействия с исследователями кибербезопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Задачи и функции Государственного оперативного центра информационной безопасности, как оператора, в соответствии с </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 14 Закона реализует государственная техническая служба (акционерное общество "Государственная техническая служба", далее – АО "ГТС"), обеспечивающая функционирование ПВ ИИБ по ОИ ГО на собственной информационно-коммуникационной инфраструктуре.</w:t>
+      3. Задачи и функции Государственного оперативного центра кибербезопасности, как оператора, в соответствии с подпунктом 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7-4, подпунктом 3) пункта 1 статьи 9 и подпунктом 5) пункта 1 статьи 14 Закона реализует Государственная техническая служба (акционерное общество "Государственная техническая служба", далее – АО "ГТС"), обеспечивающая функционирование ПВ ИКБ по ЦО ГО на собственной цифровой инфраструктуре.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Обеспечение функционирования ПВ ИИБ по ОИ ГО осуществляется на основании договорных отношений между Комитетом национальной безопасности Республики Казахстан (далее – КНБ РК) и АО "ГТС".</w:t>
+      4. Обеспечение функционирования ПВ ИКБ по ЦО ГО осуществляется на основании договорных отношений между Комитетом национальной безопасности Республики Казахстан (далее – КНБ РК) и АО "ГТС".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Уполномоченный орган для формирования списка ОИ ГО, подлежащих к подключению к ПВ ИИБ по ОИ ГО, направляет запрос собственникам или владельцам ОИ ГО для предоставления сведений по ОИ ГО, имеющим доступ к Интернету (далее – запрос).</w:t>
+      5. Уполномоченный орган для формирования списка ЦО ГО, подлежащих к подключению к ПВ ИКБ по ЦО ГО, направляет запрос собственникам или владельцам ЦО ГО для предоставления сведений по ЦО ГО, имеющим доступ к Интернету (далее – запрос).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Собственники или владельцы ОИ ГО направляют уполномоченному органу сведения по ОИ ГО, имеющим доступ к Интернету, в виде наименований ОИ ГО и сроков поиска уязвимостей в нем в течение 10 (десять) рабочих дней со дня поступления запроса.</w:t>
+      6. Собственники или владельцы ЦО ГО направляют уполномоченному органу сведения по ЦО ГО, имеющим доступ к Интернету, информацию, содержащую наименования ЦО ГО и сроки поиска уязвимостей в нем в течение 10 (десять) рабочих дней со дня поступления запроса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Уполномоченный орган на основе предоставленных сведений от собственников или владельцев ОИ ГО формирует список ОИ ГО, подлежащих к подключению к ПВ ИИБ по ОИ ГО, и сроки поиска уязвимостей в ОИ ГО (далее – список) в течение 10 (десять) рабочих дней.</w:t>
+      7. Уполномоченный орган на основе предоставленных сведений от собственников или владельцев ЦО ГО формирует список ЦО ГО, подлежащих к подключению к ПВ ИКБ по ЦО ГО, и сроки поиска уязвимостей в ЦО ГО (далее – список) в течение 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уполномоченный орган направляет список оператору в течение 3 (три) рабочих дней со дня формирования списка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Оператор уведомляет собственников или владельцев ОИ ГО согласно списку о необходимости подключения к ПВ ИИБ по ОИ ГО (далее – уведомление о подключении) в течение 3 (три) рабочих дней со дня получения списка.</w:t>
+      9. Оператор уведомляет собственников или владельцев ЦО ГО согласно списку о подключении к ПВ ИКБ по ЦО ГО в течение 3 (три) рабочих дней со дня получения списка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2-1 статьи 54 Закона.</w:t>
+        <w:t>
+      10. Собственники или владельцы ЦО ГО принимают меры, обеспечивающие подключение ЦО к ПВ ИКБ по ЦО ГО, за исключением ЦО, не имеющих доступ к Интернету в соответствии с подпунктом 1) пункта 3 статьи 54 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Собственники или владельцы ОИ ГО, для подключения к ПВ ИИБ по ОИ ГО, в течение 10 (десять) рабочих дней со дня получения уведомления о подключении разрабатывают и утверждают порядок исследования, в котором определяют границы исследования ОИ ГО, предусматривающего минимальный объем тестирования, а также уровни критичности уязвимостей, перечень уязвимостей, которые не принимаются для рассмотрения, а также действия, недопустимые в отношении ОИ ГО при поиске уязвимостей.</w:t>
+      11. Собственники или владельцы ЦО ГО, для подключения к ПВ ИКБ по ЦО ГО, в течение 10 (десять) рабочих дней со дня получения уведомления о подключении разрабатывают и утверждают порядок исследования, в котором определяют границы исследования ЦО ГО, предусматривающего минимальный объем тестирования, а также уровни критичности уязвимостей, перечень уязвимостей, которые не принимаются для рассмотрения, а также действия, недопустимые в отношении ЦО ГО при поиске уязвимостей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Собственники или владельцы ОИ ГО направляют оператору порядок исследования в течение 2 (два) рабочих дней со дня его утверждения.</w:t>
+      12. Собственники или владельцы ЦО ГО направляют оператору порядок исследования в течение 2 (два) рабочих дней со дня его утверждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оператор размещает порядок исследования в ПВ ИИБ по ОИ ГО в течение 2 (два) рабочих дней со дня его получения.</w:t>
+      Оператор размещает порядок исследования в ПВ ИКБ по ЦО ГО в течение 2 (два) рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Исследователь ИБ регистрируется в ПВ ИИБ по ОИ ГО и получает токен, которым исследователю ИБ необходимо маркировать трафик, запрос, параметр при поиске уязвимостей в ОИ ГО.</w:t>
+      13. Исследователь КБ регистрируется в ПВ ИКБ по ЦО ГО и получает токен, которым исследователю КБ необходимо маркировать трафик, запрос, параметр при поиске уязвимостей в ЦО ГО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Исследователь ИБ не может разглашать токен третьим лицам и использовать токены третьих лиц.</w:t>
+      14. Исследователь КБ не может разглашать токен третьим лицам и использовать токены третьих лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. При исследовании ОИ ГО на наличие уязвимостей исследователь ИБ не может:</w:t>
+      15. При исследовании ЦО ГО на наличие уязвимостей исследователь КБ не может:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) исследовать IP-адреса и доменные имена, не указанные в ПВ ИИБ по ОИ ГО;</w:t>
+      1) исследовать IP-адреса и доменные имена, не указанные в ПВ ИКБ по ЦО ГО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) использовать инструменты для автоматического сканирования ОИ за исключением случаев, согласованных собственником или владельцем ОИ ГО;</w:t>
+      2) использовать инструменты для автоматического сканирования ЦО за исключением случаев, согласованных собственником или владельцем ЦО ГО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществлять попытку эксплуатации уязвимости, за исключением минимального объема тестирования, указанного в порядке исследования и необходимого для доказательства существования уязвимости или выявления индикатора, связанного с уязвимостью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять преднамеренный доступ к содержимому любых сообщений, данных или информации, передаваемых или хранящихся в ОИ ГО, за исключением случаев, когда информация напрямую связана с уязвимостью и доступ необходим для доказательства существования уязвимости;</w:t>
+      4) осуществлять преднамеренный доступ к содержимому любых сообщений, данных или информации, передаваемых или хранящихся в ЦО ГО, за исключением случаев, когда информация напрямую связана с уязвимостью и доступ необходим для доказательства существования уязвимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществлять выгрузку, хранение, раскрытие, передачу, модификацию, удаление каких-либо данных или информации, к которым получен доступ в ходе проведения исследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) раскрывать какие-либо сведения об уязвимости ОИ ГО или содержании информации, получаемой через эксплуатацию уязвимости, за исключением случая получения письменного разрешения от собственника или владельца ОИ ГО;</w:t>
+      6) раскрывать какие-либо сведения об уязвимости ЦО ГО или содержании информации, получаемой через эксплуатацию уязвимости, за исключением случая получения письменного разрешения от собственника или владельца ЦО ГО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) совершать попытки получения доступа к учетным записям пользователей ОИ ГО, за исключением случая, когда они предоставлены исследователю ИБ собственником или владельцем ОИ ГО для проведения исследования;</w:t>
+      7) совершать попытки получения доступа к учетным записям пользователей ЦО ГО, за исключением случая, когда они предоставлены исследователю КБ собственником или владельцем ЦО ГО для проведения исследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) применять методы физического вмешательства в ОИ ГО;</w:t>
+      8) применять методы физического вмешательства в ЦО ГО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) использовать методы социальной инженерии в отношении работников или подрядчиков собственника или владельца ОИ ГО или оператора.</w:t>
+      9) использовать методы социальной инженерии в отношении работников или подрядчиков собственника, или владельца ЦО ГО или оператора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Если эксплуатация найденной уязвимости может привести к нарушению целостности и доступности ОИ ГО, исследователю ИБ необходимо воздержаться от действий по эксплуатации данной уязвимости и указать в отчете данные, необходимые для проверки найденной уязвимости.</w:t>
+      16. Если эксплуатация найденной уязвимости может привести к нарушению целостности и доступности ЦО ГО, исследователю КБ необходимо воздержаться от действий по эксплуатации данной уязвимости и указать в отчете данные, необходимые для проверки найденной уязвимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Исследователь ИБ направляет отчет оператору посредством ПВ ИИБ по ОИ ГО в соответствии с формой, размещенной в ПВ ИИБ по ОИ ГО.</w:t>
+      17. Исследователь КБ направляет отчет оператору посредством ПВ ИКБ по ЦО ГО в соответствии с формой, размещенной в ПВ ИКБ по ЦО ГО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Оператор в течение 15 (пятнадцать) рабочих дней со дня поступления отчета проверяет его на достоверность и готовит заключение о наличии или отсутствии уязвимости в ОИ ГО.</w:t>
+      18. Оператор в течение 15 (пятнадцать) рабочих дней со дня поступления отчета проверяет его на достоверность и готовит заключение о наличии или отсутствии уязвимости в ЦО ГО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Оператор при проверке отчета, при необходимости, запрашивает у исследователя ИБ дополнительные сведения, подтверждающие наличие уязвимости в ОИ ГО.</w:t>
+      19. Оператор при проверке отчета, при необходимости, запрашивает у исследователя КБ дополнительные сведения, подтверждающие наличие уязвимости в ЦО ГО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. При не подтверждении достоверности отчета оператор в течение 5 (пять) рабочих дней после проверки отчета направляет исследователю ИБ заключение об отсутствии уязвимости в ОИ ГО посредством ПВ ИИБ по ОИ ГО.</w:t>
+      20. При не подтверждении достоверности отчета оператор в течение 5 (пять) рабочих дней после проверки отчета направляет исследователю КБ заключение об отсутствии уязвимости в ЦО ГО посредством ПВ ИКБ по ЦО ГО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. При подтверждении достоверности отчета оператор в течение 5 (пять) рабочих дней после проверки отчета посредством ПВ ИИБ по ОИ ГО:</w:t>
+      21. При подтверждении достоверности отчета оператор в течение 5 (пять) рабочих дней после проверки отчета посредством ПВ ИКБ по ЦО ГО:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) уведомляет собственника или владельца ОИ ГО о наличии уязвимости в ОИ ГО (далее – уведомление об уязвимости) и направляет ему отчет;</w:t>
+      1) направляет уведомление собственнику или владельцу ЦО ГО о наличии уязвимости в ЦО ГО (далее – уведомление об уязвимости) и направляет ему отчет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уведомляет уполномоченный орган о наличии уязвимости в ОИ ГО;</w:t>
+      2) уведомляет уполномоченный орган о наличии уязвимости в ЦО ГО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) информирует исследователя ИБ о результатах проверки.</w:t>
+      3) информирует исследователя КБ о результатах проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Оператор не направляет отчет собственнику или владельцу ОИ ГО и в уполномоченный орган при:</w:t>
+      22. Оператор не направляет отчет собственнику или владельцу ЦО ГО и в уполномоченный орган при:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не подтверждении оператором достоверности отчета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) подтверждении оператором наличия идентичной уязвимости до направления отчета исследователем ИБ.</w:t>
+      2) подтверждении оператором наличия идентичной уязвимости до направления отчета исследователем КБ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2-1 статьи 54 Закона.</w:t>
+        <w:t>
+      23. Собственник или владелец ЦО ГО принимают меры, обеспечивающие устранение выявленных уязвимостей, зарегистрированных в ПВ ИКБ по ЦО ГО в соответствии с подпунктом 2) пункта 3 статьи 54 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Собственник или владелец ОИ ГО в течение 15 (пятнадцать) рабочих дней со дня получения уведомления об уязвимости:</w:t>
+      24. Собственник или владелец ЦО ГО в течение 15 (пятнадцать) рабочих дней со дня получения уведомления об уязвимости:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) устраняет уязвимость и направляет сведения об ее устранении оператору посредством ПВ ИИБ по ОИ ГО;</w:t>
+      1) устраняет уязвимость и направляет сведения об ее устранении оператору посредством ПВ ИКБ по ЦО ГО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) при невозможности устранения уязвимости направляет оператору и уполномоченному органу посредством ПВ ИИБ по ОИ ГО сведения о не устранении уязвимости в ОИ ГО, которые содержат:</w:t>
+      2) при невозможности устранения уязвимости направляет оператору и уполномоченному органу посредством ПВ ИКБ по ЦО ГО сведения о не устранении уязвимости в ЦО ГО, которые содержат:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      обоснование неустранения уязвимости и характер требуемых изменений в ОИ ГО;</w:t>
+      обоснование не устранения уязвимости и характер требуемых изменений в ЦО ГО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       меры, направленные на минимизацию рисков эксплуатации выявленной уязвимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
@@ -2032,94 +2162,101 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сроки устранения уязвимости, не превышающие 6 (шесть) месяцев с момента первого обнаружения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Оператор после истечения срока устранения уязвимости, определенного пунктом 24 настоящих Правил, проверяет ОИ ГО на устранение уязвимости в течение 5 (пять) рабочих дней.</w:t>
+      25. Оператор после истечения срока устранения уязвимости, определенного пунктом 24 настоящих Правил, проверяет ЦО ГО на устранение уязвимости в течение 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При неустранении собственником или владельцем ОИ ГО уязвимости в ОИ ГО оператор уведомляет об этом посредством ПВ ИИБ по ОИ ГО уполномоченный орган и КНБ РК в течение 1 (один) рабочего дня после завершения срока проверки.</w:t>
+      При не устранении собственником или владельцем ЦО ГО уязвимости в ЦО ГО оператор уведомляет об этом посредством ПВ ИКБ по ЦО ГО уполномоченный орган и КНБ РК в течение 1 (один) рабочего дня после завершения срока проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. При нарушении исследователем ИБ пунктов 13, 14, 15, 16 и 17 настоящих Правил и порядка исследования оператор блокирует учетную запись исследователя ИБ в ПВ ИИБ по ОИ ГО.</w:t>
+      26. При нарушении исследователем КБ пунктов 13, 14, 15, 16 и 17 настоящих Правил и порядка исследования оператор блокирует учетную запись исследователя КБ в ПВ ИКБ по ЦО ГО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>