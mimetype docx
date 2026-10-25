--- v1 (2025-11-28)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bcd8e94" w14:textId="bcd8e94">
+    <w:p w14:paraId="b814adc" w14:textId="b814adc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -894,1634 +894,2148 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оценки качества административных данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 10.10.2025 </w:t>
+      Сноска. Правила – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 27.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 26</w:t>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оценки качества административных данных (далее – Правила), разработаны в соответствии с подпунктом 82-2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения Агентства по стратегическому планированию и реформам Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 5 октября 2020 года № 427, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требований по управлению данными, утвержденных постановлением Правительства Республики Казахстан от 7 ноября 2024 года № 925 (далее – Требования), подпунктом 75-3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения о Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан, утвержденного приказом Председателя Агентства по стратегическому планированию и реформам Республики Казахстан от 23 октября 2020 года № 9-нқ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z65" w:id="11"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящие Правила определяют Порядок оценки качества административных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z67" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящие Правила применяются ведомством уполномоченного органа в области государственной статистики (далее – ведомство уполномоченного органа) и его территориальными подразделениями при оценке качества административных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z68" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В настоящих Правилах используются понятия в значениях, определенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной статистике" (далее – Закон), а также следующие определения:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определение качества административных данных – процесс анализа результатов оценки качества административных данных, в том числе административных данных, устанавливающий степень пригодности административных данных к использованию в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z69" w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) объекты информатизации – электронные информационные ресурсы, программное обеспечение, интернет-ресурс и информационно-коммуникационная инфраструктура;</w:t>
+      2) оценка качества административных данных – измерение соответствия административных данных критериям качества административных данных, в том числе установление соответствия административных данных национальным регистрам и статистическим регистрам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z70" w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) оценка качества административных данных – процесс определения уровня соответствия административных данных Требованиям;</w:t>
+      3) субъект (объект) качества административных данных – административный источник и (или) его цифровой объект или база административных данных, а также цифровые данные, содержащиеся в национальных регистрах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z71" w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) субъект (объект) оценки качества административных данных – административный источник и (или) его база данных;</w:t>
+      4) контролер данных - специалист в области информационно-коммуникационных технологий субъекта государственной монополии в области государственной статистики, привлекаемый при проведении государственного контроля в отношении административных источников для оценки качества административных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z72" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) база данных – совокупность систематизированных данных, пригодных для обработки посредством информационно-коммуникационных технологий;</w:t>
+      5) база данных – совокупность систематизированных цифровых данных, пригодных для обработки посредством цифровых технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z73" w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) методологический совет по статистике (далее – Методсовет) – консультативно-совещательный орган ведомства уполномоченного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) национальный регистр – цифровой ресурс, содержащий эталонные цифровые данные, определенные в рамках архитектуры "цифрового правительства" и используемые в качестве единого источника достоверной информации для выполнения государственных функций, оказания государственных услуг, межведомственного взаимодействия и государственной статистики;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z75" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) цифровой объект – обособленный элемент цифровой среды, созданный, используемый или передаваемый посредством цифровых технологий, обладающий уникальными цифровыми характеристиками и позволяющий субъектам цифровой среды осуществлять правомочия владения, пользования либо распоряжения в объеме, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) программное обеспечение для ведения электронного похозяйственного учета (далее – ПО ЭПХУ) – прикладное программное обеспечение, позволяющее акиму поселка, села, сельского округа осуществлять ввод, корректировку и хранение данных похозяйственного учета, а также формировать агрегированные данные на основе введенной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оценки качества административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z76" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      5. Оценка качества административных данных осуществляется в рамках государственного контроля и носит аналитический и методологический характер, направленный на измерение соответствия административных данных критериям качества, а также выработку рекомендаций по их повышению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      5. Оценка качества административных данных проводится в рамках государственного контроля в отношении субъекта (объекта) оценки качества административных данных в соответствии со </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="24"/>
+      6. Оценка качества административных данных проводится ведомством уполномоченного органа с привлечением контролеров данных при проведении государственного контроля в отношении административных источников в соответствии с планом-графиком оценки качества административных данных (далее – План-график), утвержденного первым руководителем ведомства уполномоченного органа, либо заменяющим его уполномоченным лицом не позднее 20 декабря года, предшествующего году оценки. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. План-график включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z79" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дату утверждения План-графика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z80" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование субъекта (объекта) оценки качества административных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z81" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) период проведения оценки качества административных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z82" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) дата представления отчета по качеству административных данных (далее – отчет по качеству) в ведомство уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z83" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) подпись лица, уполномоченного подписывать План-график.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z84" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Внесение изменений и дополнений в План-график осуществляется в случаях привлечения контролеров данных к участию во внеплановой проверке в отношении административного источника, приостановления или прекращения промышленной эксплуатации объектов информатизации и баз данных административных источников, а также передачи их право собственности и (или) владения в частный сектор.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="31"/>
+      Внесение изменений и дополнений в План-график осуществляется в случаях привлечения контролеров данных к участию в проверках в отношении административного источника, приостановления или прекращения промышленной эксплуатации цифровых объектов, национальных регистров и баз данных административных источников, а также прекращения административных производств и процедур, препятствующих проведению проверок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      8. Контролеры данных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) привлекаемые к проведению государственного контроля в отношении административных источников с применением цифровых технологий для оценки качества административных данных, в рамках участия осуществляют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - измерение степени соответствия административных данных требованиям Закона и Требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - сверку и сопоставление административных данных с цифровыми данными национальных и статистических регистров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - анализ устранения нарушений, касающихся несоответствия качества административных данных Требованиям, выявленных ведомством уполномоченного органа по результатам государственного контроля в области государственной статистики в отношении административных источников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - представляют в ведомство уполномоченного органа рекомендации по обеспечению и повышению качества административных данных, а также по использованию административных данных в производстве официальной статистической информации и (или) актуализации статистических регистров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. По итогам оценки качества административных данных контролер данных формирует отчет по качеству данных и согласовывает его посредством электронного документооборота с ведомством уполномоченного органа. Структура по заполнению отчета по качеству приведена в приложении 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При внесении уточнений и (или) дополнений ведомством уполномоченного органа, отчет по качеству дорабатывается контролером данных в течение 5 рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Согласованный с ведомством уполномоченного органа отчет по качеству контролер данных представляет на рассмотрение в Методсовет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. По результатам рассмотрения отчета по качеству Методсовет представляет рекомендации по использованию административных данных в производстве официальной статистической информации и (или) актуализации статистических регистров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В случаях обнаружения признаков несоответствия административных данных требованиям Закона и (или) Требованиям, контролер данных в течение 3 рабочих дней со дня согласования отчета по качеству, направляет в ведомство уполномоченного органа, посредством электронного документооборота, экспертное заключение в котором указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование субъекта (объекта) качества административных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) признаки несоответствия административных данных требованиям Закона и (или) Требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рекомендации по обеспечению и повышению качества административных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) фамилия, имя, отчество контролера данных привлекаемого для оценки качества административных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рабочий телефон и адрес электронной почты контролера данных, привлекаемого для оценки качества административных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Ведомство уполномоченного органа осуществляет анализ и оценку процесса сбора административных данных, включая процедуры согласования с уполномоченным органом в области государственной статистики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      8. Оценка качества административных данных проводится контролером данных, на соответствие требованиям </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="32"/>
+      1) форм, предназначенных для сбора административных данных, а также их соответствие Правилам представления административных данных административными источниками на безвозмездной основе, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и.о. Председателя Агентства Республики Казахстан по статистике от 14 июля 2010 года № 183 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6394) (далее – Правила представления данных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Контролер данных при сопоставлении баз данных, определяет критичность расхождения данных и присваивает в отчете по качеству степень расхождения данных в соответствии с градацией степени нарушения в области государственной статистики: незначительное, значительное.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="33"/>
+      2) методик расчета показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) элементов национальной справочной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. По результатам проведенной оценки качества административных данных ведомство уполномоченного органа с учетом сведений, содержащихся в экспертных заключениях, контролер данных, осуществляет градацию выявленных несоответствий и присваивает им признаки незначительных или значительных нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Основанием для определения качества административных данных являются результаты оценки качества административных данных, содержащие признаки незначительных или значительных нарушений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) незначительные – нарушения, связанные с:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z88" w:id="34"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      расхождением до 10 % представленных административным источником административных данных с данными из других официальных источников, содержащих одинаковый набор значений;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="35"/>
+      расхождением до 10% представленных административным источником административных данных с данными из других официальных источников, содержащих одинаковый набор значений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="36"/>
+        <w:t>
+      неприменением национальной справочной информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несоблюдение требований к оформлению и методическому сопровождению форм, предназначенных для сбора административных данных, в соответствии с пунктом 12 Правил представления данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) значительные – нарушения, связанные с:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z91" w:id="37"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="38"/>
+        <w:t>
+      применение несогласованных элементов национальной справочной информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="39"/>
+        <w:t>
+      несогласованием с ведомством уполномоченного органа форм, предназначенных для сбора административных данных, а также методик расчета показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представлением недостоверных административных данных административным источником;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z94" w:id="40"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="41"/>
+        <w:t>
+      непредставлением административных данных на безвозмездной основе в соответствии с Правилами представления данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несоответствием критериям качества административных данных, установленных Требованиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z96" w:id="42"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несоответствием представленных баз данных требованиям к поддержке данных установленными в Требованиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z97" w:id="43"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      несоблюдением ведения похозяйственного учета требованиям Статистической методологии по ведению похозяйственного учета и форм организации ведения регистрационных записей, утвержденной </w:t>
+      несоблюдением ведения похозяйственного учета требованиям "Статистической методологии по ведению похозяйственного учета и форм организации ведения регистрационных записей", утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по статистике от 10 июня 2010 года № 136 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 6334);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="44"/>
+        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по статистике от 10 июня 2010 года № 136 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6334) (далее – Методология);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расхождением свыше 10% представленных административным источником административных данных с данными из других официальных источников, содержащих одинаковый набор значений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z99" w:id="45"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. При определении разницы расхождения в процентах между административными данными и данными из других официальных источников, содержащих одинаковый набор значений, применяется следующая формула:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="46"/>
+      17. При определении разницы расхождения в процентах между административными данными и данными из других официальных источников, содержащих одинаковый набор значений, применяется следующая формула:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2463800" cy="533400"/>
+            <wp:extent cx="3124200" cy="635000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2463800" cy="533400"/>
+                      <a:ext cx="3124200" cy="635000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="47"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      R % – процентное расхождение административных данных с данными из других официальных источников;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="48"/>
+      R% – процентное расхождение административных данных с данными из других официальных источников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а – административные данные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z103" w:id="49"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       b – данные, из других официальных источников, содержащие одинаковый набор значений, которые сравниваются с административными данными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z104" w:id="50"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      18. В случае отсутствия значительных нарушений административные данные признаются соответствующими требованиям Закона и Требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По незначительным нарушениям ведомство уполномоченного органа или его территориальные подразделения представляют в адрес административного источника рекомендации об их устранении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае наличия значительных нарушений административные данные признаются несоответствующими требованиям Закона и Требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении административных источников, допустивших нарушения, осуществляется государственный контроль в области государственной статистики в соответствии со статьей 12-1 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок определения качества административных данных похозяйственного учета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Территориальные подразделения ведомства уполномоченного органа формируют список акимов поселков, сел, сельских округов, не устранивших значительные нарушения (далее – Список), по результатам дистанционного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Для формирования и утверждения полугодовых планов проведения периодической проверки, территориальные подразделения ведомства уполномоченного органа направляют в ведомство уполномоченного органа Список посредством электронного документооборота в срок не позднее 1 декабря года, предшествующего году проверки, и до 1 июня текущего календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      11. По итогам проведенной оценки качества административных данных контролер данных формирует отчет по качеству и согласовывает его посредством электронного документооборота с ведомством уполномоченного органа. Структура по заполнению отчета по качеству приведена в </w:t>
-[...9 lines deleted...]
-        <w:t>приложении</w:t>
+      22. Мероприятия по определению качества административных данных похозяйственного учета осуществляются должностными лицами территориальных подразделений ведомства уполномоченного органа путем посещения домашних хозяйств, в форме периодической или внеплановой проверок в отношении акимов, поселков, сел, сельских округов в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 12-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Должностным лицом территориального подразделения ведомства уполномоченного органа определяется количество и перечень домашних хозяйств, необходимых для посещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество домашних хозяйств необходимых для посещения определяется с учетом нагрузки на должностных лиц территориального подразделения ведомства уполномоченного органа, осуществляющих определение качества административных данных похозяйственного учета, но не менее 2% домашних хозяйств, имеющих поголовья сельскохозяйственных животных и (или) посевную площадь сельскохозяйственных культур, по административным данным ПО ЭПХУ в проверяемом населенном пункте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Также, в перечень домашних хозяйств, необходимых для посещения, включаются домашние хозяйства, по записям которых выявлены значительные нарушения несоответствия качества административных данных ПО ЭПХУ Требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По перечню, подлежащему для посещения домашних хозяйств, имеющих сельскохозяйственных животных, должностным лицом территориального подразделения ведомства уполномоченного органа совместно со специалистом в области ветеринарии (по согласованию) определяется качество административных данных похозяйственного учета в ПО ЭПХУ по видам и количеству животных с показателями цифровой системы "Идентификация сельскохозяйственных животных" (далее – ИСЖ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Должностные лица территориальных подразделений ведомства уполномоченного органа при посещении домашних хозяйств проводят уточнение достоверности административных данных похозяйственного учета в ПО ЭПХУ, в том числе по видам и количеству сельскохозяйственных животных по конкретному домашнему хозяйству по состоянию на 1 января и 1 июля текущего года с учетом движения сельскохозяйственных животных (приобретение, приплод и выбытие), которое произошло после 1 января и 1 июля текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уточнение проводится путем фактического пересчета сельскохозяйственного актива, обмера посевных площадей сельскохозяйственных культур и сверки социально-экономических показателей по главам и членам домашних хозяйств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если физический пересчет осуществить невозможно, определение качества административных данных похозяйственного учета проводится путем опроса главы домашнего хозяйства или совершеннолетнего члена этого домашнего хозяйства о фактическом наличии поголовья сельскохозяйственных животных и посевных площадей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Идентификация домашнего хозяйства производится одним из следующих способов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) индивидуальному идентификационному коду главы домашнего хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) индивидуальному идентификационному коду совершеннолетнего члена домашнего хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регистрационному коду дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) индивидуальному номеру животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) номеру лицевого счета домашнего хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. По результатам проверок должностным лицом территориальных подразделений ведомства уполномоченного органа составляется заключение о результатах проверки по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан "Об утверждении форм актов о назначении, приостановлении, возобновлении, прекращении и продлении проверки, заключений об устранении нарушений, выявленных по результатам дистанционного контроля, заключения о результатах проверки в сфере проведения государственного контроля в области государственной статистики в отношении административных источников" от 4 сентября 2024 года № 26 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35041).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Информация о выявленных расхождений административных данных ИСЖ с фактическим наличием поголовья сельскохозяйственных животных у домашних хозяйств, с целью проведения ветеринарных мероприятий, направляется территориальными подразделениями ведомства уполномоченного органа посредством электронного документооборота в адрес территориальной инспекции Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан по соответствующей территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Нарушения, выявленные по результатам проверки, устраняются акимом поселка, села, сельского округа в соответствии с пунктом 16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 12-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. При неисполнении заключения о результатах проверки возбуждается административное производство в соответствии с законодательством Республики Казахстан об административных правонарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. При выявлении представления недостоверных административных данных главой домашнего хозяйства или совершеннолетним членом домашнего хозяйства, а также при обнаружении технических ошибок в административных данных, противоречий или неполноты административных данных аким поселка, села, сельского округа и (или) специалист в области ветеринарии обеспечивают надлежащее устранение несоответствий и ошибок в административных данных в соответствии с пунктом 57 Требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Территориальные подразделения ведомства уполномоченного органа ежеквартально в срок до 10 числа следующего за отчетным кварталом представляет информацию с нарастающим итогом о проведении государственного контроля в отношении местных исполнительных органов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...399 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2555,137 +3069,156 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 1 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оценки качества</w:t>
+              <w:t>оценки качества</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="66"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура по заполнению отчета по качеству</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по качеству_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z64" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отчет по качеству ___________________________________________________</w:t>
-[...19 lines deleted...]
-    </w:p>
+      (наименование субъекта (объекта) оценки качества административных данных)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3094,84 +3627,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и контактные данные государственного органа, ведомства, подведомственной организации или структурного подразделения административного источника (владелец административных данных)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Владелец административных данных – субъект, которому собственник данных предоставил права владения и пользования данными в определенных законодательством Республики Казахстан или соглашением пределах и порядке.</w:t>
+          <w:bookmarkStart w:name="z113" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Собственник административных данных – субъект, реализующий в соответствии с законодательством Республики Казахстан права владения, пользования и распоряжения административными данными.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Владелец административных данных – субъект, которому собственник административных данных предоставил права владения, пользования и распоряжения административными данными в пределах и порядке, установленных законодательством Республики Казахстан или соглашением. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3240,51 +3775,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Менеджер по качеству административных данных (Data Quality Manager) – должностное лицо ответственное за обеспечение качества административных данных внутри административного источника.</w:t>
+Менеджер по качеству административных данных – лицо, ответственное за обеспечение и повышение качества административных данных.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3338,120 +3873,152 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Введение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z114" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общее описание субъекта (объекта) оценки качества административных данных:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...50 lines deleted...]
-3) описание круга лиц, представляющих административные данные;</w:t>
+          <w:bookmarkEnd w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) определение отрасли, к которой относится субъект (объект) оценки качества административных данных, цели и область применения административных данных. Рекомендуется прописать краткую историю, которая сопровождается общим описанием, результатами и их эволюцией со временем;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) определение основных пользователей и способов их участия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) описание круга лиц, представляющих административные данные;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) определение потребности информации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3749,68 +4316,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Система классификации данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z118" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Группировка объектов или их разделение на группы на основе их общих характеристик.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание применения элементов национальной справочной информации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3880,120 +4449,152 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общие сведения о сборе административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z119" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...50 lines deleted...]
-3) инструментарий сбора административных данных (индекс форм, предназначенных для сбора данных, информационные системы);</w:t>
+          <w:bookmarkEnd w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) круг лиц, представляющих информацию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) даты сбора административных данных;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) инструментарий сбора административных данных (индекс форм, предназначенных для сбора данных, цифровые системы);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) тип наблюдения (выборочное, сплошное, комбинированное).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4065,138 +4666,180 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Метод сбора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z123" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Описание метода сбора: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...68 lines deleted...]
-4) при личном опросе интервьюером с использованием бумажного носителя;</w:t>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) на бумажном носителе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) в электронном виде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) посредством компьютеризированной системы телефонного опроса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) при личном опросе интервьюером с использованием бумажного носителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) при личном опросе интервьюером с использованием персонального вычислительного устройства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4381,102 +5024,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z128" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Описание переменных, относящихся к определенным моментам времени, к определенному дню, или к определенному периоду времени (месяц, квартал, календарный год, несколько календарных дней). </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...32 lines deleted...]
-Если сбор осуществляется автоматически посредством информационных систем, описывается, как формируется показатель.</w:t>
+          <w:bookmarkEnd w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Если заданный базисный период не совпадает с фактическим базисным периодом, такое расхождение описывается.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Если сбор осуществляется автоматически посредством систем, описывается, как формируется показатель.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4982,68 +5637,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формат представления административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z130" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Указание правовых актов или формальных и неформальных соглашений регламентирующие формат представления административных данных.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание формата представления административных данных (в электронном виде, на бумажном носителе).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5904,68 +6561,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Взаимосвязанность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z131" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Описание ошибок, связанных полным или частичным несоответствием, представленных административных данных установленными </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нормативными правовыми актами, стандартами или формальными и неформальными соглашениями.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6374,68 +7033,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Достоверность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z132" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание выявленных аномальных значений, контроля значений интервальным значениям, противоречий, несоответствия маскам ввода.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание расхождений административных данных, представленных административным источником с данными из других официальных источников, содержащих одинаковый набор данных.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6618,68 +7279,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ясность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z133" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание ошибок, связанных с неоднозначностью данных, которые могут быть интерпретированы по-разному, вызывают путаницу и снижают доверие.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оценка по критерию "Ясность" осуществляется исключительно в отношении официальной статистической информации формируемой в рамках ведомственных статистических наблюдений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6749,68 +7412,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доступность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z134" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание ошибок, связанных со сложностью получения данных, а также ограниченный доступ к ним.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оценка по критерию "Доступность" осуществляется исключительно в отношении официальной статистической информации формируемой в рамках ведомственных статистических наблюдений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6993,68 +7658,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сверка и сопоставление административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z135" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Определение процента расхождения представленных административным источником административных данных с данными из других официальных источников, содержащих одинаковый набор значений.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание неприменения и (или) применения несогласованных элементов национальной справочной информации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7103,87 +7770,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рекомендации по устранению выявленных значительных и незначительных нарушений</w:t>
-[...35 lines deleted...]
-Описание рекомендации по устранению нарушений.</w:t>
+Рекомендации по повышению и обеспечению качества данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание рекомендации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7252,75 +7919,3584 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Описание рекомендации о возможности использовании административных данных в производстве официальной статистической информации и актуализации статистических регистров.</w:t>
+Описание рекомендации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оценки качества</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z137" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...10 lines deleted...]
-</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация о проведении государственного контроля в отношении местных исполнительных органов </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество, штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество направленных заключений об устранении нарушений, выявленных по результатам дистанционного контроля, из них:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исполнено в установленные сроки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в процессе исполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не исполнено в установленные сроки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество врученных актов в рамках проверок, из них:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о назначении проверки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о приостановлении проверки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о возобновлении проверки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о прекращении проверки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о продлении проверки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество врученных заключений по результатам периодических проверок, из них:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нарушения отсутствуют</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исполнено в установленные сроки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в процессе исполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не исполнено в установленные сроки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество врученных заключений по результатам внеплановых проверок, из них:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нарушения отсутствуют</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исполнено в установленные сроки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в процессе исполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не исполнено в установленные сроки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество составленных протоколов в отношении административных источников по делам об административных правонарушениях, из них составленных по:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+части 1статьи 462 Кодекса Республики Казахстан об административных правонарушениях (далее – КоАП)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+части 2 статьи 462 КоАП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+части 3 статьи 462 КоАП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+части 4 статьи 462 КоАП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+части 1 статьи 499 КоАП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+части 2 статьи 499 КоАП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+части 3 статьи 499 КоАП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по статье 503 КоАП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z138" w:id="116"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование территориального подразделения ведомства уполномоченного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z139" w:id="117"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Исполнитель_________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Контактные данные___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (электронная почта, телефон)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -7702,31 +11878,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>