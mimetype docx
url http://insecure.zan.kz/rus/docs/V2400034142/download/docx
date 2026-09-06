--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ccbafe1" w14:textId="ccbafe1">
+    <w:p w14:paraId="6eacd91" w14:textId="6eacd91">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4339,50 +4339,156 @@
         <w:t>
       4) Реестр каналов коммуникаций государственных органов с населением (далее – Реестр) – реестр данных, содержащий сведения о каналах коммуникаций, аккредитованных в порядке, установленном настоящими Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заявитель – центральный государственный или местный исполнительный орган (области, города республиканского значения, и столицы, района, города областного значения), в ведении которого находится канал коммуникаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заместителя Премьер-Министра - Министра культуры и информации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№280-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) система электронного документооборота (далее – СЭД) – система обмена электронными документами, отношения между участниками которой регулируются </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4393,612 +4499,1006 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об электронном документе и электронной цифровой подписи" и иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок аккредитация каналов коммуникаций</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок аккредитации каналов коммуникаций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№280-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Заявитель направляет заявку для аккредитации канала коммуникаций по форме согласно </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Заявитель направляет заявку для аккредитации канала коммуникаций по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в уполномоченный орган посредством СЭД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z114" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае организации контакт-центра государственного органа, уполномоченный орган в сфере телекоммуникаций направляет заявление и соответствующие документы государственного органа для проведения аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№280-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уполномоченный орган при рассмотрении заявки руководствуется в совокупности следующими критериями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствие дублирования с функционалом имеющихся каналов коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) регламентация порядка работы канала коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ожидаемые результаты и эффект от работы канала коммуникации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае соответствия заявки для аккредитации канала коммуникаций требованиям, установленным в пункте 3 настоящих Правил, и на основе критериев, предусмотренных пунктом 4 настоящих Правил, уполномоченный орган в течение 8 (восьми) рабочих дней со дня поступления заявки принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредитовать канал коммуникаций с включением в Реестр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказать в аккредитации канала коммуникаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. По результатам рассмотрения заявки в течение 2 (двух) рабочих дней со дня принятия решения уполномоченный орган уведомляет посредством СЭД заявителя или уполномоченный орган в сфере телекоммуникаций (в случае организации контакт-центра государственного органа) о прохождении аккредитации и включении канала коммуникаций в Реестр либо об отказе в аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№280-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Уполномоченный орган осуществляет периодическую аттестацию контакт-центров государственных органов не реже одного раза в два года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z116" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный орган, в отношении контакт-центра которого планируется провести аттестацию информируется об этом за 3 месяца до истечения двухлетнего периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z117" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодическая аттестация проводится в сроки, установленные пунктом 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z118" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам проведенной периодической аттестации принимается одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z119" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аккредитовать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z120" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказать в аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z121" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О принятом решении в течении двух рабочих дней информируется уполномоченный орган в сфере телекоммуникаций, государственный орган, в отношении контакт-центра которого проводилась аттестация, вносятся соответствующие изменения в реестр каналов коммуникаций государственных органов с населением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-1 в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№280-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок формирования и ведения реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z64" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Целью формирования Реестра является учет аккредитованных каналов коммуникаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z65" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Реестр формируется в электронном виде на интернет-ресурсе уполномоченного органа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z66" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Под ведением Реестра понимается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z67" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) внесение сведений о каналах коммуникаций по результатам прохождения аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z68" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) актуализация Реестра при изменении и (или) дополнении сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z69" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) внесение сведений об исключении канала коммуникаций из Реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z70" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Реестр содержит следующие сведения о канале коммуникаций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z71" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование канала коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z72" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование центрального государственного или местного исполнительного органа, в ведении которого находится канал коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z73" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дата включения в Реестр канала коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z74" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения о внесенных изменениях и (или) дополнениях по каналу коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z75" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сведения об исключении канала коммуникаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z76" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Для актуализации сведений Реестра заявитель направляет в уполномоченный орган заявку посредством СЭД по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z77" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При прекращении работы канала коммуникаций заявитель уведомляет уполномоченный орган в произвольной форме посредством СЭД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z78" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Информация о прекращении работы канала коммуникаций, а также сведения об изменении и (или) дополнении данных по каналу коммуникаций, предусмотренных пунктами 11, 12 настоящих Правил, вносятся в Реестр уполномоченным органом в течение 3 (трех) рабочих дней со дня их поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5155,88 +5655,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Заявка для аккредитации канала коммуникаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z82" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представляется в ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5250,155 +5750,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование государственного органа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z83" w:id="75"/>
+      <w:bookmarkStart w:name="z83" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу провести аккредитацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование канала коммуникаций)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z84" w:id="76"/>
+      <w:bookmarkStart w:name="z84" w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения, необходимые для аккредитации канала коммуникаций и включения в</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реестр каналов коммуникаций государственных органов с  населением:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z85" w:id="77"/>
+      <w:bookmarkStart w:name="z85" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поручение Президента Республики Казахстан, Администрации Президента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан, Премьер-Министра Республики Казахстан и (или) Правительства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5412,283 +5912,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z86" w:id="78"/>
+      <w:bookmarkStart w:name="z86" w:id="86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нормативный правовой акт и (или) документ, регламентирующий порядок работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>канала коммуникаций (при наличии):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z87" w:id="79"/>
+      <w:bookmarkStart w:name="z87" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) функциональное назначение канала коммуникаций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) охват (республиканский, региональный) пользователей канала коммуникаций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z89" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) формат взаимодействия с населением посредством канала коммуникаций (онлайн,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>офлайн, гибрид):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z90" w:id="82"/>
+      <w:bookmarkStart w:name="z90" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сведения об инфраструктуре, кадровых и финансовых ресурсах, необходимых для</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>работы канала коммуникаций:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z91" w:id="83"/>
+      <w:bookmarkStart w:name="z91" w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обоснование необходимости канала коммуникаций, в том числе международный</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>опыт, рекомендации международных организаций, результаты проведенного опроса (при</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5702,161 +6202,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z92" w:id="84"/>
+      <w:bookmarkStart w:name="z92" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иная информация, предоставление которой считает необходимым заявитель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявке прилагаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z94" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z95" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z96" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________                                "____" _______20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись заместителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5864,70 +6364,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       первого руководителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              (ЭЦП)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6084,534 +6584,683 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:bookmarkStart w:name="z122" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр каналов коммуникаций государственных органов с населением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№280-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование канала коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование центрального государственного или местного исполнительного органа, в ведении которого находится канал коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отметка об организации контакт-центра государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата включения в Реестр канала коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о внесенных изменениях и (или) дополнениях по каналу коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об исключении канала коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6768,100 +7417,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Заявка о внесении изменений и (или) дополнений в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       Реестр каналов коммуникаций государственных органов с населением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z104" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представляется в ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6875,252 +7524,252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование государственного органа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z105" w:id="93"/>
+      <w:bookmarkStart w:name="z105" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование и содержание реестровой записи, в которую вносятся изменения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(дополнения):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z106" w:id="94"/>
+      <w:bookmarkStart w:name="z106" w:id="102"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование и содержание реестровой записи в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z107" w:id="95"/>
+      <w:bookmarkStart w:name="z107" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основания заявляемых изменений и (или) дополнений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявке прилагаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z110" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z111" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________                               "____" _______ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись заместителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7128,124 +7777,124 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       первого руководителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ЭЦП)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>