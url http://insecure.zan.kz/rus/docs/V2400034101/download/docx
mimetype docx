--- v0 (2025-11-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08f9110" w14:textId="08f9110">
+    <w:p w14:paraId="8f34146" w14:textId="8f34146">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,110 +76,230 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил функционирования единого репозитория "электронного правительства"</w:t>
+        <w:t>Об утверждении Правил функционирования Национального репозитория исходных кодов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 29 февраля 2024 года № 110/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 марта 2024 года № 34101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 7-1 Закона Республики Казахстан "Об информатизации" ПРИКАЗЫВАЮ:</w:t>
+      Сноска. Заголовок в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 377/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 19)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7-1 Закона Республики Казахстан "О кибербезопасности" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 377/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила функционирования единого репозитория "электронного правительства" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -738,2416 +858,1268 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 февраля 2024 года № 110/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила функционирования Единого репозитория "электронного правительства"</w:t>
+        <w:t xml:space="preserve"> Правила функционирования Национального репозитория исходных кодов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 377/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z116" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила функционирования Единого репозитория "электронного правительства" (далее – Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 7-1 Закона Республики Казахстан "Об информатизации" (далее – Закон) и определяют порядок функционирования Единого репозитория "электронного правительства".</w:t>
+      1. Настоящие Правила функционирования Национального репозитория исходных кодов (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 19)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7-1 Закона Республики Казахстан "О кибербезопасности" и определяют порядок функционирования Национального репозитория исходных кодов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      2. В настоящих Правилах используются следующие понятия:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      1) объекты информатизации – электронные информационные ресурсы, программное обеспечение, интернет-ресурс и информационно-коммуникационная инфраструктура;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) критически важные цифровые объекты (далее – КВЦО) – цифровые объекты, нарушение или прекращение функционирования которых приводит к незаконному сбору и обработке персональных данных ограниченного доступа и иных сведений, содержащих охраняемую законом тайну, чрезвычайной ситуации социального и (или) техногенного характера или к значительным негативным последствиям для обороны, безопасности, международных отношений, экономики, отдельных сфер хозяйства или для жизнедеятельности населения, проживающего на соответствующей территории, в том числе инфраструктуры: теплоснабжения, электроснабжения, газоснабжения, водоснабжения, промышленности, здравоохранения, связи, банковской сферы, транспорта, гидротехнических сооружений, правоохранительной деятельности, "цифрового правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      2) промышленная эксплуатация объекта информатизации – этап жизненного цикла объекта информатизации, на протяжении которого осуществляется использование объекта информатизации в штатном режиме в соответствии с целями, задачами и требованиями, изложенными в технической документации и нормативно-технической документации;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) программное обеспечение – цифровой объект, представляющий собой подготовленную для использования совокупность кодов, реализующих алгоритмы, обеспечивающих выполнение определенных функций, обработку, хранение, воспроизведение и (или) передачу цифровых данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      3) опытная эксплуатация объекта информатизации – эксплуатация объекта информатизации в пилотной зоне, проводимая с целью выявления и устранения недостатков его функционирования и определения соответствия требованиям технической документации;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) исходный код – текст программы, выраженный на языке программирования, предназначенный для создания и изменения программного обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      4) уполномоченный орган в сфере обеспечения информационной безопасности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере обеспечения информационной безопасности;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) хранение исходных кодов – совокупность организационных и технических мероприятий по обеспечению сохранности и доступности программного обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      5) артефакты – исполняемые файлы, справочные файлы, файлы с данными, модели и другие файлы, используемые при работе программного обеспечения и входящие в состав программного обеспечения;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Национальный репозиторий исходных кодов (далее – НРИК) – хранилище исходных кодов цифровых объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      6) программная закладка – скрытно внесенный в программное обеспечение функциональный объект, обеспечивающий несанкционированный доступ и (или) воздействие на объект информатизации;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) государственная техническая служба – государственное юридическое лицо, созданное по решению Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      7) программное обеспечение (далее – ПО) – совокупность программ, программных кодов, а также программных продуктов с технической документацией, необходимой для их эксплуатации;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) пользователь – собственник или владелец цифровых объектов "цифрового правительства", критически важных цифровых объектов, программного обеспечения (далее – ПО) из реестра доверенного программного обеспечения и продукции электронной промышленности (далее – реестр доверенного ПО) передающий исходные коды в НРИК; 8) цифровой документ – нематериальное цифровое представление достоверных сведений, формируемое в цифровой среде на основании данных, содержащихся в национальных регистрах, в момент запроса или предъявления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      8) программная платформа – совокупность программного обеспечения и инструментов, предоставляемых разработчикам для создания и обеспечения функционирования программного обеспечения;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) цифровой объект (далее – ЦО) – обособленный элемент цифровой среды, созданный, используемый или передаваемый посредством цифровых технологий, обладающий уникальными цифровыми характеристиками и позволяющий субъектам цифровой среды осуществлять правомочия владения, пользования либо распоряжения в объеме, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      9) контрольная сумма – фиксированная строка символов, созданная на основе преобразования файлов;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок функционирования Национального репозитория исходных кодов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      10) исходный код – текст программы (набор инструкций и команд), созданный на любом языке программирования, предназначенный для компиляции в исполняемый код;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Государственная техническая служба предоставляет услуги пользования НРИК в соответствии с подпунктом 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан "О кибербезопасности".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      11) статический анализ исходного кода – процесс выявления уязвимости в исходном коде;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. НРИК функционирует в изолированной цифровой инфраструктуре государственной технической службы, обеспечивающей разграничение доступа, защиту от несанкционированного подключения и соответствие требованиям законодательства о кибербезопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      12) бэкдор – вредоносная программа, предназначенная для получения несанкционированного доступа к программному обеспечению путем обхода аутентификации, а также других стандартных методов и технологий безопасности;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В НРИК подлежат хранению исходные коды ЦО "цифрового правительства", КВЦО и ПО из реестра цифровых объектов, а также техническая документация, протокол испытаний на соответствие требованиям кибербезопасности, относящиеся к указанным объектам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      13) недекларированные возможности (далее – НДВ) – функциональные возможности программного обеспечения, не отраженные или не соответствующие описанным функциональным возможностям в технической документации;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для размещения исходных кодов на хранение пользователь направляет в государственную техническую службу две заявки в свободной форме с указанием исходных кодов и на размещение, хранение и на проведение проверки функциональных возможностей ПО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      14) компиляция – перевод программы с языка высокого уровня в машинный язык;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Государственная техническая служба в течение трех рабочих дней со дня получения заявок осуществляет проверку полноты представленных материалов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      15) библиотека – набор готовых решений в виде функций, классов и объектов, используемых для разработки программного обеспечения;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае установления неполноты предоставленных материалов государственная техническая служба в течение одного рабочего дня возвращает заявки пользователю с указанием причин возврата для устранения выявленных замечаний и последующего повторного направления заявок в течение десяти рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      16) государственная техническая служба – акционерное общество, созданное по решению Правительства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. После подтверждения полноты представленных материалов государственная техническая служба в течение пяти рабочих дней направляет пользователю:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      17) исполняемый код – исходный код, скомпилированный в машинные команды;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проекты технической спецификации к договорам по два экземпляра:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      18) динамический анализ исполняемого кода – процесс выявления уязвимости в запущенном исполняемом коде веб-приложений и мобильных приложений;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на прием исходных кодов на хранение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      19) уязвимость – недостаток объекта информатизации, использование которого может привести к нарушению целостности и (или) конфиденциальности, и (или) доступности объекта информатизации;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на проведение проверки функциональных возможностей ПО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      20) заявитель – собственник или владелец объекта анализа, а также физическое или юридическое лицо, уполномоченное собственником или владельцем объекта испытаний, подавший(ее) заявку на проведение испытаний объекта информатизации на соответствие требованиям информационной безопасности;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проекты договоров в зависимости от способа закупки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      21) объект анализа – объект информатизации, в отношении которого проводятся работы по анализу на соответствие требованиям информационной безопасности;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при осуществлении закупки через веб-портал государственных закупок проекты технической спецификации, на основании которых пользователь в течение трех рабочих дней размещает соответствующие договоры на веб-портале государственных закупок проект договора способом из одного источника путем прямого заключения договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      22) анализ зависимостей – процесс выявления уязвимости в сторонних компонентах, используемых в составе программного обеспечения;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при осуществлении закупки без применения веб-портала государственных закупок по два экземпляра соответствующих договоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      23) среда тестирования – часть объекта информатизации, отделенная от среды эксплуатации объекта информатизации, предназначенная для развертывания исполняемого кода, проведения динамического анализа исполняемого кода и снятия контрольной суммы запущенного исполняемого кода;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Пользователь в течение пяти рабочих дней со дня получения договора подписывает по два экземпляра каждого проекта договора и возвращает по одному экземпляру каждого подписанного договора в государственную техническую службу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      24) функциональный объект – элемент (процедура, функция, ветвь или компонент) программного обеспечения, осуществляющий выполнение действий по реализации законченного фрагмента алгоритма программы;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Государственная техническая служба осуществляет проверку предоставленного пользователем в виде цифрового документа исходного кода на соответствие функциональных возможностей ПО технической документации в течение семи рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      25) маршрут выполнения функциональных объектов – определенная алгоритмом последовательность выполняемых функциональных объектов;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несоответствия заявки по результатам указанной проверки заявка возвращается пользователю с указанием причин возврата для устранения выявленных замечаний и последующего повторного направления заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      26) объекты информатизации "электронного правительства" – государственные электронные информационные ресурсы, программное обеспечение государственных органов, интернет-ресурс государственного органа, объекты информационно-коммуникационной инфраструктуры "электронного правительства", в том числе объекты информатизации иных лиц, предназначенные для формирования государственных электронных информационных ресурсов, осуществления государственных функций и оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае подтверждения соответствия функциональных возможностей ПО технической документации государственная техническая служба осуществляет прием и размещение исходных кодов на хранение в НРИК в установленном настоящими правилами порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      27) единый репозиторий "электронного правительства" (далее – ЕРЭП) – хранилище исходных кодов и скомпонованных из них исполняемых кодов объектов информатизации "электронного правительства";</w:t>
+    <w:bookmarkStart w:name="z144" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Пользователи, передавшие исходные коды на хранение в НРИК, осуществляют ежегодную оплату услуг хранения в соответствии с заключенным договором и утвержденной ценой на услугу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      28) интернет-портал SYNAQ – интернет-портал государственной технической службы, предназначенный для автоматизации процесса оказания услуги по испытаниям объектов информатизации "электронного правительства" и критически важных объектов информационно-коммуникационной инфраструктуры, на соответствие требованиям информационной безопасности.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несвоевременной оплаты услуг хранения исходных кодов государственная техническая служба обеспечивает их временное хранение в течение трех месяцев с даты наступления просрочки платежа, официально уведомив об этом пользователя в день просрочки платежа по контактам, указанным в договоре.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок функционирования единого репозитория "электронного правительства"</w:t>
+    <w:bookmarkStart w:name="z146" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении указанного срока государственная техническая служба прекращает хранение и удаляет исходные коды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      3. ЕРЭП функционирует в единой транспортной среде государственных органов и сети Интернет.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Исходные коды, размещенные в НРИК, относятся к информации ограниченного доступа и не подлежат распространению, за исключением случаев, предусмотренных настоящими Правилами и действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 14 Закона.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Право на получение исходных кодов предоставляется исключительно пользователю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      5. Обеспечение функционирования ЕРЭП осуществляется государственной технической службой.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Выдача исходных кодов из НРИК осуществляется государственной технической службой по запросу пользователя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...77 lines deleted...]
-      6. ЕРЭП состоит из двух хранилищ: временного и постоянного.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Запрос о предоставлении исходных кодов содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Министра цифрового развития, оборонной и аэрокосмической промышленности Республики Казахстан от 3 июня 2019 года № 111/НҚ "Об утверждении методики и правил проведения испытаний объектов информатизации "электронного правительства" и критически важных объектов информационно-коммуникационной инфраструктуры, на соответствие требованиям информационной безопасности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18795) c момента подачи заявки посредством интернет-портала SYNAQ.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование лица, направляющего запрос;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...77 lines deleted...]
-      8. В постоянном хранилище осуществляется хранение всех версий, разработанных исходных и исполняемых кодов объектов информатизации "электронного правительства", c момента завершения испытаний в ЕРЭП с положительным результатом.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о ПО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      9. Хранение исходных и исполняемых кодов объектов информатизации "электронного правительства" осуществляет государственная техническая служба.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Пользователь для получения исходных кодов, направляет в государственную техническую службу запрос в соответствии с пунктом 16 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      10. Хранению подлежат следующие объекты:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Государственная техническая служба в течение одного рабочего дня рассматривает запрос и принимает решение о предоставлении либо об отказе в предоставлении исходных кодов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      1) исходный код;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Основанием для отказа является: 1) выявление факта направления запроса лицом, не являющимся собственником или владельцем исходного кода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      2) библиотеки;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) неполнота представленных сведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      3) служебные файлы, необходимые для ручной или автоматической компиляции;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Государственная техническая служба предоставляет пользователю исходные коды на цифровом носителе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      4) учетные записи и описание процесса компиляции (с указанием среды разработки и ее версии), особенностей настроек среды разработки, инструкции по автоматизированной компоновке, необходимых для компилирования ПО;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Государственная техническая служба ведет учет предоставления исходных кодов, содержащий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      5) артефакты;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения о получателе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      6) исполняемый код.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перечень переданных материалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      11. Для осуществления хранения исходных кодов и скомпонованных из них исполняемых кодов объектов информатизации "электронного правительства" в ЕРЭП проводится:</w:t>
+    <w:bookmarkStart w:name="z161" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дату.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      1) анализ исходных кодов, включающий статический анализ исходных кодов, анализ зависимостей, ручной метод анализа исходного кода и динамический анализ исполняемых кодов;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Пользователь обеспечивает актуальность исходных кодов ПО, размещенных в НРИК, в течение всего срока его эксплуатации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      2) анализ неизменности исполняемых кодов, скомпонованных из исходных кодов объектов информатизации "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z163" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При обновлении исходного кода пользователю необходимо подать заявку в соответствии с пунктом 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> проведения испытаний.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В случае изменения объема исходных кодов, переданных на хранение в НРИК, стоимость услуги подлежит пересмотру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> проведения испытаний.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изменения указываются в условиях договора либо оформляются путем заключения дополнительного соглашения к договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      14. Для проведения анализа исходного кода заявитель обеспечивает государственной технической службе:</w:t>
+    <w:bookmarkStart w:name="z166" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. По запросу пользователя в НРИК осуществляется хранение нескольких версий исходных кодов программного обеспечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...115 lines deleted...]
-        <w:t xml:space="preserve"> пункта 10 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хранение каждой дополнительной версии исходных кодов осуществляется на платной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      2) передачу сравнительной таблицы с результатами исправлений после устранения НДВ и (или) уязвимостей ПО, обнаруженных при выявлении НДВ и (или) уязвимостей ПО;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер оплаты за хранение дополнительных версий определяется в соответствии с условиями договора государственной технической службы и подлежит оформлению путем заключения соответствующего договора либо дополнительного соглашения к действующему договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      3) предоставление среды тестирования и доступ к среде тестирования на период проведения анализа исходного кода, при этом обеспечивается соответствие среды тестирования среде промышленной эксплуатации в части аппаратно-программного обеспечения и архитектуры;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В НРИК обеспечивается хранение версий исходных кодов с учетом принципа рационального использования ресурсов хранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      4) предоставление рабочего места, физического доступа к рабочему месту администратора и серверному оборудованию для контроля процесса развертывания в опытной эксплуатации объекта анализа после положительного результата анализа исходного кода.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Дополнительные версии хранятся в архивной форме, обеспечивающей возможность восстановления, без хранения полного набора файлов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      15. Анализ исходных кодов включает:</w:t>
+    <w:bookmarkStart w:name="z171" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Государственная техническая служба применяет технологии сжатия, дедупликации и методы оптимизации хранения данных при условии сохранения возможности восстановления исходных кодов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...818 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3252,242 +2224,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 февраля 2024 года № 110/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z113" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 29 июня 2019 года № 146/НҚ "Об утверждении Правил учета и хранения разработанного программного обеспечения, исходных программных кодов (при наличии), комплекса настроек лицензионного программного обеспечения объектов информатизации "электронного правительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18949).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z114" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 27 сентября 2022 года № 347/НҚ "О внесении изменений в приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 29 июня 2019 года № 146/НҚ "Об утверждении Правил учета и хранения разработанного программного обеспечения, исходных программных кодов (при наличии), комплекса настроек лицензионного программного обеспечения объектов информатизации "электронного правительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 29969).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z115" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 3 мая 2023 года № 171/НҚ "О внесении изменения в приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 29 июня 2019 года № 146/НҚ "Об утверждении Правил учета и хранения разработанного программного обеспечения, исходных программных кодов (при наличии), комплекса настроек лицензионного программного обеспечения объектов информатизации "электронного правительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32449).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>