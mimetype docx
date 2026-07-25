--- v0 (2025-11-07)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="422433a" w14:textId="422433a">
+    <w:p w14:paraId="1262b3f" w14:textId="1262b3f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении типовых схем организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в пунктах пропуска и иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Председателя Комитета национальной безопасности Республики Казахстан от 23 февраля 2024 года № 42/қе. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 февраля 2024 года № 34041</w:t>
+        <w:t>Приказ Председателя Комитета национальной безопасности Республики Казахстан от 23 февраля 2024 года № 42/қе. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 февраля 2024 года № 34041.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -995,869 +995,1141 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящая Типовая схема организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в воздушных (авиационных) пунктах пропуска (далее – Типовая схема) определяет схему организации пропуска лиц, воздушных судов, грузов и товаров, пересекающих Государственную границу Республики Казахстан (далее – Государственная граница) в воздушных (авиационных) пунктах пропуска (далее – пункты пропуска).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Типовых схемах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) типовые схемы – схемы, устанавливающие последовательность действий подразделений пограничного, таможенного, санитарно-карантинного, фитосанитарного контролей, государственного ветеринарно-санитарного контроля и надзора, а также авиационных служб при пропуске через Государственную границу лиц, транспортных средств, грузов и товаров в воздушных (авиационных) пунктах пропуска;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      1) типовые схемы – схемы, устанавливающие последовательность действий подразделений пограничного, таможенного, санитарно-карантинного, фитосанитарного контролей, государственного ветеринарно-санитарного контроля и надзора, а также авиационных служб при пропуске через Государственную границу лиц, транспортных средств, грузов и товаров в воздушных (авиационных) пунктах пропуска;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) контролирующие органы – подразделения государственных органов, отвечающие в пределах своей компетенции, за организацию пограничного, таможенного, санитарно-карантинного, фитосанитарного контролей, государственного ветеринарно-санитарного контроля и надзора и контроля за перемещением специфических товаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      2) контролирующие органы – подразделения государственных органов, отвечающие в пределах своей компетенции, за организацию пограничного, таможенного, санитарно-карантинного, фитосанитарного контролей, государственного ветеринарно-санитарного контроля и надзора и контроля за перемещением специфических товаров.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Диспетчерская служба аэропорта (аэродрома) в целях своевременного прибытия должностных лиц контролирующих органов к местам проведения контрольных операций представляет в контролирующие органы суточный план полетов воздушных судов с учетом регулярных (по расписанию движения) и нерегулярных рейсов воздушных судов (вне расписания движения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      3. Диспетчерская служба аэропорта (аэродрома) в целях своевременного прибытия должностных лиц контролирующих органов к местам проведения контрольных операций представляет в контролирующие органы суточный план полетов воздушных судов с учетом регулярных (по расписанию движения) и нерегулярных рейсов воздушных судов (вне расписания движения).</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обо всех изменениях в суточном плане полетов воздушных судов диспетчерская служба аэропорта (аэродрома) незамедлительно информирует контролирующие органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      Обо всех изменениях в суточном плане полетов воздушных судов диспетчерская служба аэропорта (аэродрома) незамедлительно информирует контролирующие органы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Пограничный, таможенный, а также санитарно-карантинный, фитосанитарный, государственный ветеринарно-санитарный контроль и надзор (далее – иные виды контроля) воздушных судов осуществляются на стоянках воздушных судов, определенных администрацией аэропорта по согласованию с подразделением пограничного контроля Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – подразделение пограничного контроля).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Воздушные суда заграничного следования начинают движение для вылета, а равно меняют место стоянки только с разрешения подразделения пограничного контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      4. Пограничный, таможенный, а также санитарно-карантинный, фитосанитарный, государственный ветеринарно-санитарный контроль и надзор (далее – иные виды контроля) воздушных судов осуществляются на стоянках воздушных судов, определенных администрацией аэропорта по согласованию с подразделением пограничного контроля Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – подразделение пограничного контроля).</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Досмотр воздушных судов осуществляется должностными лицами подразделений пограничного и таможенного контроля в присутствии представителей инженерно-авиационных служб (членов экипажа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      Воздушные суда заграничного следования начинают движение для вылета, а равно меняют место стоянки только с разрешения подразделения пограничного контроля.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Пограничный, таможенный и иные виды контроля в отношении пассажиров и членов экипажей воздушных судов осуществляются в специально оборудованных помещениях пункта пропуска, а также на борту (у трапа) воздушного судна.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      5. Досмотр воздушных судов осуществляется должностными лицами подразделений пограничного и таможенного контроля в присутствии представителей инженерно-авиационных служб (членов экипажа).</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Пограничный, таможенный и иные виды контроля грузов и товаров осуществляются в специально оборудованных помещениях и на площадках пункта пропуска, в том числе оснащенных оборудованием для погрузочно-разгрузочных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      6. Пограничный, таможенный и иные виды контроля в отношении пассажиров и членов экипажей воздушных судов осуществляются в специально оборудованных помещениях пункта пропуска, а также на борту (у трапа) воздушного судна.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В каждом воздушном (авиационном) пункте пропуска в зависимости от его особенностей (категорирование, классификация, развитие инфраструктуры и технической оснащенности, время года) на основе Типовой схемы подразделениями пограничного контроля составляются схемы организации пропуска через Государственную границу лиц, транспортных средств, грузов и товаров (далее – схема организации пропуска), согласованные с контролирующими органами и администрацией аэропорта или аэродрома.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      7. Пограничный, таможенный и иные виды контроля грузов и товаров осуществляются в специально оборудованных помещениях и на площадках пункта пропуска, в том числе оснащенных оборудованием для погрузочно-разгрузочных работ.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Режим в пункте пропуска обеспечивается пограничными нарядами во взаимодействии с сотрудниками службы авиационной безопасности и должностными лицами подразделения таможенного контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В зонах таможенного контроля пункта пропуска должностными лицами подразделения таможенного контроля проводятся проверочные и режимные мероприятия в соответствии с международными договорами и актами в сфере таможенного регулирования Евразийского экономического союза и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О таможенном регулировании в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      За тридцать минут до начала регистрации пассажиров заграничного следования в контролируемых зонах должностными лицами подразделений пограничного и таможенного контроля с привлечением сотрудников службы авиационной безопасности осуществляются режимные мероприятия. До окончания данных мероприятий все посторонние лица, не задействованные в осуществлении контроля или обслуживании пассажиров, удаляются, все входы, позволяющие проникнуть в зал-накопитель, закрываются и открываются только с разрешения и в присутствии пограничных нарядов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наблюдение, в том числе и за пассажирами в зале-накопителе, осуществляется пограничными нарядами и оперативными сотрудниками подразделения таможенного контроля.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      За тридцать минут до начала регистрации пассажиров заграничного следования в контролируемых зонах должностными лицами подразделений пограничного и таможенного контроля с привлечением сотрудников службы авиационной безопасности осуществляются режимные мероприятия. До окончания данных мероприятий все посторонние лица, не задействованные в осуществлении контроля или обслуживании пассажиров, удаляются, все входы, позволяющие проникнуть в зал-накопитель, закрываются и открываются только с разрешения и в присутствии пограничных нарядов.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Организация пропуска лиц, воздушных судов, грузов и товаров при прибытии в Республику Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      Наблюдение, в том числе и за пассажирами в зале-накопителе, осуществляется пограничными нарядами и оперативными сотрудниками подразделения таможенного контроля.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Должностные лица контролирующих органов и сотрудники авиационных служб при прибытии воздушного судна:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получив уведомление (телеграфное сообщение или телеграмму) о вылете воздушного судна с указанием номера рейса, типа воздушного судна, бортового номера и сведений о количестве пассажиров (список пассажиров) и их багажа, диспетчерская служба аэропорта (аэродрома) прибытия информирует об этом контролирующие органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Организация пропуска лиц, воздушных судов, грузов и товаров при прибытии в Республику Казахстан</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) после получения сообщения о расчетном времени посадки воздушного судна должностные лица контролирующих органов прибывают на стоянку воздушного судна заблаговременно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) с момента постановки воздушного судна на стоянку пограничные наряды осуществляют наблюдение за ним. На стоянке прибывшего воздушного судна проводятся проверочные и режимные мероприятия по соблюдению въезда, пребывания, передвижения, выезда лиц и транспортных средств; ввоза, нахождения, перемещения, вывоза грузов и товаров. Доступ лиц к воздушному судну в период осуществления пограничного, таможенного и иных видов контроля ограничивается, а в случае необходимости – не допускается в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О Государственной границе Республики Казахстан";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при наличии риска ухудшения санитарно-эпидемиологического состояния грузов и состояния здоровья людей при перемещении людей и грузов через Государственную границу, по заявке экипажа воздушного судна, должностные лица подразделения санитарно-карантинного контроля первыми поднимаются на борт воздушного судна, оценивают санитарно-эпидемиологическую обстановку и в пределах своей компетенции принимают решение по приему воздушного судна или о необходимости осуществления других действий по санитарно-карантинному контролю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) должностными лицами контролирующих органов проводится опрос экипажа воздушного судна по вопросам, связанным с осуществлением пограничного, таможенного и иных видов контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) экипаж воздушного судна передает должностным лицам контролирующих органов следующие документы для осуществления контроля:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      4) при наличии риска ухудшения санитарно-эпидемиологического состояния грузов и состояния здоровья людей при перемещении людей и грузов через Государственную границу, по заявке экипажа воздушного судна, должностные лица подразделения санитарно-карантинного контроля первыми поднимаются на борт воздушного судна, оценивают санитарно-эпидемиологическую обстановку и в пределах своей компетенции принимают решение по приему воздушного судна или о необходимости осуществления других действий по санитарно-карантинному контролю;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ перевозчика, предусмотренный международными договорами в области гражданской авиации (генеральная декларация);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      5) должностными лицами контролирующих органов проводится опрос экипажа воздушного судна по вопросам, связанным с осуществлением пограничного, таможенного и иных видов контроля;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, содержащий сведения о перевозимых на борту воздушного судна грузах и товарах (грузовая ведомость);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      6) экипаж воздушного судна передает должностным лицам контролирующих органов следующие документы для осуществления контроля:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, содержащий сведения о бортовых припасах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      документ перевозчика, предусмотренный международными договорами в области гражданской авиации (генеральная декларация);</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транспортные (перевозочные) документы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      документ, содержащий сведения о перевозимых на борту воздушного судна грузах и товарах (грузовая ведомость);</w:t>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имеющиеся у перевозчика коммерческие документы на перевозимые грузы и товары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      документ, содержащий сведения о бортовых припасах;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, содержащий сведения о перевозимых на борту пассажирах и их багаже (пассажирская ведомость);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      транспортные (перевозочные) документы;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, сопровождающий международные почтовые отправления при их перевозке, определенный протоколами Всемирного почтового союза, ратифицированными Республикой Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      имеющиеся у перевозчика коммерческие документы на перевозимые грузы и товары;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фитосанитарные документы на подкарантинную продукцию с высоким фитосанитарным риском, если такая продукция не предназначена для продовольственных целей экипажа и пассажиров воздушных транспортных средств и возможен ее вынос с борта воздушного судна.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      документ, содержащий сведения о перевозимых на борту пассажирах и их багаже (пассажирская ведомость);</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Командир воздушного судна представляет следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      документ, сопровождающий международные почтовые отправления при их перевозке, определенный протоколами Всемирного почтового союза, ратифицированными Республикой Казахстан;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о наличии (об отсутствии) на борту судна товаров, ввоз которых на таможенную территорию Евразийского экономического союза запрещен или ограничен, включая валюту государств-участников Таможенного союза и валютные ценности, которые находятся у членов экипажа, лекарственные средства, в составе которых содержатся наркотические, сильнодействующие средства, психотропные и ядовитые вещества, оружие, боеприпасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      фитосанитарные документы на подкарантинную продукцию с высоким фитосанитарным риском, если такая продукция не предназначена для продовольственных целей экипажа и пассажиров воздушных транспортных средств и возможен ее вынос с борта воздушного судна.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) старший пограничного наряда дает разрешение на высадку лиц, прибывших на воздушном судне, и, по согласованию с должностными лицами контролирующих органов, на выгрузку грузов и товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      Командир воздушного судна представляет следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) после высадки лиц, прибывших на воздушном судне, выгрузки грузов и товаров, должностные лица подразделений пограничного и таможенного контроля осуществляют совместный досмотр воздушного судна в присутствии представителей инженерно-авиационных служб (членов экипажа);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      о наличии (об отсутствии) на борту судна товаров, ввоз которых на таможенную территорию Евразийского экономического союза запрещен или ограничен, включая валюту государств-участников Таможенного союза и валютные ценности, которые находятся у членов экипажа, лекарственные средства, в составе которых содержатся наркотические, сильнодействующие средства, психотропные и ядовитые вещества, оружие, боеприпасы;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) по завершении досмотра воздушного судна на стоянке прекращаются проверочные и режимные мероприятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      7) старший пограничного наряда дает разрешение на высадку лиц, прибывших на воздушном судне, и, по согласованию с должностными лицами контролирующих органов, на выгрузку грузов и товаров;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) перевозка прибывших лиц от места стоянки воздушного судна к местам проведения контроля осуществляется под наблюдением или в сопровождении пограничных нарядов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      8) после высадки лиц, прибывших на воздушном судне, выгрузки грузов и товаров, должностные лица подразделений пограничного и таможенного контроля осуществляют совместный досмотр воздушного судна в присутствии представителей инженерно-авиационных служб (членов экипажа);</w:t>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Проверка документов на право въезда в Республику Казахстан у прибывших лиц осуществляется пограничными нарядами в кабинах паспортного контроля в аэровокзальных комплексах или специально оборудованных помещениях. Проверка документов у экипажей воздушных судов и пассажиров, а также лиц с инвалидностью и тяжелобольных, доставляемых к борту воздушного судна, осуществляется в кабинах паспортного контроля или на борту воздушного судна (у трапа воздушного судна).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      9) по завершении досмотра воздушного судна на стоянке прекращаются проверочные и режимные мероприятия;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подразделение пограничного контроля принимает меры по работе наибольшего количества кабин паспортного контроля, исходя из количества лиц, одновременно пересекающих Государственную границу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В случае отказа пассажиру во въезде в Республику Казахстан на основаниях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1872,769 +2144,957 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 19 Закона Республики Казахстан "О Государственной границе Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О миграции населения", старший пограничного наряда передает информацию агенту службы организации пассажирских перевозок аэропорта или представителю авиакомпании.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Агент службы организации пассажирских перевозок аэропорта (представитель авиакомпании) принимает меры к депортации указанного пассажира обратным рейсом или к размещению пассажира до его дальнейшей депортации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Обладатели дипломатических, служебных паспортов, пассажиры бизнес-класса, пассажиры с ограниченными возможностями, экипажи воздушных судов пропускаются через специально выделенную кабину паспортного контроля, обозначенную стикером "FAST TRACK".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Члены экипажей воздушных судов пропускаются через Государственную границу по документам на право въезда в Республику Казахстан, а также согласно полетному заданию (генеральной декларации), которое предоставляется представителем авиакомпании (агентом службы организации пассажирских перевозок аэропорта) старшему пограничного наряда.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Подразделением пограничного контроля досмотр грузов и товаров проводится в целях обнаружения и задержания нарушителей Государственной границы. Досмотр грузов и товаров осуществляется совместно с подразделением таможенного контроля на стоянке воздушного судна в период их выгрузки или в местах, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения таможенных досмотра и осмотра утвержденных приказом Министра финансов Республики Казахстан от 14 февраля 2018 года № 188 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16464).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В пунктах пропуска, в которых отсутствуют органы государственных доходов (при оформлении воздушных судов, в отношении которых законодательством не предусмотрено проведение таможенного контроля), радиационный контроль проводится подразделением пограничного контроля с использованием стационарных технических средств радиационного контроля подразделений таможенного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Таможенный и радиационный контроль прибывших лиц, грузов проводится в специально оборудованном помещении пункта пропуска, где осуществляется проверка документов прибывших лиц и грузов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 16 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностные лица подразделения таможенного контроля проверяют достоверность сведений, содержащихся в документах, и производят совместный (при необходимости) с подразделением пограничного контроля досмотр прибывших грузов и товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении в ходе таможенного контроля у прибывших лиц в ручной клади или багаже мелких домашних животных, продукции и сырья животного происхождения или подкарантинной продукции, должностными лицами подразделений фитосанитарного контроля или государственного ветеринарно-санитарного контроля и надзора осуществляются контрольные и проверочные мероприятия.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      В пунктах пропуска, в которых отсутствуют органы государственных доходов (при оформлении воздушных судов, в отношении которых законодательством не предусмотрено проведение таможенного контроля), радиационный контроль проводится подразделением пограничного контроля с использованием стационарных технических средств радиационного контроля подразделений таможенного контроля.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Организация пропуска лиц, воздушных судов, грузов и товаров при убытии из Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      16. Таможенный и радиационный контроль прибывших лиц, грузов проводится в специально оборудованном помещении пункта пропуска, где осуществляется проверка документов прибывших лиц и грузов.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Сотрудники авиационных служб и должностные лица контролирующих органов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      Должностные лица подразделения таможенного контроля проверяют достоверность сведений, содержащихся в документах, и производят совместный (при необходимости) с подразделением пограничного контроля досмотр прибывших грузов и товаров.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при технической готовности воздушного судна к вылету производственно-диспетчерская служба аэропорта (аэродрома) не менее чем за три часа до вылета информирует контролирующие органы о готовности воздушного судна к загрузке с указанием номера рейса, типа воздушного судна, бортового номера, времени отправления, аэропорта назначения, номера стоянки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      При выявлении в ходе таможенного контроля у прибывших лиц в ручной клади или багаже мелких домашних животных, продукции и сырья животного происхождения или подкарантинной продукции, должностными лицами подразделений фитосанитарного контроля или государственного ветеринарно-санитарного контроля и надзора осуществляются контрольные и проверочные мероприятия.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) после получения сообщения о готовности воздушного судна к загрузке, должностные лица контролирующих органов прибывают на стоянку воздушного судна.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На стоянке убывающего воздушного судна и в помещениях, где осуществляются пограничный, таможенный и иные виды контроля, проводятся проверочные и режимные мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...87 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 17 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Доступ лиц к воздушному судну в период осуществления пограничного, таможенного и иных видов контроля ограничивается, а в случае необходимости – не допускается, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О Государственной границе Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) должностными лицами контролирующих органов проводится опрос командира воздушного судна по вопросам, связанным с осуществлением пограничного, таможенного и иных видов контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) командир воздушного судна передает должностным лицам контролирующих органов документы, необходимые для осуществления соответствующих видов контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) должностные лица контролирующих органов осуществляют совместный досмотр воздушного судна в присутствии представителей инженерно-авиационных служб (членов экипажа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) регистрация пассажиров заграничного следования начинается заблаговременно до вылета воздушного судна. С началом регистрации пассажиров начинается работа стоек таможенного контроля и кабин паспортного контроля. Количество одновременно работающих стоек таможенного контроля и кабин паспортного контроля подлежит соответствию интенсивности пассажиропотока и не создавать очередей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пограничный, таможенный и иные виды контроля, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> открытия (закрытия), функционирования (эксплуатации), категорирования, классификации, обустройства, а также требований по техническому оснащению и организации работы пунктов пропуска через Государственную границу Республики Казахстан, утвержденными постановлением Правительства Республики Казахстан от 17 сентября 2013 года № 977 в отношении лиц, опоздавших ко времени окончания регистрации не производятся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) старший смены пограничных нарядов дает разрешение на посадку лиц, убывающих на воздушном судне (далее – убывающие лица), и по согласованию с должностными лицами подразделения таможенного контроля на погрузку товаров и грузов. По завершении посадки убывающих лиц на борт воздушного судна старший смены пограничных нарядов осуществляет сверку количества лиц, находящихся на борту, с количеством лиц, прошедших пограничный контроль.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Должностные лица контролирующих органов по осуществлению пограничного, таможенного и иных видов контроля лиц, грузов и товаров обеспечивают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверку документов на право выезда из Республики Казахстан убывающих лиц осуществляется пограничными нарядами в кабинах паспортного контроля или специально оборудованных помещениях. Проверка документов у экипажей воздушных судов и пассажиров, а также лиц с инвалидностью и тяжелобольных, доставляемых к борту воздушного судна, осуществляется в кабинах паспортного контроля или на борту воздушного судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) лица, в отношении которых имеются законные ограничения на выезд из Республики Казахстан через Государственную границу не пропускаются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О Государственной границе Республики Казахстан". В случаях непропуска через Государственную границу, в целях своевременного снятия багажа и внесения изменений в пассажирский манифест, старший смены пограничных нарядов передает информацию представителю авиакомпании или агенту службы организации пассажирских перевозок аэропорта о невозможности следования на воздушном судне указанной категории пассажиров.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, действительность которых вызывает сомнение, подвергаются процедуре углубленной проверки с использованием специальных технических средств. О времени проведения углубленной проверки документов информируется представитель авиакомпании или агент службы организации пассажирских перевозок аэропорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обладатели дипломатических, служебных паспортов, пассажиры бизнес-класса, пассажиры с ограниченными возможностями, экипажи воздушных судов пропускаются через специально выделенную кабину паспортного контроля, обозначенную стикером "FAST TRACK".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены экипажей воздушных судов пропускаются через Государственную границу по документам на право выезда из Республики Казахстан, а также согласно копии полетного задания (генеральной декларации), которая предоставляется представителем авиакомпании (агентом службы организации пассажирских перевозок аэропорта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) таможенный и радиационный контроль лиц и багажа осуществляется после регистрации авиабилетов, оформления багажа и ручной клади убывающих лиц. Контроль грузов осуществляется до их погрузки или во время погрузки в воздушное судно подразделением таможенного контроля во взаимодействии с подразделением пограничного контроля. При выявлении в ходе таможенного контроля у прибывших лиц в ручной клади или багаже мелких домашних животных, продукции и сырья животного происхождения или подкарантинной продукции, должностными лицами подразделений фитосанитарного контроля или государственного ветеринарно-санитарного контроля и надзора осуществляется проверка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) перевозка убывающих лиц от здания аэровокзала до стоянки воздушного судна осуществляется под наблюдением или в сопровождении пограничных нарядов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      Документы, действительность которых вызывает сомнение, подвергаются процедуре углубленной проверки с использованием специальных технических средств. О времени проведения углубленной проверки документов информируется представитель авиакомпании или агент службы организации пассажирских перевозок аэропорта;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Отгон трапа и закрытие воздушного судна производятся с разрешения старшего пограничного наряда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      3) обладатели дипломатических, служебных паспортов, пассажиры бизнес-класса, пассажиры с ограниченными возможностями, экипажи воздушных судов пропускаются через специально выделенную кабину паспортного контроля, обозначенную стикером "FAST TRACK".</w:t>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После отгона трапа и закрытия воздушного судна до его вылета (начала самостоятельного движения) пограничные наряды осуществляют за ним наблюдение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      Члены экипажей воздушных судов пропускаются через Государственную границу по документам на право выезда из Республики Казахстан, а также согласно копии полетного задания (генеральной декларации), которая предоставляется представителем авиакомпании (агентом службы организации пассажирских перевозок аэропорта);</w:t>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После убытия воздушного судна на стоянке прекращаются проверочные и режимные мероприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      4) таможенный и радиационный контроль лиц и багажа осуществляется после регистрации авиабилетов, оформления багажа и ручной клади убывающих лиц. Контроль грузов осуществляется до их погрузки или во время погрузки в воздушное судно подразделением таможенного контроля во взаимодействии с подразделением пограничного контроля. При выявлении в ходе таможенного контроля у прибывших лиц в ручной клади или багаже мелких домашних животных, продукции и сырья животного происхождения или подкарантинной продукции, должностными лицами подразделений фитосанитарного контроля или государственного ветеринарно-санитарного контроля и надзора осуществляется проверка;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Транзитные и трансферные пассажиры, не имеющие права въезда на территорию Республики Казахстан, при наличии надлежащим образом оформленных документов на право въезда в государство назначения и авиабилетов с подтвержденной датой вылета из аэропорта пересадки на территории Республики Казахстан, размещаются в транзитном зале аэропорта или безвизовой (контролируемой) зоне гостиницы аэропорта. Своевременное убытие указанных лиц с территории Республики Казахстан обеспечивается перевозчиком и службой транзита аэропорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2674,824 +3134,1378 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовая схема организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в автомобильных пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящая Типовая схема организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в автомобильных пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан (далее – Типовая схема) определяет схему организации пропуска лиц, транспортных средств, грузов и товаров, пересекающих Государственную границу Республики Казахстан (далее – Государственная граница) в автомобильных пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу (далее – пункты пропуска).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Типовых схемах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) типовые схемы – схемы, устанавливающие последовательность действий подразделений пограничного, таможенного, санитарно-карантинного, фитосанитарного контролей, государственного ветеринарно-санитарного контроля и надзора при пропуске через Государственную границу лиц, транспортных средств, грузов и товаров в автомобильных пунктах пропуска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) контролирующие органы – подразделения государственных органов, отвечающие в пределах своей компетенции, за организацию пограничного, таможенного, санитарно-карантинного, фитосанитарного контролей, государственного ветеринарно-санитарного контроля и надзора и контроля за перемещением специфических товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Пограничный, таможенный, а также экспортный, санитарно-карантинный, фитосанитарный, государственный ветеринарно-санитарный контроль и надзор (далее – иные виды контроля) в пунктах пропуска осуществляются во взаимодействии между контролирующими органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается изменение в текст на государственном языке, текст на русском языке не изменяется в соответствии с приказом и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Путем координации деятельности контролирующие органы принимают меры по минимизации времени проведения контроля и недопущению необоснованного затягивания времени, отводимого на проведение контрольных операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается изменение в текст на государственном языке, текст на русском языке не изменяется в соответствии с приказом и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Досмотр транспортных средств проводится на досмотровой площадке пункта пропуска подразделением пограничного контроля Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – подразделение пограничного контроля) в целях обнаружения и задержания нарушителей Государственной границы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается изменение в текст на государственном языке, текст на русском языке не изменяется в соответствии с приказом и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В целях повышения эффективности таможенного контроля для выявления фактов правонарушений (преступлений) в сфере таможенного дела, сокращения времени проведения досмотра при осуществлении таможенного контроля товаров и транспортных средств, перемещаемых через таможенную границу Евразийского экономического союза, используются инспекционно-досмотровые комплексы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В пунктах пропуска, оснащенных инспекционно-досмотровыми комплексами, используемыми подразделениями таможенного контроля, подразделения пограничного контроля признают результаты досмотра с их применением.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подразделения таможенного контроля и подразделения пограничного контроля обеспечивают взаимный допуск к результатам досмотра с использованием инспекционно-досмотровых комплексов в зависимости от их балансовой принадлежности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Досмотр транспортных средств, грузов и товаров осуществляется совместно с подразделениями пограничного и таможенного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В каждом пункте пропуска в зависимости от его особенностей (категорирование, классификация, развитие инфраструктуры и технической оснащенности, удаленность от линии Государственной границы, время года) на основе Типовой схемы подразделениями пограничного контроля составляются схемы организации пропуска через Государственную границу лиц, транспортных средств, грузов и товаров (далее – схема организации пропуска), согласованные с контролирующими органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В схемах организации пропуска устанавливается продолжительность осуществления пограничного, таможенного и иных видов контроля с учетом местных условий в соответствующем пункте пропуска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Пограничный, таможенный и иные виды контроля осуществляются в соответствии с режимом работы пунктов пропуска в порядке очереди прибытия лиц, транспортных средств без предварительной записи и ускоренного обслуживания, за исключением случаев функционирования в пунктах пропуска систем электронного бронирования очереди.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Контроль за перемещением товаров двойного и военного назначения, а также за соблюдением запретов и ограничений в отношении отдельных видов товаров, перемещаемых через государственную границу с государствами-членами Евразийского экономического союза, осуществляют органы государственных доходов Комитета государственных доходов Министерства финансов Республики Казахстан (далее – органы государственных доходов) путем выставления в пунктах пропуска постов экспортного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В целях недопущения скопления автотранспортных средств в пунктах пропуска, режим работы которых в соответствии с международными договорами, ратифицированными Республикой Казахстан, не круглосуточный, допускается по согласованию с подразделением пограничного контроля проведение таможенных операций в отношении автотранспортных средств, находящихся на территории пунктов пропуска, после прекращения пропуска через Государственную границу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...139 lines deleted...]
-      5. Досмотр транспортных средств проводится на досмотровой площадке пункта пропуска подразделением пограничного контроля Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – подразделение пограничного контроля) в целях обнаружения и задержания нарушителей Государственной границы.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Организация пропуска лиц, транспортных средств, грузов и товаров при прибытии на территорию пункта пропуска</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...15 lines deleted...]
-      6. В целях повышения эффективности таможенного контроля для выявления фактов правонарушений (преступлений) в сфере таможенного дела, сокращения времени проведения досмотра при осуществлении таможенного контроля товаров и транспортных средств, перемещаемых через таможенную границу Евразийского экономического союза, используются инспекционно-досмотровые комплексы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При прибытии в пункт пропуска автотранспортных средств, въезжающих на территорию Республики Казахстан, контролирующими органами осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подразделением пограничного контроля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      В пунктах пропуска, оснащенных инспекционно-досмотровыми комплексами, используемыми подразделениями таможенного контроля, подразделения пограничного контроля признают результаты досмотра с их применением.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрация автотранспортных средств при въезде в пункт пропуска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
-[...15 lines deleted...]
-      Подразделения таможенного контроля и подразделения пограничного контроля обеспечивают взаимный допуск к результатам досмотра с использованием инспекционно-досмотровых комплексов в зависимости от их балансовой принадлежности.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка документов на право въезда в Республику Казахстан у лиц, следующих через Государственную границу, и занесение результатов пограничного контроля в информационную систему;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...15 lines deleted...]
-      Досмотр транспортных средств, грузов и товаров осуществляется совместно с подразделениями пограничного и таможенного контроля.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      досмотр автотранспортных средств совместно с должностными лицами подразделения таможенного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
-[...15 lines deleted...]
-      7. В каждом пункте пропуска в зависимости от его особенностей (категорирование, классификация, развитие инфраструктуры и технической оснащенности, удаленность от линии Государственной границы, время года) на основе Типовой схемы подразделениями пограничного контроля составляются схемы организации пропуска через Государственную границу лиц, транспортных средств, грузов и товаров (далее – схема организации пропуска), согласованные с контролирующими органами.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятие решения о предоставлении лицам и транспортному средству права дальнейшего следования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
-[...15 lines deleted...]
-      В схемах организации пропуска устанавливается продолжительность осуществления пограничного, таможенного и иных видов контроля с учетом местных условий в соответствующем пункте пропуска.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление радиационного контроля посредством автоматизированной системы радиационного контроля и/или переносными техническими средствами радиационного контроля в пунктах пропуска, в которых отсутствуют органы государственных доходов (подразделения таможенного контроля);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
-[...15 lines deleted...]
-      8. Пограничный, таможенный и иные виды контроля осуществляются в соответствии с режимом работы пунктов пропуска в порядке очереди прибытия лиц, транспортных средств без предварительной записи и ускоренного обслуживания, за исключением случаев функционирования в пунктах пропуска систем электронного бронирования очереди.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подразделением таможенного контроля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...15 lines deleted...]
-      9. Контроль за перемещением товаров двойного и военного назначения, а также за соблюдением запретов и ограничений в отношении отдельных видов товаров, перемещаемых через государственную границу с государствами-членами Евразийского экономического союза, осуществляют органы государственных доходов Комитета государственных доходов Министерства финансов Республики Казахстан (далее – органы государственных доходов) путем выставления в пунктах пропуска постов экспортного контроля.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрация въезда автотранспортных средств с применением автоматизированной системы учета автотранспортных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
-[...15 lines deleted...]
-      10. В целях недопущения скопления автотранспортных средств в пунктах пропуска, режим работы которых в соответствии с международными договорами, ратифицированными Республикой Казахстан, не круглосуточный, допускается по согласованию с подразделением пограничного контроля проведение таможенных операций в отношении автотранспортных средств, находящихся на территории пунктов пропуска, после прекращения пропуска через Государственную границу.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление радиационного контроля посредством автоматизированной системы радиационного контроля и/или переносными техническими средствами радиационного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Организация пропуска лиц, транспортных средств, грузов и товаров при прибытии на территорию пункта пропуска</w:t>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление таможенного контроля и таможенного декларирования товаров и транспортных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
-[...15 lines deleted...]
-      11. При прибытии в пункт пропуска автотранспортных средств, въезжающих на территорию Республики Казахстан, контролирующими органами осуществляется:</w:t>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      досмотр автотранспортных средств совместно с должностными лицами подразделения пограничного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
-[...15 lines deleted...]
-      1) подразделением пограничного контроля:</w:t>
+    <w:bookmarkStart w:name="z128" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление транспортного контроля путем проверки наличия и применения документов, определения посредством имеющихся систем контроля весовых и габаритных параметров автомобильных транспортных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
-[...15 lines deleted...]
-      регистрация автотранспортных средств при въезде в пункт пропуска;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление фитосанитарного контроля, государственного ветеринарно-санитарного контроля и надзора, за исключением лабораторного контроля и лабораторной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
-[...15 lines deleted...]
-      проверка документов на право въезда в Республику Казахстан у лиц, следующих через Государственную границу, и занесение результатов пограничного контроля в информационную систему;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление экспортного контроля в пунктах пропуска через Государственную границу с государствами-членами Евразийского экономического союза, который включает: проверку и сканирование товаросопроводительных документов, внесение товаросопроводительных документов в электронную систему органа государственных доходов, принятие решения о дальнейшем следовании товаров через Государственную границу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
-[...15 lines deleted...]
-      досмотр автотранспортных средств совместно с должностными лицами подразделения таможенного контроля;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После проведения пограничного, таможенного и иных видов контроля пограничный наряд осуществляет выпуск транспортных средств с территории пункта пропуска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
-[...15 lines deleted...]
-      принятие решения о предоставлении лицам и транспортному средству права дальнейшего следования;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Последовательность действий контролирующих органов при выезде лиц и транспортных средств, вывозе грузов и товаров из Республики Казахстан устанавливается в обратной последовательности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
-[...15 lines deleted...]
-      осуществление радиационного контроля посредством автоматизированной системы радиационного контроля и/или переносными техническими средствами радиационного контроля в пунктах пропуска, в которых отсутствуют органы государственных доходов (подразделения таможенного контроля);</w:t>
+    <w:bookmarkStart w:name="z133" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Последовательность действий контролирующих органов по осуществлению контроля в отношении лиц, следующих в пешем порядке, автобусов и грузовых транспортных средств через Государственную границу, определяется территориальными подразделениями контролирующих органов конкретно для каждого пункта пропуска в зависимости от его специфики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Пограничный, таможенный и иные виды контроля в пунктах пропуска в отношении перевозимых тяжелобольных, автобусов, совершающих регулярные перевозки пассажиров, а также при перевозках животных, скоропортящихся и опасных грузов осуществляются вне очереди на основании межправительственных соглашений, ратифицированных Республикой Казахстан о международном автомобильном сообщении и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об автомобильном транспорте".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3531,845 +4545,1033 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3 к приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовая схема организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в железнодорожных пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящая Типовая схема организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в железнодорожных пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан (далее – Типовая схема), определяет схему организации пропуска лиц, железнодорожных транспортных средств, грузов и товаров, пересекающих Государственную границу Республики Казахстан (далее – Государственная граница) в железнодорожных пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу (далее – пункты пропуска).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Типовых схемах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) типовые схемы – схемы, устанавливающие последовательность действий подразделений пограничного, таможенного, санитарно-карантинного, фитосанитарного контролей, государственного ветеринарно-санитарного контроля и надзора, а также администрации железнодорожных станций при пропуске через Государственную границу лиц, железнодорожных транспортных средств, грузов и товаров в железнодорожных пунктах пропуска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z141" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) контролирующие органы – подразделения государственных органов, отвечающие в пределах своей компетенции, за организацию пограничного, таможенного, санитарно-карантинного, фитосанитарного контролей, государственного ветеринарно-санитарного контроля и надзора и контроля за перемещением специфических товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z142" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Путем координации деятельности контролирующие органы и перевозчик принимают меры по минимизации времени проведения контроля и недопущению необоснованных задержек движения поездов международного сообщения (далее – поезда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z143" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае выявления нарушений должностное лицо контролирующего органа информирует начальника поезда и дежурного по железнодорожной станции о причинах и предполагаемой продолжительности задержки, с последующим предоставлением начальнику поезда акта задержки, а также в случае выявления нарушений со стороны работников поездной бригады производит соответствующую запись в рейсовый журнал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z144" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Администрация железнодорожной станции не менее чем за один час до прибытия поезда информирует контролирующие органы о прибытии поезда в пункт пропуска, в том числе о:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z145" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      времени прибытия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z146" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      месте (железнодорожный путь) стоянки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z147" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количестве пассажиров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z148" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предварительном количестве грузовых поездов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+    <w:bookmarkStart w:name="z149" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      типах вагонов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
-[...15 lines deleted...]
-      1. Настоящая Типовая схема организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в железнодорожных пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан (далее – Типовая схема), определяет схему организации пропуска лиц, железнодорожных транспортных средств, грузов и товаров, пересекающих Государственную границу Республики Казахстан (далее – Государственная граница) в железнодорожных пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу (далее – пункты пропуска).</w:t>
+    <w:bookmarkStart w:name="z150" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характере грузов, товаров, проходящих через пункт пропуска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
-[...15 lines deleted...]
-      2. В настоящих Типовых схемах используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Работники поездной бригады пассажирских поездов до прибытия поезда в пункт пропуска обеспечивают нахождение пассажиров на своих местах с подготовленными для контроля документами, ручной кладью и заполненными таможенными декларациями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Сотрудники транспортных организаций, участвующие в международных перевозках ограничивают передвижение пассажиров по транспортному средству во время проведения пограничного, таможенного, а также экспортного, санитарно-карантинного, фитосанитарного контроля, государственного ветеринарно-санитарного контроля и надзора (далее – иные виды контроля) в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О Государственной границе Республики Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z153" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При наличии в пассажирских поездах багажных вагонов контролирующие органы осуществляют их внешний осмотр, проверку перевозочных и сопроводительных документов на перевозимые грузы и товары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z154" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При ввозе на территорию Республики Казахстан груз в багажных вагонах подлежит таможенному декларированию в соответствии с таможенной процедурой таможенного транзита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z155" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Досмотр поездов и перевозимых на них грузов проводится в специально обустроенной зоне пункта пропуска подразделением пограничного контроля Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – подразделение пограничного контроля) совместно с органами государственных доходов Республики Казахстан, в целях обнаружения и задержания нарушителей Государственной границы. В необходимых случаях досмотр осуществляется совместно с подразделением таможенного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z156" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Об окончании досмотра контролирующие органы информируют дежурного по железнодорожной станции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При пересечении грузовыми и пассажирскими поездами Государственной границы радиационный контроль с использованием технических средств радиационного контроля в автоматическом либо ручном режиме проводится подразделением таможенного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В пунктах пропуска, в которых отсутствуют органы государственных доходов Республики Казахстан (подразделения таможенного контроля) радиационный контроль, в том числе посредством стационарных и носимых технических средств радиационного контроля, проводится подразделением пограничного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае срабатывания технических средств радиационного контроля на наличие радиоактивных материалов, при прохождении грузовых и пассажирских поездов на въезд и/или выезд из Республики Казахстан, должностное лицо подразделения таможенного (пограничного) контроля информирует руководство своего подразделения и железнодорожной службы для остановки подвижных составов, проведения повторной проверки, а в случае подтверждения – локализации и идентификации источников ионизирующего излучения с использованием переносных (носимых) средств радиационного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Досмотр железнодорожного транспорта в пунктах пропуска с использованием инспекционно-досмотровых комплексов проводится подразделением таможенного контроля по согласованию с подразделением пограничного контроля в соответствии с предоставляемой информацией железнодорожными службами Республики Казахстан о железнодорожных составах, количестве физических лиц, в том числе сопровождающих грузы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подразделения пограничного контроля признают результаты досмотра подразделений таможенного контроля с использованием инспекционно-досмотровых комплексов и обеспечивают взаимный обмен информацией по вопросам, относящимся к их компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В каждом железнодорожном пункте пропуска в зависимости от его особенностей (категорирование, классификация, развитие инфраструктуры и технической оснащенности, удаленность от линии Государственной границы, время года) на основе Типовой схемы подразделениями пограничного контроля составляются схемы организации пропуска через Государственную границу лиц, транспортных средств, грузов и товаров (далее – схемы организации пропуска), согласованные с контролирующими органами и железнодорожными организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В схемах организации пропуска устанавливается продолжительность осуществления контрольных операций в соответствии с расписанием движения и стоянок пассажирских поездов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае прибытия поезда с опозданием сокращение времени, отведенного на осуществление пограничного, таможенного и иных видов контроля не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Организация пропуска лиц, железнодорожных транспортных средств, грузов и товаров при прибытии на территорию пунктов пропуска Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
-[...257 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Перед началом работы должностными лицами контролирующих органов у начальника поезда уточняется имеющаяся информация о нахождении в поезде больных, подозрительных на заболевание лиц, лиц, незаконно проникших в поезд, а также лиц без документов на право въезда в Республику Казахстан, грузов, запрещенных международными договорами и актами в сфере таможенного регулирования Евразийского экономического союза и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О таможенном регулировании в Республике Казахстан" к ввозу/вывозу в/из Республику Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z167" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Санитарно-карантинный контроль при наличии риска ухудшения санитарно-эпидемиологического состояния грузов и состояния здоровья людей при перемещении людей и грузов через Государственную границу осуществляется до проведения других видов контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z168" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Пограничный контроль пассажирских поездов в отдельных случаях осуществляется путем их сопровождения пограничными нарядами в ходе движения от линии Государственной границы до пункта пропуска и в обратном направлении, а также на транзитных участках следования поездов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z169" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка документов у лиц, следующих через Государственную границу железнодорожным транспортом, осуществляется непосредственно в вагонах поездов заграничного следования или на пограничной станции в оборудованных залах, а также на платформе железнодорожной станции. Последовательность осуществления пограничного контроля в железнодорожном пункте пропуска зависит от конкретных условий, времени стоянки, наличия транзитных участков и других особенностей пунктов пропуска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z170" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Досмотр внутренней части вагонов осуществляется пограничными нарядами в целях обнаружения и задержания нарушителей Государственной границы одновременно с проверкой документов у лиц, следующих через Государственную границу, с привлечением членов поездной бригады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z171" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При въезде в Республику Казахстан таможенный и иные виды контроля ручной клади и багажа проводятся после проверки у их владельцев пограничными нарядами документов на право въезда в Республику Казахстан. При выезде из Республики Казахстан контроль осуществляется в обратной последовательности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z172" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Выход пассажиров, прибывших из-за границы, путь следования которых заканчивается в пункте пропуска, разрешается по окончании пограничного и таможенного контроля в вагоне, не дожидаясь окончания контроля в остальных вагонах поезда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z173" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Пограничный, таможенный и иные виды контроля в отношении пассажиров, прибывших из-за границы, путь следования которых заканчивается в пункте пропуска, производится контролирующими органами в специально оборудованных для этого помещениях пункта пропуска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z174" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. При перемещении товаров, грузов железнодорожным транспортом, в отношении которых необходимо проведение санитарно-карантинного, фитосанитарного контролей, государственного ветеринарно-санитарного контроля и надзора в соответствии с международными договорами в области здравоохранения, ратифицированными Республикой Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4404,811 +5606,999 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О карантине растений" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О ветеринарии" помещение товаров под таможенную процедуру допускается только после проведения вышеуказанных видов контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z175" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Подразделения таможенного контроля проверяют коммерческие и иные документы, позволяющие идентифицировать перевозимые товары и грузы в целях таможенного контроля, предоставление которых предусмотрено международными договорами и актами в сфере таможенного регулирования Евразийского экономического союза и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О таможенном регулировании в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z176" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае непредставления указанных документов подразделение таможенного контроля задерживает транспортные средства международной перевозки, перевозящие товары, на пограничных железнодорожных станциях, в том числе с целью их возврата за пределы таможенной территории Евразийского экономического союза в соответствии с международными договорами и актами в сфере таможенного регулирования Евразийского экономического союза и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О таможенном регулировании в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z177" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Об окончании пограничного, таможенного и иного вида контроля поезда должностное лицо (старший смены) подразделения пограничного контроля информирует дежурного по железнодорожной станции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 25 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Отправление поезда дежурным по железнодорожной станции без согласования с подразделениями пограничного контроля не допускается в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О Государственной границе Республики Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z179" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В ходе стоянки поезда в пункте пропуска осуществляется досмотр внешней части вагонов поезда с целью выявления лиц, пытающихся нарушить режим Государственной границы, проникнуть на транспортное средство заграничного следования, минуя пограничный контроль.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z180" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Пограничный и таможенный контроль в отношении лиц, следующих из Республики Казахстан, их ручной клади и багажа, а также досмотр внутренней части вагонов осуществляется в период следования поездов по территории Республики Казахстан от ближайшей узловой станции до пункта пропуска (линии Государственной границы) или на участках транзитного следования по территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z181" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Досмотр грузовых поездов осуществляется подразделениями пограничного и таможенного контроля с привлечением представителей транспортных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z182" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. При предоставлении информации в соответствии с пунктом 4 настоящей Типовой схемы дежурный по железнодорожной станции информирует должностных лиц контролирующих органов о количестве и типе вагонов в поезде, о наименовании груза, перевозимого через Государственную границу. На основе полученной информации контролирующие органы планируют контрольные мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z183" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. До прибытия поезда в пункт пропуска в режимную территорию посторонние лица не допускаются. За прибывающим поездом подразделением пограничного контроля устанавливается наблюдение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z184" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. К прибывшему в пункт пропуска поезду с разрешения подразделения пограничного контроля допускаются только те лица, которым это необходимо для выполнения служебных обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z185" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. После прибытия поезда уполномоченный работник перевозчика с разрешения подразделения пограничного контроля получает от локомотивной бригады перевозочные и товаросопроводительные документы для проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z186" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. После обработки перевозочные и товаросопроводительные документы передаются в подразделение таможенного контроля для выполнения контроля документов с отметкой о времени их передачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z187" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В случаях, когда груз подлежит санитарно-карантинному, фитосанитарному контролю, государственному ветеринарно-санитарному контролю и надзору (согласно кодам Товарной номенклатуры внешнеэкономической деятельности государств – участников Евразийского экономического союза), указанные перевозочные и товаросопроводительные документы направляются в соответствующие контролирующие органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z188" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. На электрифицированных участках железнодорожного пути досмотр прибывшего грузового поезда контролирующими органами с привлечением работников железнодорожной станции осуществляется после его отключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z189" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Пограничный контроль грузовых поездов начинается с проверки документов у членов локомотивной бригады и лиц, сопровождающих грузы, с одновременным осуществлением досмотра состава. Досмотр подразделением таможенного контроля осуществляется совместно с подразделением пограничного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z190" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. По требованию должностных лиц контролирующих органов, осуществляющих досмотр, в случаях, если нарушена целостность печатей, пломб, а также при наличии признаков укрытия в них посторонних лиц, вскрываются и досматриваются отдельные вагоны, находящиеся в составе прибывшего поезда. В таких случаях досмотр осуществляется с участием представителей контролирующих органов и администрации железнодорожной станции. Факты вскрытия вагонов и результаты их досмотра отражаются в акте досмотра, подписываемом членами комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z191" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Контролирующие органы при наличии оснований, что ввозимый груз заражен возбудителем какой-либо болезни (наличие насекомых, грызунов и следов их пребывания) и/или карантинными объектами, при выявлении превышения допустимой нормы радиационного излучения, при наличии опасных грузов в поврежденной упаковке с признаками утечки содержимого, направляют письменное уведомление произвольной формы уполномоченному работнику перевозчика о постановке вагона в отведенный специальный железнодорожный тупик.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z192" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. При обнаружении во время досмотра поезда нарушителей Государственной границы или предметов, запрещенных к ввозу в Республику Казахстан, по решению подразделения пограничного и таможенного контроля проводится повторный досмотр поезда или его отдельных вагонов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
-[...15 lines deleted...]
-      26. В ходе стоянки поезда в пункте пропуска осуществляется досмотр внешней части вагонов поезда с целью выявления лиц, пытающихся нарушить режим Государственной границы, проникнуть на транспортное средство заграничного следования, минуя пограничный контроль.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Проверочные и режимные мероприятия на территории пункта пропуска в отношении грузовых поездов прекращаются подразделением пограничного контроля по окончании досмотра и завершения контролирующими органами документальной проверки перевозочных и сопроводительных документов на грузы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
-[...15 lines deleted...]
-      27. Пограничный и таможенный контроль в отношении лиц, следующих из Республики Казахстан, их ручной клади и багажа, а также досмотр внутренней части вагонов осуществляется в период следования поездов по территории Республики Казахстан от ближайшей узловой станции до пункта пропуска (линии Государственной границы) или на участках транзитного следования по территории Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. При таможенном осмотре порожних приватных вагонов и контейнеров (следуют в опломбированном состоянии) присутствие представителей перевозчика не требуется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
-[...15 lines deleted...]
-      28. Досмотр грузовых поездов осуществляется подразделениями пограничного и таможенного контроля с привлечением представителей транспортных организаций.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. После завершения таможенного контроля транспортных средств и грузов должностное лицо подразделения таможенного контроля информирует уполномоченного работника перевозчика о принятом решении в отношении перемещаемых им через Государственную границу грузов и транспортных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z182" w:id="174"/>
-[...15 lines deleted...]
-      29. При предоставлении информации в соответствии с пунктом 4 настоящей Типовой схемы дежурный по железнодорожной станции информирует должностных лиц контролирующих органов о количестве и типе вагонов в поезде, о наименовании груза, перевозимого через Государственную границу. На основе полученной информации контролирующие органы планируют контрольные мероприятия.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Контролирующий орган, принявший решение о запрете пропуска через Государственную границу грузов и транспортных средств, оформляет его письменно в произвольной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z183" w:id="175"/>
-[...15 lines deleted...]
-      30. До прибытия поезда в пункт пропуска в режимную территорию посторонние лица не допускаются. За прибывающим поездом подразделением пограничного контроля устанавливается наблюдение.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Таможенное оформление в пунктах пропуска грузов и транспортных средств, подлежащих санитарно-карантинному, фитосанитарному контролю, государственному ветеринарно-санитарному контролю и надзору, завершается после осуществления перечисленных видов контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z184" w:id="176"/>
-[...15 lines deleted...]
-      31. К прибывшему в пункт пропуска поезду с разрешения подразделения пограничного контроля допускаются только те лица, которым это необходимо для выполнения служебных обязанностей.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. За один час до убытия поезда из пункта пропуска дежурный по железнодорожной станции информирует контролирующий орган о количестве и типе вагонов в поезде, характере грузов и товаров, перевозимых через Государственную границу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
-[...15 lines deleted...]
-      32. После прибытия поезда уполномоченный работник перевозчика с разрешения подразделения пограничного контроля получает от локомотивной бригады перевозочные и товаросопроводительные документы для проверки.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. По готовности грузового поезда уполномоченный работник перевозчика передает перевозочные и сопроводительные документы в подразделение таможенного контроля с отметкой о времени их передачи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z186" w:id="178"/>
-[...15 lines deleted...]
-      33. После обработки перевозочные и товаросопроводительные документы передаются в подразделение таможенного контроля для выполнения контроля документов с отметкой о времени их передачи.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. При проверке товаросопроводительных документов в подразделении таможенного контроля определяются вагоны, контейнеры и контртрейлеры, в отношении которых необходимо осуществлять санитарно-карантинный, фитосанитарный контроль, государственный ветеринарно-санитарный контроль и надзор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z187" w:id="179"/>
-[...15 lines deleted...]
-      34. В случаях, когда груз подлежит санитарно-карантинному, фитосанитарному контролю, государственному ветеринарно-санитарному контролю и надзору (согласно кодам Товарной номенклатуры внешнеэкономической деятельности государств – участников Евразийского экономического союза), указанные перевозочные и товаросопроводительные документы направляются в соответствующие контролирующие органы.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Документы на вагоны, контейнеры и контртрейлеры, в отношении которых осуществляется санитарно-карантинный, фитосанитарный контроль, государственный ветеринарно-санитарный контроль и надзор передаются в соответствующий контролирующий орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z188" w:id="180"/>
-[...15 lines deleted...]
-      35. На электрифицированных участках железнодорожного пути досмотр прибывшего грузового поезда контролирующими органами с привлечением работников железнодорожной станции осуществляется после его отключения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 49 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Должностное лицо подразделения таможенного контроля, проверив достоверность сведений, содержащихся в документах на перевозимые грузы с учетом информации, полученной от должностных лиц подразделений санитарно-карантинного, фитосанитарного контроля, государственного ветеринарно-санитарного контроля и надзора при необходимости определяет вагоны (грузы), подлежащие досмотру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Должностные лица подразделения таможенного контроля информируют подразделение пограничного контроля о вагонах, подлежащих вскрытию и досмотру по результатам проверки товаросопроводительных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z189" w:id="181"/>
-[...15 lines deleted...]
-      36. Пограничный контроль грузовых поездов начинается с проверки документов у членов локомотивной бригады и лиц, сопровождающих грузы, с одновременным осуществлением досмотра состава. Досмотр подразделением таможенного контроля осуществляется совместно с подразделением пограничного контроля.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Вскрытие вагонов и результаты их досмотра отражаются в акте досмотра, подписываемом должностными лицами контролирующих органов и железнодорожной станции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z190" w:id="182"/>
-[...15 lines deleted...]
-      37. По требованию должностных лиц контролирующих органов, осуществляющих досмотр, в случаях, если нарушена целостность печатей, пломб, а также при наличии признаков укрытия в них посторонних лиц, вскрываются и досматриваются отдельные вагоны, находящиеся в составе прибывшего поезда. В таких случаях досмотр осуществляется с участием представителей контролирующих органов и администрации железнодорожной станции. Факты вскрытия вагонов и результаты их досмотра отражаются в акте досмотра, подписываемом членами комиссии.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. По результатам досмотра контролирующие органы своевременно информируют дежурного по железнодорожной станции о необходимости отцепки отдельных вагонов, а также определяют порядок дальнейших действий в их отношении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z191" w:id="183"/>
-[...15 lines deleted...]
-      38. Контролирующие органы при наличии оснований, что ввозимый груз заражен возбудителем какой-либо болезни (наличие насекомых, грызунов и следов их пребывания) и/или карантинными объектами, при выявлении превышения допустимой нормы радиационного излучения, при наличии опасных грузов в поврежденной упаковке с признаками утечки содержимого, направляют письменное уведомление произвольной формы уполномоченному работнику перевозчика о постановке вагона в отведенный специальный железнодорожный тупик.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Пограничные наряды, завершающие досмотр вагонов в начале поезда, проверяют документы у членов локомотивной бригады и осуществляют досмотр внутренней части локомотива.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z192" w:id="184"/>
-[...15 lines deleted...]
-      39. При обнаружении во время досмотра поезда нарушителей Государственной границы или предметов, запрещенных к ввозу в Республику Казахстан, по решению подразделения пограничного и таможенного контроля проводится повторный досмотр поезда или его отдельных вагонов.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Старший смены подразделения пограничного контроля информирует об окончании контроля дежурного по железнодорожной станции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z193" w:id="185"/>
-[...15 lines deleted...]
-      40. Проверочные и режимные мероприятия на территории пункта пропуска в отношении грузовых поездов прекращаются подразделением пограничного контроля по окончании досмотра и завершения контролирующими органами документальной проверки перевозочных и сопроводительных документов на грузы.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. В железнодорожных пунктах пропуска на участках государственной границы с государствами-членами Евразийского экономического союза осуществляется только пограничный контроль.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z194" w:id="186"/>
-[...15 lines deleted...]
-      41. При таможенном осмотре порожних приватных вагонов и контейнеров (следуют в опломбированном состоянии) присутствие представителей перевозчика не требуется.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. При выезде поезда из пункта пропуска пограничный наряд осуществляет его внешний осмотр. В случае выявления в ходе осмотра поезда нарушителей Государственной границы или лиц, проникших в состав, пограничный наряд немедленно информирует дежурного по железнодорожной станции для принятия мер по остановке поезда и пресечению нарушения, а также докладывает в ближайшее подразделение Пограничной службы Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z195" w:id="187"/>
-[...298 lines deleted...]
-    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5248,2942 +6638,3130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4 к приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="202"/>
+    <w:bookmarkStart w:name="z211" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовая схема организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в морских (речных) пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z212" w:id="203"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z212" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z213" w:id="204"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z213" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящая Типовая схема организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в морских (речных) пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан (далее – Типовая схема), определяет схему пропуска лиц, морских (речных) судов, грузов и товаров, пересекающих Государственную границу Республики Казахстан (далее – Государственная граница) в морских (речных) пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу (далее – пункты пропуска).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z214" w:id="205"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Типовых схемах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z215" w:id="206"/>
+    <w:bookmarkStart w:name="z215" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) типовые схемы – схемы, устанавливающие последовательность действий подразделений пограничного, таможенного, санитарно-карантинного, фитосанитарного контролей, государственного ветеринарно-санитарного контроля и надзора, а также администрации морских (речных) портов (далее – администрация портов) при пропуске через Государственную границу лиц, морских (речных) судов, грузов и товаров в морских (речных) пунктах пропуска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z216" w:id="207"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z216" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) контролирующие органы – подразделения государственных органов, отвечающие в пределах своей компетенции, за организацию пограничного, таможенного, санитарно-карантинного, фитосанитарного контролей, государственного ветеринарно-санитарного контроля и надзора и контроля за перемещением специфических товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z217" w:id="208"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z217" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пограничный, таможенный, а также транспортный, санитарно-карантинный, фитосанитарный контроль, государственный ветеринарно-санитарный контроль и надзор (далее – иные виды контроля) в пунктах пропуска проводятся в отношении морских (речных) судов (далее – суда), перемещаемых на них автомобилей, железнодорожных вагонов, контейнеров (далее – транспортные средства), грузов и товаров, пассажиров, членов экипажа судов, водителей транспортных средств, экспедиторов и других лиц, сопровождающих транспортное средство (грузы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z218" w:id="209"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z218" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Пограничный, таможенный и иные виды контроля в пунктах пропуска осуществляются контролирующими органами в пределах, установленных международными договорами и актами в сфере таможенного регулирования Евразийского экономического союза и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О таможенном регулировании в Республике Казахстан" полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z219" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Контролирующие органы принимают меры по минимизации времени проведения контроля, исключению дублирующих функций и действий, а также недопущению необоснованных задержек судов, следующих на них лиц, транспортных средств, грузов и товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z220" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Очередность осуществления контрольных операций в отношении судов определяется администрацией порта согласно времени поступления от капитанов судов (судовладельцев или уполномоченных ими лиц) информации о прибытии (убытии) судов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z221" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество судов, одновременно подлежащих пограничному, таможенному и иным видам контроля, на предстоящие сутки определяется администрацией порта по согласованию с контролирующими органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z222" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Пограничный, таможенный и иные виды контроля судов осуществляются у причалов, на рейдовых перегрузочных комплексах или на рейдах портов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z223" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место проведения пограничного, таможенного и иных видов контроля судов определяется администрацией порта по согласованию с контролирующими органами в зависимости от типа и особенностей судов, технологии перевалки грузов и обслуживания пассажиров в порту, а также характеристик порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z224" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Контроль судов заграничного плавания осуществляется в составе комиссии, состоящей из представителей контролирующих органов и администрации порта. В отдельных случаях в ее состав включаются представители других служб, организаций и ведомств, присутствие которых вызвано служебной необходимостью. При оформлении наливных судов в состав команды включаются представители пожарной охраны, а при контроле пассажирских круизных судов – представители туристических фирм.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z225" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия созывается администрацией порта. Администрация порта обеспечивает доставку членов комиссии на суда заграничного следования для выполнения возложенных на них функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z226" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Последовательность работы комиссии на борту судна определяется старшим смены пограничных нарядов в ходе инструктажа до начала работы комиссии. Первым на борт судна, прибывшего из-за границы, поднимается должностное лицо подразделения санитарно-карантинного контроля. Члены комиссии, выполнившие свои обязанности, покидают судно, не дожидаясь окончания работы всего состава комиссии. Старший смены пограничных нарядов по окончании пограничного контроля, убедившись, что все члены комиссии убыли с судна, покидает его последним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z227" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Капитанами иностранных судов информируется администрация порта о санитарно-эпидемиологической обстановке на судне. Судам, капитаны которых не сообщили об их санитарно-эпидемиологическом состоянии, заход в порт без предварительного санитарного контроля не разрешается. Санитарный контроль судов в таких случаях производится на рейде, после чего им разрешается заход в порт и стоянка у пирсов (причалов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z228" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Администрация порта согласовывает с подразделением пограничного контроля Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – подразделение пограничного контроля) места встречи судов лоцманами. В отдельных случаях подразделение пограничного контроля принимает меры по сопровождению судов пограничными нарядами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z229" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Выгрузка (погрузка) транспортных средств, грузов и товаров, высадка (посадка) пассажиров, водителей транспортных средств и других сопровождающих транспортные средства (грузы) лиц, а также допуск на судно работников порта, обеспечивающих выполнение грузовых операций, осуществляется с разрешения должностных лиц подразделений пограничного и таможенного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z230" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При убытии судна необходимо завершить погрузку (выгрузку) транспортных средств, грузов и товаров, посадку (высадку) пассажиров, водителей транспортных средств, экспедиторов и других сопровождающих транспортные средства (грузы) лиц, а работникам порта, обеспечивающим выполнение грузовых операций, необходимо покинуть судно до завершения пограничного и таможенного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z231" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Проверка документов членов экипажа судна осуществляется на борту судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z232" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пограничный и таможенный контроль пассажиров осуществляется в специально оборудованных зданиях, помещениях, сооружениях, морских (речных) вокзалах, предназначенных для обслуживания пассажиров, а круизных пассажиров – непосредственно на судне. Проверка документов у круизных пассажиров осуществляется при каждом сходе с корабля и подъеме на корабль.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z233" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пограничный и таможенный контроль водителей транспортных средств, экспедиторов и других сопровождающих транспортные средства (грузы) лиц осуществляется после их схода на берег через специально оборудованные и предназначенные для этих целей терминалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z234" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Контроль перемещаемых на судне транспортных средств осуществляется на специально оборудованных площадках, эстакадах и других сооружениях.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z219" w:id="210"/>
-[...15 lines deleted...]
-      5. Контролирующие органы принимают меры по минимизации времени проведения контроля, исключению дублирующих функций и действий, а также недопущению необоснованных задержек судов, следующих на них лиц, транспортных средств, грузов и товаров.</w:t>
+    <w:bookmarkStart w:name="z235" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Пограничный контроль в морских (речных) пунктах пропуска осуществляется по схеме организации пропуска через Государственную границу лиц, транспортных средств, грузов и товаров (далее – схема организации пропуска), которая обеспечивает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z220" w:id="211"/>
-[...15 lines deleted...]
-      6. Очередность осуществления контрольных операций в отношении судов определяется администрацией порта согласно времени поступления от капитанов судов (судовладельцев или уполномоченных ими лиц) информации о прибытии (убытии) судов.</w:t>
+    <w:bookmarkStart w:name="z236" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) раздельное оформление пассажиров на прибытие и убытие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z221" w:id="212"/>
-[...15 lines deleted...]
-      Количество судов, одновременно подлежащих пограничному, таможенному и иным видам контроля, на предстоящие сутки определяется администрацией порта по согласованию с контролирующими органами.</w:t>
+    <w:bookmarkStart w:name="z237" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оформление документов членов экипажа на борту, на рейде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z222" w:id="213"/>
-[...15 lines deleted...]
-      7. Пограничный, таможенный и иные виды контроля судов осуществляются у причалов, на рейдовых перегрузочных комплексах или на рейдах портов.</w:t>
+    <w:bookmarkStart w:name="z238" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контроль схода (возвращения) членов экипажа, круизных пассажиров на берег (судно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z223" w:id="214"/>
-[...15 lines deleted...]
-      Место проведения пограничного, таможенного и иных видов контроля судов определяется администрацией порта по согласованию с контролирующими органами в зависимости от типа и особенностей судов, технологии перевалки грузов и обслуживания пассажиров в порту, а также характеристик порта.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соблюдение режима в пункте пропуска, исключающего доступ посторонних лиц на его территорию и к местам стоянок судов заграничного следования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z224" w:id="215"/>
-[...15 lines deleted...]
-      8. Контроль судов заграничного плавания осуществляется в составе комиссии, состоящей из представителей контролирующих органов и администрации порта. В отдельных случаях в ее состав включаются представители других служб, организаций и ведомств, присутствие которых вызвано служебной необходимостью. При оформлении наливных судов в состав команды включаются представители пожарной охраны, а при контроле пассажирских круизных судов – представители туристических фирм.</w:t>
+    <w:bookmarkStart w:name="z240" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) скоординированные и согласованные действия комиссии по оформлению прибывающих (убывающих) судов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z225" w:id="216"/>
-[...15 lines deleted...]
-      Комиссия созывается администрацией порта. Администрация порта обеспечивает доставку членов комиссии на суда заграничного следования для выполнения возложенных на них функций.</w:t>
+    <w:bookmarkStart w:name="z241" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мероприятия контрольного характера, проводимые подразделением таможенного контроля при таможенном оформлении судна:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z226" w:id="217"/>
-[...15 lines deleted...]
-      Последовательность работы комиссии на борту судна определяется старшим смены пограничных нарядов в ходе инструктажа до начала работы комиссии. Первым на борт судна, прибывшего из-за границы, поднимается должностное лицо подразделения санитарно-карантинного контроля. Члены комиссии, выполнившие свои обязанности, покидают судно, не дожидаясь окончания работы всего состава комиссии. Старший смены пограничных нарядов по окончании пограничного контроля, убедившись, что все члены комиссии убыли с судна, покидает его последним.</w:t>
+    <w:bookmarkStart w:name="z242" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производится проверка судовой документации, документов членов экипажа судна, пассажиров, водителей транспортных средств, экспедиторов и других лиц, сопровождающих грузы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z227" w:id="218"/>
-[...15 lines deleted...]
-      9. Капитанами иностранных судов информируется администрация порта о санитарно-эпидемиологической обстановке на судне. Судам, капитаны которых не сообщили об их санитарно-эпидемиологическом состоянии, заход в порт без предварительного санитарного контроля не разрешается. Санитарный контроль судов в таких случаях производится на рейде, после чего им разрешается заход в порт и стоянка у пирсов (причалов).</w:t>
+    <w:bookmarkStart w:name="z243" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверяется техническое состояние грузовых помещений судна или контейнеров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z228" w:id="219"/>
-[...15 lines deleted...]
-      Администрация порта согласовывает с подразделением пограничного контроля Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – подразделение пограничного контроля) места встречи судов лоцманами. В отдельных случаях подразделение пограничного контроля принимает меры по сопровождению судов пограничными нарядами.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверяется наличие табличек о допущениях, состояние таможенных печатей и пломб, целостность пломбировочного шнура на контейнерах и грузовых помещениях судна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z229" w:id="220"/>
-[...15 lines deleted...]
-      10. Выгрузка (погрузка) транспортных средств, грузов и товаров, высадка (посадка) пассажиров, водителей транспортных средств и других сопровождающих транспортные средства (грузы) лиц, а также допуск на судно работников порта, обеспечивающих выполнение грузовых операций, осуществляется с разрешения должностных лиц подразделений пограничного и таможенного контроля.</w:t>
+    <w:bookmarkStart w:name="z245" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проставляется отметка, дающая разрешение на помещение груза на склад временного хранения или зону таможенного контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z230" w:id="221"/>
-[...15 lines deleted...]
-      11. При убытии судна необходимо завершить погрузку (выгрузку) транспортных средств, грузов и товаров, посадку (высадку) пассажиров, водителей транспортных средств, экспедиторов и других сопровождающих транспортные средства (грузы) лиц, а работникам порта, обеспечивающим выполнение грузовых операций, необходимо покинуть судно до завершения пограничного и таможенного контроля.</w:t>
+    <w:bookmarkStart w:name="z246" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В каждом морском (речном) пункте пропуска в зависимости от его особенностей (категорирование, классификация, развитие инфраструктуры и технической оснащенности, время года) на основе Типовой схемы подразделениями пограничного контроля составляются схемы организации пропуска, согласованные с контролирующими органами и администрацией порта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z231" w:id="222"/>
-[...15 lines deleted...]
-      12. Проверка документов членов экипажа судна осуществляется на борту судна.</w:t>
+    <w:bookmarkStart w:name="z247" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В схеме организации пропуска в морском (речном) пункте пропуска, разрабатываемой для каждого пункта пропуска с учетом его особенностей, устанавливается продолжительность осуществления контрольных операций контролирующими органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z232" w:id="223"/>
-[...15 lines deleted...]
-      Пограничный и таможенный контроль пассажиров осуществляется в специально оборудованных зданиях, помещениях, сооружениях, морских (речных) вокзалах, предназначенных для обслуживания пассажиров, а круизных пассажиров – непосредственно на судне. Проверка документов у круизных пассажиров осуществляется при каждом сходе с корабля и подъеме на корабль.</w:t>
+    <w:bookmarkStart w:name="z248" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Организация пропуска лиц, транспортных средств, грузов и товаров при прибытии на территорию Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z233" w:id="224"/>
-[...15 lines deleted...]
-      Пограничный и таможенный контроль водителей транспортных средств, экспедиторов и других сопровождающих транспортные средства (грузы) лиц осуществляется после их схода на берег через специально оборудованные и предназначенные для этих целей терминалы.</w:t>
+    <w:bookmarkStart w:name="z249" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Последовательность осуществления контроля лиц, транспортных средств, грузов и товаров, прибывающих на территорию Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z234" w:id="225"/>
-[...15 lines deleted...]
-      13. Контроль перемещаемых на судне транспортных средств осуществляется на специально оборудованных площадках, эстакадах и других сооружениях.</w:t>
+    <w:bookmarkStart w:name="z250" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подача предварительной заявки на прибытие судна капитаном судна (судовладельцем или уполномоченным им лицом) в администрацию порта (капитану порта).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z235" w:id="226"/>
-[...15 lines deleted...]
-      14. Пограничный контроль в морских (речных) пунктах пропуска осуществляется по схеме организации пропуска через Государственную границу лиц, транспортных средств, грузов и товаров (далее – схема организации пропуска), которая обеспечивает:</w:t>
+    <w:bookmarkStart w:name="z251" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предварительная заявка на прибытие судна передается за сорок восемь часов, подтверждается за двадцать четыре часа, а при длительности перехода менее сорока восьми часов – до выхода судна из порта убытия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z236" w:id="227"/>
-[...15 lines deleted...]
-      1) раздельное оформление пассажиров на прибытие и убытие;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) передача администрацией порта (капитаном порта) в контролирующие органы предварительной заявки на прибытие судна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z237" w:id="228"/>
-[...15 lines deleted...]
-      2) оформление документов членов экипажа на борту, на рейде;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информирование администрацией порта капитана судна (судовладельца или уполномоченного им лица) о месте стоянки судна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z238" w:id="229"/>
-[...15 lines deleted...]
-      3) контроль схода (возвращения) членов экипажа, круизных пассажиров на берег (судно);</w:t>
+    <w:bookmarkStart w:name="z254" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уведомление администрацией порта контролирующих органов о времени прибытия судна и месте его стоянки не менее чем за четыре часа до прибытия судна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z239" w:id="230"/>
-[...317 lines deleted...]
-    <w:bookmarkStart w:name="z255" w:id="246"/>
+    <w:bookmarkStart w:name="z255" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) передача судовладельцем или уполномоченным им лицом в подразделение таможенного контроля предварительной информации в соответствии с международными договорами и актами в сфере таможенного регулирования Евразийского экономического союза и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О таможенном регулировании в Республике Казахстан";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z256" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) передача капитаном судна (судовладельцем или уполномоченным им лицом) должностному лицу подразделения таможенного контроля документов, предусмотренных таможенным законодательством Евразийского экономического союза и Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z257" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) администрация порта передает поступившую информацию в подразделение пограничного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z258" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доставка на судно должностных лиц контролирующих органов осуществляется транспортом морского (речного) порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z259" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Контролирующие органы осуществляют контроль судов, а также прибывших на них членов экипажа, пассажиров, грузов и товаров на борту судна в следующей последовательности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z260" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) санитарно-карантинный контроль при наличии риска ухудшения санитарно-эпидемиологического состояния грузов и состояния здоровья людей при перемещении людей и грузов через Государственную границу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z261" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценка и анализ предварительно переданной информации о санитарно-эпидемиологической обстановке на судне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z262" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка медико-санитарной документации судна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z263" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятие решения о проведении санитарного досмотра транспортного средства (пищеблока, систем водоснабжения, сбора и удаления всех видов отходов), а также досмотра на наличие носителей и переносчиков инфекции (грызунов, комаров) или следов их пребывания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z264" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медицинский осмотр (опрос, термометрия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z265" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      введение плана оперативных мероприятий на случай выявления больного, подозрительных лиц на заражение особо опасным инфекционным заболеванием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z266" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирование должностного лица подразделения пограничного контроля о возможности пропуска судна и членов экипажа судна, пассажиров через Государственную границу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z267" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пограничный контроль:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z268" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      опрос капитана судна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z269" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высадка пассажиров, проверка у них документов, принятие решения о пропуске через Государственную границу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z270" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка записи в судовом журнале о досмотре судна экипажем (только на судах под Государственным Флагом Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z271" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка документов, принятие решения о пропуске через Государственную границу членов экипажа судна;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z256" w:id="247"/>
-[...15 lines deleted...]
-      6) передача капитаном судна (судовладельцем или уполномоченным им лицом) должностному лицу подразделения таможенного контроля документов, предусмотренных таможенным законодательством Евразийского экономического союза и Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z272" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирование капитана судна о членах экипажа судна, которым сход на берег не разрешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z257" w:id="248"/>
-[...15 lines deleted...]
-      7) администрация порта передает поступившую информацию в подразделение пограничного контроля.</w:t>
+    <w:bookmarkStart w:name="z273" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) таможенный контроль в отношении судна, грузов, товаров и транспортных средств, перемещаемых на судне и используемых в качестве судовых припасов, а также личных вещей членов экипажа судна осуществляется на основании проверки достоверности сведений, содержащихся в документах, и результатов проведения радиационного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z258" w:id="249"/>
-[...15 lines deleted...]
-      Доставка на судно должностных лиц контролирующих органов осуществляется транспортом морского (речного) порта.</w:t>
+    <w:bookmarkStart w:name="z274" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совместный досмотр помещений судна, грузов, товаров и транспортных средств, перемещаемых на судне и используемых в качестве судовых припасов, а также личных вещей членов экипажа судна должностными лицами заинтересованных контролирующих органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z259" w:id="250"/>
-[...15 lines deleted...]
-      18. Контролирующие органы осуществляют контроль судов, а также прибывших на них членов экипажа, пассажиров, грузов и товаров на борту судна в следующей последовательности:</w:t>
+    <w:bookmarkStart w:name="z275" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принятие решения должностными лицами контролирующих органов о пропуске судна, грузов, товаров и транспортных средств, перемещаемых на судне и используемых в качестве судовых припасов, а также личных вещей членов экипажа через Государственную границу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z260" w:id="251"/>
-[...15 lines deleted...]
-      1) санитарно-карантинный контроль при наличии риска ухудшения санитарно-эпидемиологического состояния грузов и состояния здоровья людей при перемещении людей и грузов через Государственную границу:</w:t>
+    <w:bookmarkStart w:name="z276" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) информирование капитана судна (судовладельца или уполномоченного им лица) должностными лицами подразделений пограничного и таможенного контроля о принятом решении в отношении судна, членов экипажа судна, грузов и товаров, транспортных средств, перемещаемых на судне и используемых в качестве судовых припасов, и личных вещей членов экипажа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z261" w:id="252"/>
-[...319 lines deleted...]
-    <w:bookmarkStart w:name="z277" w:id="268"/>
+    <w:bookmarkStart w:name="z277" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) передача капитану судна (судовладельцу или уполномоченному им лицу) документов, оформленных в соответствии с международными договорами, ратифицированными Республикой Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О внутреннем водном транспорте".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z278" w:id="269"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z278" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Контролирующие органы осуществляют контроль прибывших на судах транспортных средств, грузов и товаров, а также водителей транспортных средств, экспедиторов и других лиц, сопровождающих транспортные средства (грузы) в следующей последовательности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z279" w:id="270"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z279" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверка должностными лицами подразделения пограничного контроля документов у водителей транспортных средств, экспедиторов и других лиц, сопровождающих транспортные средства, грузы и товары, принятие решения о пропуске указанных лиц через Государственную границу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z280" w:id="271"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z280" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) совершение таможенных операций, связанных с помещением грузов и товаров под таможенную процедуру и таможенной очисткой товаров, должностными лицами подразделения таможенного контроля осуществляется в соответствии с международными договорами и актами в сфере таможенного регулирования Евразийского экономического союза и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О таможенном регулировании в Республике Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z281" w:id="272"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z281" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) совместный досмотр прибывших на судах транспортных средств, грузов и товаров должностными лицами контролирующих органов и отбор проб (образцов) для исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z282" w:id="273"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z282" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принятие решения должностными лицами подразделения пограничного контроля о пропуске прибывших на судах транспортных средств, грузов и товаров через Государственную границу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z283" w:id="274"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z283" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Контролирующие органы осуществляют контроль прибывших на судах пассажиров и товаров (багажа пассажиров) в следующей последовательности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z284" w:id="275"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z284" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) санитарно-карантинный контроль при наличии риска ухудшения санитарно-эпидемиологического состояния грузов и состояния здоровья людей при перемещении людей и грузов через Государственную границу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z285" w:id="276"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z285" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверка медико-санитарных документов и журналов регистрации обращений за медицинской помощью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z286" w:id="277"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z286" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принятие решения о проведении санитарного досмотра транспортного средства (пищеблока, систем водоснабжения, сбора и удаления всех видов отходов), а также досмотра на наличие носителей и переносчиков инфекции (грызунов, комаров) или следов их пребывания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z287" w:id="278"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z287" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       медицинский осмотр (опрос, термометрия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z288" w:id="279"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z288" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       введение плана оперативных мероприятий на случай выявления больного, подозрительных лиц на заражение особо опасным инфекционным заболеванием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z289" w:id="280"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z289" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информирование должностного лица подразделения пограничного контроля о возможности пропуска пассажиров через Государственную границу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z290" w:id="281"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z290" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверка должностными лицами подразделения пограничного контроля документов у пассажиров, принятие решения о пропуске пассажиров через Государственную границу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z291" w:id="282"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z291" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проверка должностными лицами подразделений таможенного, транспортного, санитарно-карантинного, фитосанитарного контроля, государственного ветеринарно-санитарного контроля и надзора документов и багажа пассажиров на соответствие требованиям международных договоров и актов в сфере таможенного регулирования Евразийского экономического союза и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О таможенном регулировании в Республике Казахстан", проведение радиационного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z292" w:id="283"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z292" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принятие решения должностными лицами контролирующих органов о пропуске товаров (багажа пассажиров) через Государственную границу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z293" w:id="284"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z293" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация пропуска лиц, транспортных средств, грузов и товаров при убытии с территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z294" w:id="285"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z294" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Последовательность осуществления контроля лиц, транспортных средств, грузов и товаров, убывающих с территории Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z295" w:id="286"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z295" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подача предварительной заявки на убытие судна капитаном судна (судовладельцем или уполномоченным им лицом) в администрацию порта (капитану порта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z296" w:id="287"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z296" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предварительная заявка на убытие судна передается не позднее чем за двадцать четыре часа и уточняется за четыре часа до планируемого времени начала пограничного, таможенного и иных видов контроля, а при стоянке судна в порту менее двадцати четырех часов после прибытия судна – за четыре часа до планируемого времени убытия судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z297" w:id="288"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z297" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) передача администрацией порта (капитаном порта) в контролирующие органы предварительной заявки на убытие судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z298" w:id="289"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z298" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предварительная заявка на убытие судна передается администрацией порта в течение 1 часа после получения, а при стоянке судна в порту менее 24 часов после прибытия судна – незамедлительно после получения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z299" w:id="290"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z299" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уведомление администрацией порта (капитаном порта) контролирующих органов о времени убытия судна и месте его стоянки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z300" w:id="291"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z300" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представление капитаном судна (судовладельцем или уполномоченным им лицом) информации в подразделение пограничного контроля для предварительной проверки судовой роли не позднее чем за 2 часа до планируемого времени начала пограничного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z301" w:id="292"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z301" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) передача грузовладельцем или уполномоченным им лицом в подразделение таможенного контроля предварительной информации в соответствии с международными договорами и актами в сфере таможенного регулирования Евразийского экономического союза и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О таможенном регулировании в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z302" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О принятом решении должностные лица соответствующих контролирующих органов письменно в произвольной форме уведомляют капитана судна (судовладельца или уполномоченное им лицо) и администрацию порта за 2 часа до планируемого времени убытия судна из порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z303" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Администрация порта передает поступившую от контролирующих органов информацию в подразделение пограничного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z304" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) передача грузовладельцем или уполномоченным им лицом должностным лицам подразделения таможенного контроля документов, необходимых для осуществления соответствующего вида контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z305" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Контролирующие органы осуществляют контроль судов, а также убывающих на них членов экипажа в следующей последовательности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z306" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) опрос капитана судна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z307" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проверка записи в судовом журнале о досмотре судна экипажем (только на судах под Государственным Флагом Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z308" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проверка документов, принятие решения о пропуске членов экипажа судна через Государственную границу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z309" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проверка документов у лиц, следующих через Государственную границу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z310" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Контролирующие органы осуществляют контроль убывающих на судах транспортных средств, грузов и товаров, а также водителей транспортных средств, экспедиторов и других лиц, сопровождающих транспортные средства (грузы), в следующей последовательности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z311" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) таможенный контроль:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z312" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка судовой документации, документов членов экипажа и пассажиров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z313" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      радиационный контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z314" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверяется техническое состояние грузовых помещений судна или контейнеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z315" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверяется наличие табличек о допущениях, состояние таможенных печатей и пломб, целостность пломбировочного шнура на контейнерах и грузовых помещениях судна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z316" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдача разрешения на помещение груза на склад временного хранения или зону таможенного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z317" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совместный досмотр и принятие решения о пропуске убывающих на судах транспортных средств, грузов и товаров должностными лицами контролирующих органов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z302" w:id="293"/>
-[...15 lines deleted...]
-      О принятом решении должностные лица соответствующих контролирующих органов письменно в произвольной форме уведомляют капитана судна (судовладельца или уполномоченное им лицо) и администрацию порта за 2 часа до планируемого времени убытия судна из порта.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информирование грузовладельца или уполномоченного им лица должностным лицом подразделения таможенного контроля о принятом решении в отношении убывающих на судах транспортных средств, грузов и товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z303" w:id="294"/>
-[...319 lines deleted...]
-    <w:bookmarkStart w:name="z319" w:id="310"/>
+    <w:bookmarkStart w:name="z319" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) передача грузовладельцу или уполномоченному им лицу документов, оформленных в соответствии с международными договорами, ратифицированными Республикой Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О внутреннем водном транспорте";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z320" w:id="311"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z320" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проверка должностными лицами подразделения пограничного контроля документов у водителей транспортных средств, экспедиторов и других сопровождающих транспортные средства (грузы) лиц, принятие решения о пропуске указанных лиц через Государственную границу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z321" w:id="312"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z321" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Контролирующие органы осуществляют контроль убывающих на судах пассажиров и товаров (багажа пассажиров) в следующей последовательности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z322" w:id="313"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z322" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) санитарно-карантинный контроль при наличии риска ухудшения санитарно-эпидемиологического состояния грузов и состояния здоровья людей при перемещении людей и грузов через Государственную границу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z323" w:id="314"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z323" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценка и анализ информации о санитарно-эпидемиологической обстановке на судне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z324" w:id="315"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z324" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверка медико-санитарной документации судна, медицинского пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z325" w:id="316"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z325" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       медицинский осмотр (опрос, термометрия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z326" w:id="317"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z326" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       введение плана оперативных мероприятий в случае выявления больного, подозрительных лиц на заражение особо опасным инфекционным заболеванием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z327" w:id="318"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z327" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверка должностными лицами подразделений таможенного, санитарно-карантинного, фитосанитарного контроля, государственного ветеринарно-санитарного контроля и надзора документов и багажа пассажиров на соответствие требованиям таможенного законодательства Евразийского экономического союза и Республики Казахстан, проведение радиационного контроля и принятие решения о пропуске через Государственную границу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z328" w:id="319"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z328" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверка должностными лицами подразделения пограничного контроля документов у пассажиров, принятие решения о пропуске пассажиров через Государственную границу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z329" w:id="320"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z329" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Контролирующие органы на борту судна осуществляют следующий контроль судов, а также убывающих на них членов экипажа и товаров:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z330" w:id="321"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z330" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение контрольных операций контролирующими органами и информирование должностного лица подразделения пограничного контроля о возможности пропуска судна и членов экипажа судна через Государственную границу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z331" w:id="322"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z331" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) передача капитаном судна (судовладельцем или уполномоченным им лицом) должностным лицам подразделений пограничного и таможенного контроля документов, необходимых для осуществления соответствующего вида контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z332" w:id="323"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z332" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таможенный контроль в отношении судна, а также товаров, перемещаемых на судне и используемых в качестве судовых припасов, и личных вещей членов экипажа судна:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z333" w:id="324"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z333" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверка достоверности заявленных подразделению таможенного контроля сведений, содержащихся в документах, и осуществление таможенного контроля в отношении судна и товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z334" w:id="325"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z334" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверка средств таможенной идентификации (пломб и печатей), наложенных при прибытии судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z335" w:id="326"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z335" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проверка наличия на судне судового снаряжения, судовых припасов и судовых запасных частей, заявленных при прибытии судна и использованных во время стоянки судна в порту, и их соответствия записям в декларации о судовых припасах, журналах материального учета и других судовых документах, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О внутреннем водном транспорте" (далее-судовые документы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z336" w:id="327"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z336" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверка соответствия фактического количества погруженных судовых запасных частей, судовых припасов и судового снаряжения, заявленного в декларации о судовых припасах, журналах материального учета и судовых документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z337" w:id="328"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z337" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       радиационный контроль.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z338" w:id="329"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z338" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В пунктах пропуска, в которых отсутствуют органы государственных доходов (при оформлении морских судов, в отношении которых законодательством не предусмотрено проведение таможенного контроля), радиационный контроль проводится подразделением пограничного контроля с использованием стационарных технических средств радиационного контроля подразделений таможенного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z339" w:id="330"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z339" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) совместный досмотр помещений судна, товаров, перемещаемых на судне и используемых в качестве судовых припасов, и личных вещей членов экипажа судна должностными лицами заинтересованных контролирующих органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z340" w:id="331"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z340" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принятие решения должностными лицами контролирующих органов о пропуске судна, товаров, перемещаемых на судне и используемых в качестве судовых припасов, и личных вещей членов экипажа судна через Государственную границу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z341" w:id="332"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z341" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) информирование капитана судна (судовладельца или уполномоченного им лица) должностными лицами подразделений пограничного и таможенного контроля о принятом решении в отношении судна, членов экипажа судна, товаров, перемещаемых на судне и используемых в качестве судовых припасов, и личных вещей членов экипажа судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z342" w:id="333"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z342" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) передача капитану судна (судовладельцу или уполномоченному им лицу) документов, оформленных в соответствии с международными договорами, ратифицированными Республикой Казахстан, и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О внутреннем водном транспорте".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z343" w:id="334"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z343" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. В случае несоблюдения капитаном судна (судовладельцем или уполномоченным им лицом) требований международных договоров и актов в сфере таможенного регулирования Евразийского экономического союза и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О таможенном регулировании в Республике Казахстан", регулирующих вопросы осуществления пограничного, таможенного и иных видов контролей в пунктах пропуска, действия, указанные в главе 3 настоящей Типовой схемы (далее - действия), должностных лиц контролирующих органов прекращаются, о чем информируется администрация порта (капитан порта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z344" w:id="335"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z344" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После устранения причин, препятствующих действиям должностных лиц контролирующих органов на судне, капитан судна (судовладелец или уполномоченное им лицо) повторно подает в администрацию порта заявку на убытие судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z345" w:id="336"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 26 предусматривается в редакции приказа и.о. Председателя Комитета национальной безопасности населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается не более одного переноса действий должностных лиц контролирующих органов на одном судне за одни сутки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8223,322 +9801,322 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 5 к приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z347" w:id="337"/>
+    <w:bookmarkStart w:name="z347" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Председателя Комитета национальной безопасности Республики Казахстан, признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z348" w:id="338"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z348" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 30 ноября 2013 года № 504 "Об утверждении типовых схем организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 9070).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z349" w:id="339"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z349" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 22 июля 2015 года № 60 "О внесении изменения в приказ Председателя Комитета национальной безопасности Республики Казахстан от 30 ноября 2013 года № 504 "Об утверждении типовых схем организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11937).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z350" w:id="340"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z350" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 12 июля 2019 года № 51/қе "О внесении изменения в приказ Председателя Комитета национальной безопасности Республики Казахстан от 30 ноября 2013 года № 504 "Об утверждении типовых схем организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19046).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z351" w:id="341"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z351" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 30 декабря 2020 года № 100 қе "О внесении изменений в приказ Председателя Комитета национальной безопасности Республики Казахстан от 30 ноября 2013 года № 504 "Об утверждении типовых схем организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 22018).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z352" w:id="342"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z352" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 16 августа 2022 года № 50/қе "О внесении изменений в приказ Председателя Комитета национальной безопасности Республики Казахстан от 30 ноября 2013 года № 504 "Об утверждении типовых схем организации пропуска через Государственную границу Республики Казахстан лиц, транспортных средств, грузов и товаров в пунктах пропуска, а также иных местах, где осуществляется пропуск через Государственную границу Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 29142).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>