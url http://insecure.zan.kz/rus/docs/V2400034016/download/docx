--- v0 (2025-12-20)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f4efd8c" w14:textId="f4efd8c">
+    <w:p w14:paraId="cae1689" w14:textId="cae1689">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -999,946 +999,872 @@
         <w:t>
       2) сельскохозяйственная машина (далее - машина) - самоходная сельскохозяйственная техника, прицепные и навесные орудия, предназначенные для механизации сельскохозяйственных работ (в земледелии и животноводстве), для которой характерна подвижность базовых и корпусных элементов, относительно опорной поверхности, во время выполнения технологических процессов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соглашение о промышленной сборке сельскохозяйственной техники с юридическими лицами Республики Казахстан (далее - соглашение) - гражданско-правовой договор, заключаемый между уполномоченным органом в области государственного стимулирования промышленности и юридическим лицом Республики Казахстан, осуществляющим производство сельскохозяйственной техники, в соответствии с гражданским законодательством Республики Казахстан и международными договорами, ратифицированными Республикой Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z64" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) Реестр казахстанских товаропроизводителей (далее - Реестр) - объект информационно-коммуникационной инфраструктуры "электронного правительства", содержащий сведения о казахстанских товаропроизводителях и производимых ими товарах казахстанского происхождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен приказом Министра промышленности и строительства РК от 27.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заявитель - лицо, намеревающееся включить собственно производимую сельскохозяйственную машину и оборудование в перечень приоритетных сельскохозяйственных машин и оборудования (далее – Перечень);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z56" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       6) выписка из Реестра – документ, в том числе электронный, подтверждающий нахождение казахстанского товаропроизводителя в Реестре казахстанских товаропроизводителей, который содержит сведения о казахстанском товаропроизводителе, производимом им товаре с указанием сведений о нем и доле внутристрановой ценности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктом 3-1) в соответствии с приказом Министра промышленности и строительства РК от 27.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра промышленности и строительства РК от 27.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 330</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve">.); от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>вводится</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...156 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3. В Перечень включаются:</w:t>
-[...19 lines deleted...]
-      1) сельскохозяйственные машины и оборудования по кодам товарной номенклатуры внешнеэкономической деятельности тракторов, комбайнов зерноуборочных и комбайнов силосоуборочных, а также сельскохозяйственные машины и оборудования, за исключением кодов товарной номенклатуры внешнеэкономической деятельности тракторов, комбайнов зерноуборочных и комбайнов силосоуборочных, в случае наличия действующего соглашения;</w:t>
+        <w:t>3. В Перечень включаются сельскохозяйственные машины и оборудования, внесенные в Реестр казахстанских товаропроизводителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z48" w:id="22"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа и.о. Министра промышленности и строительства РК от 05.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 200</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции приказа Министра промышленности и строительства РК от 24.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра промышленности и строительства РК от 27.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 330</w:t>
+        <w:t>№ 203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Перечень формируется Комитетом промышленности Министерства промышленности и строительства Республики Казахстан (далее – Комитет) и утверждается приказом Министра промышленности и строительства Республики Казахстан, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 225)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве промышленности и строительства Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 4 октября 2023 года № 864 "Некоторые вопросы Министерства промышленности и строительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень содержит сведения из выписки из Реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень актуализируется не позднее 1 декабря текущего года на последующий год и не позднее 1 июля на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель и (или) уполномоченный его представитель при реализации приоритетных сельскохозяйственных машин и оборудования обеспечивает предоставление покупателю выписки из Реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции приказа Министра промышленности и строительства РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок формирования перечня приоритетных сельскохозяйственных машин и оборудования</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z57" w:id="24"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5. Заявитель для включения производимой сельскохозяйственной машины и (или) оборудования в Перечень подает в бумажной и (или) электронной форме заявку с 1 октября по 1 ноября текущего года на последующий год и с 1 мая по 1 июня на соответствующий год в Комитет с приложением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z60" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) перечня производимых сельскохозяйственных машин и оборудования на государственном и русском языках по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) выписки из Реестра. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции приказа Министра промышленности и строительства РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Комитет в течение 3 (трех) рабочих дней со дня получения документов, указанных в пункте 5 настоящих Правил, проверяет полноту представленных документов и достоверность сведений, содержащихся в них.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае предоставления заявителем неполного пакета документов и (или) указания недостоверных сведений, содержащихся в них, Комитет в течении срока, установленного пунктом 6 настоящих Правил, возвращает заявку с приложенными к ней документами с указанием причин возврата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель после устранения выявленных замечаний, направляет повторно документы, предусмотренные в пункте 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае представления заявителем полного пакета документов и указания достоверных сведений, содержащихся в них, Комитет в течение 10 (десяти) рабочих дней рассматривает представленные документы и принимает решение о включении или об отказе во включении в Перечень.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Основанием для отказа во включении в Перечень является не соответствие требованиям, предусмотренным в пункте 3 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z61" w:id="30"/>
-[...15 lines deleted...]
-      2) в случае, установленном подпунктом 1) пункта 3 настоящих Правил, действующего соглашения;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При принятии решения об отказе во включении в Перечень Комитет уведомляет заявителя о своем предварительном решении, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z62" w:id="31"/>
-[...200 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 рабочих дня до завершения срока рассмотрения обращения юридического лица. Заслушивание проводится не позднее 2 рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2166,105 +2092,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сельскохозяйственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>машин и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень приоритетных сельскохозяйственных машин и оборудования</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+        <w:t xml:space="preserve"> Перечень приоритетных сельскохозяйственных машин и оборудования </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 27.08.2025 </w:t>
+      Сноска. Приложение 1 в редакции приказа Министра промышленности и строительства РК от 24.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 330</w:t>
+        <w:t>№ 203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2424,51 +2357,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения действующего соглашения о промышленной сборке и /или сертификата о происхождении товара формы "СТ-KZ" и (или) выписки из Реестра</w:t>
+Сведения из выписки из Реестра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2595,124 +2528,135 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3038,31 +2982,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>