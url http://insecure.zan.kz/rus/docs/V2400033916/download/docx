--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ce0807" w14:textId="8ce0807">
+    <w:p w14:paraId="4272515" w14:textId="4272515">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2648,1302 +2648,1678 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящей Методике используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) интернет-портал открытых бюджетов – объект информатизации, обеспечивающий размещение бюджетной отчетности, консолидированной финансовой отчетности, гражданского бюджета, результатов государственного аудита и финансового контроля, а также публичное обсуждение проектов бюджетных программ и отчетов о реализации бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) интернет-портал открытого диалога – объект информатизации, обеспечивающий возможность направления пользователями информации запросов посредством блог-платформы первых руководителей субъектов квазигосударственного сектора, за исключением лиц со стопроцентным участием государства, а также участия пользователей информации в интернет-конференциях и опросах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) интернет-портал открытых нормативных правовых актов – объект информатизации, обеспечивающий размещение проектов нормативных правовых актов и иной информации, за исключением информации с ограниченным доступом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О доступе к информации" для проведения процедуры публичного обсуждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) масс-медиа – средство массовой информации и интернет-ресурс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) интернет-конференции – сервис интернет-портала открытого диалога, где граждане задают интересующие вопросы и делятся предложениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) нормативный правовой акт (далее – НПА) – письменный официальный документ установленной формы, принятый на республиканском референдуме либо уполномоченным органом, устанавливающий нормы права, изменяющий, дополняющий, прекращающий или приостанавливающий их действие;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      4) масс-медиа – средство массовой информации и интернет-ресурс;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) опросы – сервис интернет-портала открытого диалога, где государственными органами осуществляется анкетирование граждан по тем или иным вопросам в курируемых сферах (отраслях);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      5) интернет-конференции – сервис интернет-портала открытого диалога, где граждане задают интересующие вопросы и делятся предложениями;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) комментарии – мнение пользователя интернет-портала открытых бюджетов и (или) интернет-портала открытых нормативных правовых актов, не содержащее конкретных замечаний и (или) предложений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      6) нормативный правовой акт (далее – НПА) – письменный официальный документ установленной формы, принятый на республиканском референдуме либо уполномоченным органом, устанавливающий нормы права, изменяющий, дополняющий, прекращающий или приостанавливающий их действие;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уполномоченный орган – государственный орган Республики Казахстан, осуществляющий руководство и межотраслевую координацию в сфере информации и взаимодействия государства и гражданского общества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      7) опросы – сервис интернет-портала открытого диалога, где государственными органами осуществляется анкетирование граждан по тем или иным вопросам в курируемых сферах (отраслях);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра культуры и информации РК от 02.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Сбор обратной связи населения на предлагаемые и (или) реализуемые проекты и инициативы государства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      8) комментарии – мнение пользователя интернет-портала открытых бюджетов и (или) интернет-портала открытых нормативных правовых актов, не содержащее конкретных замечаний и (или) предложений;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сбор обратной связи населения на предлагаемые и (или) реализуемые проекты и инициативы государства осуществляется государственными органами посредством:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      9) уполномоченный орган – государственный орган Республики Казахстан, осуществляющий руководство и межотраслевую координацию в сфере информации и взаимодействия государства и гражданского общества.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мониторинга интернет-портала открытых нормативных правовых актов на предмет поступивших к проектам НПА комментариев, замечаний и (или) предложений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мониторинга интернет-портала открытых бюджетов на предмет поступивших к проектам бюджетных программ и отчетам о реализации бюджетных программ комментариев, замечаний и (или) предложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализа поступивших обращений физических и юридических лиц, а также комментариев пользователей на официальных аккаунтах государственного органа в социальных сетях на предмет общественной реакции на проекты и инициативы государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) размещения в открытом доступе информации о промежуточных и итоговых результатах реализуемых проектов и инициатив государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проведения на интернет-портале открытого диалога интернет-конференций и опросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Мониторинг интернет-портала открытых нормативных правовых актов на предмет поступивших к проектам НПА комментариев, замечаний и (или) предложений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственные органы проводят публичные обсуждения проектов НПА на интернет-портале открытых нормативных правовых актов в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При размещении проекта НПА на интернет-портале открытых нормативных правовых актов, государственные органы-разработчики размещают информационные сообщения, направленные на оповещение населения о сроках проведения публичных обсуждений, и обеспечивают сбор предложений и (или) замечаний в течение установленного срока публичного обсуждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В рамках публичного обсуждения проекта НПА государственные органы-разработчики с целью разъяснения предлагаемых нововведений и получения обратной связи от населения проводят (при необходимости) информационно-разъяснительную работу в масс-медиа (брифинги, публикации, прямые эфиры с анонсированием).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра культуры и информации РК от 02.04.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра культуры и информации РК от 02.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. По результатам публичного обсуждения формируется отчет, который включает информацию о принятых и непринятых замечаниях и (или) предложениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Поступившие предложения по совершенствованию законодательства учитываются государственными органами-разработчиками в нормотворческой деятельности, при формировании планов подготовки проектов нормативных правовых актов и (или) плана законопроектных работ Правительства Республики Казахстан на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Сбор обратной связи населения на предлагаемые и (или) реализуемые проекты и инициативы государства</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+        <w:t xml:space="preserve"> Параграф 2. Мониторинг интернет-портала открытых бюджетов на предмет поступивших к проектам бюджетных программ и отчетам о реализации бюджетных программ комментариев, замечаний и (или) предложений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Государственные органы проводят публичные обсуждения проектов бюджетных программ и отчетов о реализации бюджетных программ на интернет-портале открытые бюджеты в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При размещении проектов бюджетных программ и отчетов о реализации бюджетных программ, государственные органы-администраторы бюджетных программ размещают информационные сообщения, направленные на оповещение населения о сроках проведения публичных обсуждений, и обеспечивают сбор предложений и (или) замечаний в течение установленного срока публичного обсуждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. По результатам публичного обсуждения формируется отчет, который включает информацию о принятых и непринятых замечаниях и (или) предложениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...75 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра культуры и информации РК от 02.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137-НҚ</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...118 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Государственные органы анализируют и выносят на заседание общественного совета при государственном органе отчеты о результатах публичного обсуждения проектов бюджетных программ и отчеты о реализации бюджетных программ согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 31 Бюджетного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Принятые государственным органом-администратором бюджетной программы предложения учитываются при корректировке и (или) уточнении утвержденных бюджетных программ либо при формировании бюджета на предстоящий 3 (трех) летний период.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Анализ поступивших обращений физических и юридических лиц, а также комментариев пользователей на официальных аккаунтах государственного органа в социальных сетях на предмет общественной реакции на проекты и инициативы государства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Государственные органы проводят анализ поступивших в течение квартала обращений физических и юридических лиц, а также комментариев пользователей на официальных аккаунтах государственного органа в социальных сетях и вырабатывают рекомендации по реализации новых либо корректировке реализуемых проектов и инициатив государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Информация вносится ответственным лицом на имя первого руководителя государственного органа для рассмотрения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      13. Принятые государственным органом-администратором бюджетной программы предложения учитываются при корректировке и (или) уточнении утвержденных бюджетных программ либо при формировании бюджета на предстоящий 3 (трех) летний период.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения первый руководитель государственного органа обеспечивает работу структурных подразделений в соответствии с выработанными рекомендациями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. Анализ поступивших обращений физических и юридических лиц, а также комментариев пользователей на официальных аккаунтах государственного органа в социальных сетях на предмет общественной реакции на проекты и инициативы государства</w:t>
+        <w:t xml:space="preserve"> Параграф 4. Размещение в открытом доступе информации о промежуточных и итоговых результатах реализуемых проектов и инициатив государства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В целях информирования населения о реализуемых проектах и инициативах государства государственные органы в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О доступе к информации" размещают на официальном интернет-ресурсе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на ежеквартальной основе промежуточную информацию о ходе реализации проектов и инициатив государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на годовой основе итоговую информацию с конкретными результатами реализации проектов и инициатив государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Проведение на интернет-портале открытого диалога интернет-конференций и опросов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Государственные органы проводят анализ проблемных вопросов граждан, поднятых в рамках обращений и формируют в соответствии с ними перечень тематик для дальнейшего создания интернет-конференций и опросов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      1) на ежеквартальной основе промежуточную информацию о ходе реализации проектов и инициатив государства;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Интернет-конференции и опросы по указанным тематикам создаются на интернет-портале открытого диалога не реже 1 (одной) интернет-конференции и (или) опроса в полугодие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      2) на годовой основе итоговую информацию с конкретными результатами реализации проектов и инициатив государства.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Результаты проведенных интернет-конференций и опросов используются государственными органами в нормотворческой деятельности либо для пересмотра правоприменительной практики, а также при разработке документов системы государственного планирования и бюджетных программ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 5. Проведение на интернет-портале открытого диалога интернет-конференций и опросов</w:t>
+        <w:t xml:space="preserve"> Глава 3. Оценка обратной связи населения на предлагаемые и (или) реализуемые проекты и инициативы государства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      17. Государственные органы проводят анализ проблемных вопросов граждан, поднятых в рамках обращений и формируют в соответствии с ними перечень тематик для дальнейшего создания интернет-конференций и опросов.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Оцениваемые государственные органы по запросу уполномоченного органа представляют следующую информацию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      18. Интернет-конференции и опросы по указанным тематикам создаются на интернет-портале открытого диалога не реже 1 (одной) интернет-конференции и (или) опроса в полугодие.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сводку поступивших замечаний и (или) предложений, с указанием их общего количества, а также количества принятых (со ссылкой на конкретный пункт вступившего в силу правового акта или утвержденную бюджетную программу либо другие подтверждающие материалы) и непринятых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      19. Результаты проведенных интернет-конференций и опросов используются государственными органами в нормотворческой деятельности либо для пересмотра правоприменительной практики, а также при разработке документов системы государственного планирования и бюджетных программ.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сводку поступивших комментариев, с указанием их общего количества, а также количества отвеченных и неотвеченных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ссылки на интернет-конференции и опросы, размещенные на интернет-портале открытого диалога;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) материалы, подтверждающие проведение прямых эфиров (на интернет-ресурсах, в социальных сетях), брифингов, размещение публикаций в масс-медиа (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...43 lines deleted...]
-      1) сводку поступивших замечаний и (или) предложений, с указанием их общего количества, а также количества принятых (со ссылкой на конкретный пункт вступившего в силу правового акта или утвержденную бюджетную программу либо другие подтверждающие материалы) и непринятых;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменением, внесенным приказом Министра культуры и информации РК от 02.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При проведении оценки уполномоченный орган руководствуется в совокупности следующими критериями:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) показатель участия населения в разработке проектов и инициатив государства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) доступ населения к промежуточным и итоговым результатам реализации реализуемых проектов и инициатив государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уровень удовлетворенности населения реализацией проектов и инициатив государства по итогам социологического опроса, проводимого уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. По итогам работы государственных органов с поступившими предложениями и (или) замечаниями уполномоченным органом рассчитывается показатель обратной связи государственного органа по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3986,344 +4362,344 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       F – итоговый показатель обратной связи по государственному органу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В – количество принятых замечаний и (или) предложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С – общее количество поступивших замечаний и (или) предложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E – количество комментариев граждан, на которые были предоставлены ответы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      G – общее количество поступивших комментариев граждан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...15 lines deleted...]
-      В – количество принятых замечаний и (или) предложений;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В тех случаях, когда к проектам и инициативам государства не поступает комментариев и (или) замечаний и предложений от граждан, отношение по комментариям (E/G) или замечаниям и предложениям (B/C) равняется 1 (единице).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...15 lines deleted...]
-      С – общее количество поступивших замечаний и (или) предложений;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. По результатам оценки государственным органам присваивается показатель обратной связи по шкале:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
-[...15 lines deleted...]
-      E – количество комментариев граждан, на которые были предоставлены ответы;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 50 % – неэффективная деятельность государственного органа по получению обратной связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
-[...15 lines deleted...]
-      G – общее количество поступивших комментариев граждан.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 - 69,9 % – низкий показатель обратной связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
-[...15 lines deleted...]
-      В тех случаях, когда к проектам и инициативам государства не поступает комментариев и (или) замечаний и предложений от граждан, отношение по комментариям (E/G) или замечаниям и предложениям (B/C) равняется 1 (единице).</w:t>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70 % - 89,9 % – средний показатель обратной связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...15 lines deleted...]
-      23. По результатам оценки государственным органам присваивается показатель обратной связи по шкале:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90 – 100 % – высокий показатель обратной связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      менее 50 % – неэффективная деятельность государственного органа по получению обратной связи;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии анонсирования по проектам правовых актов и (или) бюджетных программ и отчетам о реализации бюджетных программ либо при отсутствии в открытом доступе информации о промежуточных и итоговых результатах реализуемых проектов и инициатив государства, показатель обратной связи обнуляется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4649,31 +5025,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>