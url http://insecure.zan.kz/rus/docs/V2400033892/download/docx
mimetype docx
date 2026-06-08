--- v1 (2026-03-11)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fb4dda6" w14:textId="fb4dda6">
+    <w:p w14:paraId="01521c1" w14:textId="01521c1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1451,144 +1451,130 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 января 2024 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к образовательной деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>организаций, предоставляющих высшее и (или) послевузовское образование,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и перечень документов, подтверждающих соответствие им</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра науки и высшего образования РК от 16.01.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Квалификационные требования - в редакции приказа Министра науки и высшего образования РК от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1603,3553 +1589,3460 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Базовые квалификационные требования, предъявляемые к образовательной деятельности организаций высшего и (или) послевузовского образования (далее - ОВПО)</w:t>
+Квалификационные требования, предъявляемые к образовательной деятельности организаций, предоставляющих высшее и (или) послевузовское образование, и перечня документов, подтверждающих соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Примечание</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Базовые квалификационные требования, предъявляемые к образовательной деятельности организаций высшего и (или) послевузовского образования (далее - ОВПО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...80 lines deleted...]
-              <w:t xml:space="preserve"> "Об утверждении типовых учебных программ по медицинским и фармацевтическим специальностям" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31672) (далее – приказ № 4).</w:t>
+              <w:t>
+Квалификационные требования, предъявляемые к образовательной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...97 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>
+Документы, подтверждающие соответствие квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для образовательных программ непрерывного интегрированного медицинского образования по медицине, педиатрии и стоматологии направления подготовки кадров "Здравоохранение" - наличие приложений к лицензии на уровни бакалариата, магистратуры и резидентуры.</w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...51 lines deleted...]
-              <w:t>2.4. По направлению подготовки кадров "Здравоохранение" - в том числе наличие институциональной подписки на международные базы данных по доказательной медицине.</w:t>
+              <w:t xml:space="preserve">
+Наличие образовательной программы, внесенной в Реестр образовательных программ уполномоченного органа в области науки и высшего образования в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 12 октября 2022 года № 106 "Об утверждении Правил ведения реестра образовательных программ, реализуемых организациями высшего и (или) послевузовского образования, а также основания включения в реестр образовательных программ и исключения из него" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 30139) (далее – приказ № 106), разработанной в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 20 июля 2022 года № 2 "Об утверждении государственных общеобязательных стандартов высшего и послевузовского образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28916) (далее – приказ № 2) и (или) приказами министра здравоохранения Республики Казахстан от 4 июля 2022 года </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ҚР ДСМ-63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Об утверждении государственных общеобязательных стандартов по уровням образования в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28716) (далее – приказ № ҚР ДСМ-63) и от 9 января 2023 года </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Об утверждении типовых учебных программ по медицинским и фармацевтическим специальностям" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31672) (далее – приказ № 4).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сведения о наличии фонда учебной, учебно-методической и научной литературы (по форме согласно </w:t>
-[...53 lines deleted...]
-              <w:t>Копии договоров (соглашений) (не менее двух) с библиотеками и научными организациями на совместное использование библиотечных фондов</w:t>
+Копия образовательной программы, внесенной в реестр образовательных программ уполномоченного органа в области науки и высшего образования по направлению подготовки кадров, разработанной на казахском языке и языке(ах) обучения на полный период обучения согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказу № 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и(или) приказу </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ҚР ДСМ-63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и приказу </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Для ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академии правосудия при Высшем Судебном Совете Республики Казахстан - копия образовательной программы, учебного плана по направлению подготовки кадров, разработанных на полный период обучения на казахском языке и языке(ах) обучения в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом № 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для образовательных программ непрерывного интегрированного медицинского образования по медицине, педиатрии и стоматологии направления подготовки кадров "Здравоохранение" - наличие приложений к лицензии на уровни бакалариата, магистратуры и резидентуры.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспеченность учебных корпусов ОВПО оборудованными медицинскими пунктами (за исключением резидентуры). Наличие лицензии на медицинскую деятельность. Для ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело" - наличие медицинского обслуживания обучающихся.</w:t>
+2.1. Наличие библиотечного фонда учебной, учебно-методической и научной литературы в формате печатных и (или) электронных изданий, обеспечивающих 100% дисциплин образовательных программ по языкам обучения (для направлений подготовки кадров области "Национальная безопасность и военное дело", а также Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан - за исключением дисциплин профилирующего цикла).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Обеспечение ежегодного обновления не менее 3 % фонда учебной литературы в разрезе образовательных программ, для ОВПО в организационно-правовой форме республиканского государственного учреждения, а также находящихся в ведении уполномоченного органа в области культуры – ежегодное обновление не менее 0,5 % фонда учебной литературы в разрезе образовательных программ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3. Наличие договоров (соглашений) с библиотеками и (или) научными организациями на информационное и информационно-библиографическое обслуживания пользователей библиотек.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.4. По направлению подготовки кадров "Здравоохранение" - в том числе наличие институциональной подписки на международные базы данных по доказательной медицине.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...37 lines deleted...]
-              <w:t>Копия документа, подтверждающего обеспечение медицинского обслуживания обучающихся организацией здравоохранения.</w:t>
+              <w:t>
+Сведения о наличии фонда учебной, учебно-методической и научной литературы (по форме согласно приложению 1 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии документов, подтверждающих ежегодное обновление фонда учебной литературы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии договоров (соглашений) (не менее двух) с библиотеками и (или) научными организациями на совместное использование библиотечных фондов на информационное и информационно-библиографическое обслуживания пользователей библиотек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Допускается наличие одного медицинского пункта при соединении учебных корпусов внутренними переходами, за исключением ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело".</w:t>
+Квалификационное требование по обеспечению ежегодного обновления литературы не распространяется при получении лицензии и приложения к лицензии на занятие образовательной деятельностью в сфере высшего и послевузовского образования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Создание условий для питания обучающихся в учебных корпусах ОВПО. Для ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело" – наличие объекта питания для обучающихся.</w:t>
+Обеспеченность учебных корпусов ОВПО оборудованными медицинскими пунктами (за исключением резидентуры). Наличие у ОВПО лицензии на медицинскую деятельность и договора на медицинское обслуживание обучающихся. Для ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан - наличие медицинского обслуживания обучающихся.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения о наличии медицинского обслуживания, в том числе о наличии оснащенного медицинского пункта и лицензии на медицинскую деятельность (по форме согласно приложению 2 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия документа, подтверждающего обеспечение медицинского обслуживания обучающихся организацией здравоохранения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Допускается наличие одного объекта питания при соединении учебных корпусов внутренними переходами, за исключением ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело".</w:t>
+Допускается наличие одного медицинского пункта при соединении учебных корпусов внутренними переходами, за исключением ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-5</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...279 lines deleted...]
-              <w:t>по направлению подготовки кадров "Право" - наличие криминалистического полигона и зала судебных заседаний.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Создание условий для питания обучающихся в учебных корпусах ОВПО. Для ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан – наличие объекта питания для обучающихся.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения о наличии объекта питания, санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения на объект питания (по форме согласно приложению 3 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-При получении лицензии или переоформлении лицензии в связи с реорганизацией организации образования расчет площади производится исходя из норм, установленных Санитарными правилами, с учетом сменности учебных занятий.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие одного объекта питания при соединении учебных корпусов внутренними переходами, за исключением ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">По направлению подготовки кадров "Здравоохранение" - копии договоров (соглашений) (не менее двух) по клинической базе, включая взрослые и детские профили (согласно </w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1. Наличие необходимых зданий (учебные корпуса), обеспечивающих качество образовательных услуг:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) собственные либо принадлежащие на праве хозяйственного ведения или оперативного управления, или доверительного управления для ОВПО с участием государственных органов или квазигосударственных организаций не менее 5 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) с учебными помещениями с площадью, соответствующей Санитарным правилам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> министра здравоохранения Республики Казахстан от 5 августа 2021 года № ҚР ДСМ-76 "Санитарно-эпидемиологические требования к объектам образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 23890) (далее – Санитарные правила);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) соответствующие требованиям пожарной безопасности, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> министра здравоохранения Республики Казахстан от 25 мая 2021 года № ҚР ДСМ – 43 "Об утверждении перечня медицинских специальностей программ резидентуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22844) (далее – приказ № ҚР ДСМ-43), охватывающих период обучения обучающихся и имеющих аккредитацию в области здравоохранения в соответствии с профилем образовательной программы.</w:t>
-[...14 lines deleted...]
-          <w:p/>
+              <w:t xml:space="preserve"> министра по чрезвычайным ситуациям Республики Казахстан от 21 февраля 2022 года № 55 "Об утверждении Правил пожарной безопасности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26867) (далее – приказ № 55);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) обеспеченные видеонаблюдением помещений и прилегающих территорий ОВПО, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлению</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства Республики, Казахстан от 06 мая 2021 года № 305 "Об утверждении требований к организации антитеррористической защиты объектов, уязвимых в террористическом отношении" (далее – Постановление № 305).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5.2. Наличие уведомления о начале и прекращении деятельности (эксплуатации) объекта незначительной эпидемиологической значимости, направленное в государственный орган в сфере санитарно-эпидемиологического благополучия населения по месту нахождения ОВПО в соответствии со статьей 24 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3. В том числе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по направлению подготовки кадров "Здравоохранение" – обеспеченность собственными либо принадлежащими на праве хозяйственного ведения или оперативного управления или доверительного управления аккредитованными клиническими базами, или функционирующими на основе договора с научными организациями и организациями здравоохранения, имеющими аккредитованные клинические базы, клиниками организаций образования в области здравоохранения, университетскими больницами, базами резидентуры для программ медицинского образования, реализуемых по медицинским специальностям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по направлению подготовки кадров "Архитектура и строительство" – наличие специализированных аудиторий (по строительным материалам и строительной физике; для студийных занятий; макетной мастерской с фондом гипсовых фигур, архитектурных деталей, мольбертов и др.) и лабораторий, оборудованных 3D принтерами с расходными материалами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по направлениям подготовки кадров области "Национальная безопасность и военное дело" – наличие полигона, соответствующего профилю подготовки и стрелкового тира (виртуальный тир), в том числе совместного использования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по направлению подготовки кадров "Право" – наличие криминалистического полигона и зала судебных заседаний.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о полезной учебной площади, наличии материально-технической базы (по форме согласно приложению 4 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При получении лицензии или переоформлении лицензии в связи с реорганизацией организации образования расчет площади производится исходя из норм, установленных Санитарными правилами, с учетом сменности учебных занятий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По направлениям подготовки кадров области "Национальная безопасность и военное дело" – допускается использование полигона ОВПО ведомственных одному органу государственного управления.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...106 lines deleted...]
-          </w:tcPr>
+Копии документов, подтверждающих право хозяйственного ведения или оперативного управления или доверительного управления на здания (учебные корпуса), клиники.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия договоров (соглашений) с организацией, обеспечивающей исправность пожарного оборудования и документа, подтверждающего соответствие требованиям пожарной безопасности.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сведения о полезной учебной площади, наличии материально-технической базы (по форме согласно </w:t>
-[...94 lines deleted...]
-          </w:p>
+Для вновь созданных организаций - акт ввода объекта в эксплуатацию, в том числе, приказ о назначении лиц, обеспечивающих пожарную безопасность, инструкции о мерах пожарной безопасности, план эвакуации, минимальный перечень необходимых первичных средств пожаротушения (согласно Приложению 3 к </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказу № 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>), копия акта приемки в эксплуатацию систем и установок пожарной автоматики.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия уведомления о начале и прекращении деятельности (эксплуатации) объекта незначительной эпидемиологической значимости.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+По направлению подготовки кадров "Здравоохранение" - копии договоров (соглашений) (не менее двух) по клинической базе, включая взрослые и детские профили (согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> министра здравоохранения Республики Казахстан от 25 мая 2021 года № ҚР ДСМ – 43 "Об утверждении перечня медицинских специальностей программ резидентуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22844) (далее – приказ № ҚР ДСМ-43), охватывающих период обучения обучающихся и имеющих аккредитацию в области здравоохранения в соответствии с профилем образовательной программы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.1. Доступность широкополосного интернета, включая беспроводные технологии;</w:t>
-[...178 lines deleted...]
-              <w:t>по направлению подготовки кадров "Архитектура и строительство" - наличие специализированных программных комплексов, реализующих технологию информационного моделирования.</w:t>
+Создание равных условий и безбарьерного доступа к образовательным услугам для обучающихся с особыми образовательными потребностями:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) наличие входных путей, средств информационно-навигационной поддержки, дублирование лестниц пандусами или подъемными устройствами, оборудование лестниц и пандусов поручнями, окрашивание контрастной краской дверей и лестниц, выделение мест для парковки автотранспортных средств для лиц с инвалидностью;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) наличие специального кабинета в каждом учебном корпусе, оборудованного средствами обучения, учебной литературой, адаптированными программными обеспечениями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) наличие у преподавателей навыков преподавания для лиц с особыми образовательными потребностями, прошедших курсы повышения квалификации или стажировки/переподготовки по методике инклюзивного образования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения о полезной учебной площади, наличии материально-технической базы (по форме согласно приложению 4 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об укомплектованности преподавательскими кадрами образовательных программ по направлению подготовки кадров (по форме согласно приложению 5 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Квалификационное требование "включая беспроводные технологии" не распространяется на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело".</w:t>
-[...36 lines deleted...]
-              <w:t>, и соответствие фактических данных с ЕПВО, по наличию доменного имени третьего уровня не распространяются на организации образования, подведомственные органам национальной безопасности Республики Казахстан</w:t>
+Квалификационное требование не распространяется на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академию правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академию правосудия при Высшем Судебном Совете Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соответствие минимальных затрат ОВПО на 1 (одного) обучающегося на платной основе, составляющих не менее 50 % от стоимости государственного образовательного заказа на подготовку кадров с высшим и (или) послевузовским образованием на соответствующий учебный год, утвержденный уполномоченным органом в области науки и высшего образования, уполномоченным органом в области здравоохранения.</w:t>
+7.1. Доступность широкополосного интернета, включая беспроводные технологии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2. Наличие компьютерных кабинетов, компьютеров, специализированных лицензионных программных обеспечений, необходимых для реализации образовательных программ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.3. Наличие учебно-лабораторной и материально-технической базы, технических средств обучения и оборудования, необходимых для реализации образовательных программ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7.4. Наличие информационной системы управления образованием с актуальными базами данных в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 2 сентября 2024 года № 428 "Об утверждении правил организации и функционирования объектов информатизации в области высшего и (или) послевузовского образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35056) (далее – приказ № 428), а также в соответствии с формами, предназначенных для сбора административных данных, предоставляемых организациями высшего и (или) послевузовского образования в рамках образовательного мониторинга, утвержденными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 27 февраля 2023 года № 84 "Об утверждении форм, предназначенных для сбора административных данных, предоставляемых организациями высшего и (или) послевузовского образования в рамках образовательного мониторинга) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31973) (далее – приказ № 84), и соответствие фактических данных сведениям единой платформы высшего образования (далее - ЕПВО), для ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академии правосудия при Высшем Судебном Совете Республики Казахстан - по отдельным формам ЕПВО. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.5. Наличие доменного имени третьего уровня в зоне edu.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.6. В том числе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+по направлению подготовки кадров "Здравоохранение" – наличие симуляционного кабинета (центра), оснащенного для овладения компетенциями в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом № ҚР ДСМ-63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом № 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по направлению подготовки кадров "Архитектура и строительство" - наличие специализированных программных комплексов, реализующих технологию информационного моделирования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютеров, лабораторного оборудования, технических средств обучения, программных обеспечении и информационных систем (по форме согласно приложению 6 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование "включая беспроводные технологии" не распространяется на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академию правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академию правосудия при Высшем Судебном Совете Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Сведения о соответствии минимальных затрат на 1 (одного) обучающегося на соответствующий учебный год (по форме согласно </w:t>
-[...55 lines deleted...]
-Квалификационные требования не распространяются на ОВПО в организационно-правовой форме республиканского государственного учреждения</w:t>
+Квалификационное требование по наличию информационной системы управления образованием с актуальными базами данных в соответствии с формами согласно приказам </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 84</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 428</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и соответствие фактических данных с ЕПВО, по наличию доменного имени третьего уровня не распространяются на организации образования, подведомственные органам национальной безопасности Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.1. Обеспечение прохождения преподавателями, для которых основным местом работы является ОВПО, повышения квалификации в соответствии с профилем преподаваемых дисциплин не реже 1 (одного) раза в 3 (три) года и объемом не менее 72 (семидесяти двух) часов за курс обучения, в том числе:</w:t>
-[...87 lines deleted...]
-              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 21 декабря 2020 года № ҚР ДСМ-303/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21847).</w:t>
+Соответствие минимальных затрат ОВПО на 1 (одного) обучающегося на платной основе, составляющих не менее 50 % от стоимости государственного образовательного заказа на подготовку кадров с высшим и (или) послевузовским образованием на соответствующий учебный год, утвержденный уполномоченным органом в области науки и высшего образования, уполномоченным органом в области здравоохранения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Сведения о соответствии минимальных затрат на 1 (одного) обучающегося на соответствующий учебный год (по форме согласно приложению 7 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Сведения о повышении квалификации преподавателей в соответствии с профилем преподаваемых дисциплин и руководителей ОВПО в области менеджмента (по форме согласно </w:t>
-[...72 lines deleted...]
-Для ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академии правосудия при Верховном Суде Республики Казахстан – повышение квалификации преподавателей в соответствии с профилем преподаваемых дисциплин или по методике преподавания с объемом не менее 36 (тридцати шести) академических часов за курс обучения.</w:t>
+Квалификационные требования не распространяются на ОВПО в организационно-правовой форме республиканского государственного учреждения </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспеченность специализированной научно-технической и (или) научно-методической и (или) творческой и (или) экспериментальной базой по направлению подготовки кадров в соответствии с образовательной программой.</w:t>
+9.1. Обеспечение прохождения преподавателями, для которых основным местом работы является ОВПО, повышения квалификации в соответствии с профилем преподаваемых дисциплин не реже 1 (одного) раза в 3 (три) года с общим объемом не менее 72 (семидесяти двух) часов за курс обучения, в том числе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по направлению подготовки кадров "Архитектура и строительство" - по профилю преподаваемых дисциплин в научно-исследовательских, изыскательских, проектных и производственных организациях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по направлению подготовки кадров "Искусство" - по профилю преподаваемых дисциплин в образовательных, творческих, научно-исследовательских и других организациях сферы культуры и искусства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.2. Обеспечение повышения квалификации руководителей ОВПО и его заместителя(ей) в области менеджмента не реже 1 (одного) раза в 3 (три) года.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9.3. По направлению подготовки кадров "Здравоохранение" – обеспечение повышения квалификации в соответствии с Правилами дополнительного и неформального образования специалистов в области здравоохранения и признания результатов обучения, полученных через дополнительное и неформальное образование, утвержденными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 21 декабря 2020 года № ҚР ДСМ-303/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21847).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.4. Обеспечение прохождения преподавателями повышения квалификации в области искусственного интеллекта в образовательном процессе (не менее 18 (восемнадцати) часов) не реже 1 (одного) раза в 3 (три) года (за исключением ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело").</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Сведения о повышении квалификации преподавателей в соответствии с профилем преподаваемых дисциплин и руководителей ОВПО в области менеджмента (по форме согласно приложению 8 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Сведения о наличии специализированной научно-технической/научно-методической/ клинической/ экспериментальной базы, творческих мастерских, концертных, выставочных залов (по форме согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+Документы, подтверждающие прохождение курса повышения квалификации, в том числе: сертификат с указанием темы курса, объема освоенных часов, периода прохождения курса, отчет слушателя по итогам курса (за исключением случаев, когда в содержании курса имеются сведения ограниченного доступа). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академии правосудия при Высшем Судебном Совете Республики Казахстан – повышение квалификации преподавателей в соответствии с профилем преподаваемых дисциплин или по методике преподавания с объемом не менее 36 (тридцати шести) академических часов за курс обучения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие документа, подтверждающего повышение квалификации по профилю преподаваемой дисциплины и в области искусственного интеллекта, полученного на базе международных образовательных платформ.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Создание условий для проживания (обеспечение общежитиями/хостелами/ гостиницами, соответствующим требованиям Санитарных правил) нуждающимся обучающимся.</w:t>
+Обеспеченность специализированной научно-технической и (или) научно-методической и (или) творческой и (или) экспериментальной базой по направлению подготовки кадров в соответствии с образовательной программой.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о наличии общежитий и/или договоров с хостелами/ гостиницами, утвержденных руководителем ОВПО.</w:t>
-[...33 lines deleted...]
-              <w:t>Соответствие сведений в ЕПВО фактическим данным.</w:t>
+Сведения о наличии специализированной научно-технической/научно-методической/ клинической/ экспериментальной базы, творческих мастерских, концертных, выставочных залов (по форме согласно приложению 9 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>Наличие функционирующей электронной базы данных (архив) выданных документов об образовании, а также дипломных работ (проектов), магистерских диссертаций (доступ к электронной базе или информационным ресурсам).</w:t>
+              <w:t xml:space="preserve">
+Создание условий для проживания (обеспечение общежитиями/хостелами/ гостиницами, соответствующим требованиям Санитарных правил и требованиям пожарной безопасности </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) 100% обучающихся, нуждающихся в обеспечении жильем на период обучения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Документ, подтверждающий наличие компьютерной программы для проверки наличия заимствованного материала и использования текста с синонимической заменой слов и выражений без изменения смысла (парафраз), включая использование текста, переведенного с другого языка.</w:t>
-[...16 lines deleted...]
-              <w:t>Ссылка на тестовый доступ функционирующей электронной базе данных (архив) выданных документов об образовании, дипломных работ (проектов), магистерских диссертаций.</w:t>
+Сведения о наличии общежитий и/или договоров с хостелами/ гостиницами, утвержденные руководителем ОВПО.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии помещений для проживания обучающихся требованиям нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения (по форме согласно приложению 4 к настоящим квалификационным требованиям) и в области пожарной безопасности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соответствие сведений в ЕПВО фактическим данным.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Квалификационные требования не распространяются на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академию правосудия при Верховном Суде Республики Казахстан.</w:t>
+Квалификационные требования не распространяются на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академию правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академию правосудия при Высшем Судебном Совете Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-2. Профилирующие квалификационные требования, предъявляемые к образовательной деятельности ОВПО</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение компьютерной программой для проверки наличия заимствованного материала (плагиат).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие функционирующей электронной базы данных (архив) выданных документов об образовании, а также дипломных работ (проектов), магистерских диссертаций (доступ к электронной базе или информационным ресурсам).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, подтверждающий наличие компьютерной программы для проверки наличия заимствованного материала (плагиата).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ссылка на тестовый доступ функционирующей электронной базе данных (архив) выданных документов об образовании, дипломных работ (проектов), магистерских диссертаций (по форме согласно приложению 6 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационные требования не распространяются на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академию правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академию правосудия при Высшем Судебном Совете Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.1 Для реализации образовательных программ высшего образования, с присуждением академической степени "бакалавр"</w:t>
+2. Профилирующие квалификационные требования, предъявляемые к образовательной деятельности ОВПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Примечание</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1 Для реализации образовательных программ высшего образования, с присуждением степени "бакалавр"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5182,153 +5075,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.1. Наличие преподавателей в соответствии с дисциплинами образовательных программ;</w:t>
-[...101 lines deleted...]
-              <w:t xml:space="preserve">по направлению подготовки кадров "Здравоохранение", - в том числе наличие клинических наставников, соответствующих требованиям согласно </w:t>
+13.1. Обеспеченность преподавателями всех дисциплин и видов учебной работы обучающихся согласно образовательным программам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.2. Соответствие образования преподавателей и (или) их ученой степени и (или) степени (академической) доктора философии PhD/доктора по профилю и (или) ученого звания, выданных/признанных уполномоченным органом в области науки и высшего образования, профилю преподаваемых дисциплин;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.3. Доля преподавателей, для которых основным местом работы является ОВПО, от общего числа преподавателей по образовательным программам направлений подготовки кадров:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бизнес и управление", "Искусство", "Сфера обслуживания", "Стандартизация, сертификация и метрология (по отраслям)", "Информационные и коммуникационные технологии", "Информационная безопасность", "Журналистика и информация", а также для ОВПО, реализующих образовательные программы в сфере гражданской авиации и подготовку кадров в области "Национальная безопасность и военное дело" – не менее 40 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по образовательным программам иных направлений подготовки кадров – не менее 60 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.4. Доля преподавателей (за исключением преподавателей цикла общеобразовательных дисциплин, (по направлению подготовки кадров "Здравоохранение" - за исключением преподавателей циклов общеобразовательных и базовых дисциплин) по совместительству, занимающихся по основному месту работы практической профессиональной деятельностью по профилю преподаваемых дисциплин, со стажем работы по направлению подготовки кадров не менее 3 (трех) лет за последние 10 (десять) лет от общего числа преподавателей дисциплин циклов базового (за исключением направления подготовки кадров "Здравоохранение") и профилирующего по образовательной программе направления подготовки кадров - не менее 10 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ по направлению подготовки кадров "Право" - доля преподавателей (за исключением преподавателей цикла общеобразовательных дисциплин) по совместительству, занимающихся по основному месту работы практической профессиональной деятельностью в качестве действующих судей, прокуроров, адвокатов и юристов-практиков, по профилю преподаваемых дисциплин, от общего числа преподавателей дисциплин циклов базового и профилирующего по образовательной программе направления подготовки кадров - не менее 10 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+по направлению подготовки кадров "Здравоохранение", - в том числе наличие клинических наставников, соответствующих требованиям согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 21 декабря 2020 года № ҚР ДСМ-304/2020 "Об утверждении положений о клинической базе, клинике организации образования в области здравоохранения, университетской больнице, базе резидентуры, интегрированном академическом медицинском центре и требований, предъявляемых к ним" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21848).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5339,72 +5256,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об укомплектованности преподавательскими кадрами образовательных программ по направлению подготовки кадров (по форме согласно приложению 5 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об укомплектованности наставниками (для направления подготовки кадров "Здравоохранение") (по форме согласно приложению 11 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5416,68 +5331,69 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Профиль дисциплины определяется в соответствии с Классификатором направлений подготовки кадров с высшим и послевузовским образованием и (или) Классификатором научных направлений, утверждаемых согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>закону</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> РК "О науке", с учетом содержания дисциплины, характеристики сферы изучения.</w:t>
-[...16 lines deleted...]
-              <w:t>Квалификационные требования в части преподавателей по совместительству, соответствия образования преподавателей профилю преподаваемых дисциплин цикла общеобразовательных дисциплин, не распространяются на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело".</w:t>
+              <w:t xml:space="preserve"> РК "О науке и технологической политике", с учетом содержания дисциплины, характеристики сферы изучения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационные требования в части преподавателей по совместительству, соответствия образования преподавателей профилю преподаваемых дисциплин цикла общеобразовательных дисциплин, не распространяются на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5527,68 +5443,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.1. По образовательным программам направления подготовки кадров "Архитектура и строительство" - доля преподавателей профильных дисциплин с опытом практической работы не менее 3 (трех) лет за последние 10 (десять) лет на производстве (в том числе в составе проектных групп), соответствующим профилю преподаваемых дисциплин, от общего числа преподавателей профильных дисциплин по образовательным программам направления подготовки кадров – не менее 40 %;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>14.2. По образовательным программам направления подготовки кадров "Здравоохранение" - доля преподавателей профильных дисциплин с опытом клинической работы в организациях здравоохранения и (или) практической работы в организациях санитарно-эпидемиологической службы, фармацевтических организациях не менее 3 (трех) лет за последние 10 (десять) лет от общего числа преподавателей профильных дисциплин по образовательным программам направления подготовки кадров – не менее 50 %.</w:t>
-[...16 lines deleted...]
-              <w:t>14.3. По образовательным программам направления подготовки кадров "Право" - доля преподавателей профильных дисциплин с опытом практической работы не менее 3 (трех) лет за последние 10 (десять) лет в сфере юриспруденции по профилю преподаваемых дисциплин, от общего числа преподавателей профильных дисциплин по образовательным программам направления подготовки кадров – не менее 60 %.</w:t>
+              <w:t>
+14.2. По образовательным программам направления подготовки кадров "Здравоохранение" - доля преподавателей профильных дисциплин с опытом клинической работы в организациях здравоохранения и (или) практической работы в организациях санитарно-эпидемиологической службы, фармацевтических организациях не менее 3 (трех) лет за последние 10 (десять) лет от общего числа преподавателей профильных дисциплин по образовательным программам направления подготовки кадров – не менее 50 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.3. По образовательным программам направления подготовки кадров "Право" - доля преподавателей профильных дисциплин с опытом практической работы не менее 3 (трех) лет за последние 10 (десять) лет в сфере юриспруденции по профилю преподаваемых дисциплин, от общего числа преподавателей профильных дисциплин по образовательным программам направления подготовки кадров – не менее 60 %.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5688,159 +5606,142 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...51 lines deleted...]
-              <w:t>15.4. Доля преподавателей профильных дисциплин по образовательным программам направления подготовки кадров области образования "Педагогические науки", для которых основным местом работы является ОВПО, проводящих научные исследования на базе организаций дошкольного воспитания и обучения и среднего образования – не менее 10 %.</w:t>
+              <w:t xml:space="preserve">
+15.1. Доля преподавателей по образовательным программам направления подготовки кадров, для которых основным местом работы является ОВПО, с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и(или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования и (или) преподавателей, с присвоением спортивного звания "Заслуженный тренер Республики Казахстан" (дополнительно для направления подготовки кадров "Искусство" - с присвоением почетных званий и награжденных государственными наградами Республики Казахстан по профилю подготовки кадров): по направлениям подготовки кадров "Педагогические науки", "Право" – не менее 50 % от общего числа преподавателей по образовательным программам направления подготовки кадров; по направлениям подготовки кадров "Сфера обслуживания", "Информационные и коммуникационные технологии", "Информационная безопасность", "Искусство", "Журналистика и информация" – не менее 30 % от общего числа преподавателей по образовательным программам направления подготовки кадров; по иным направлениям подготовки кадров – не менее 40 % от общего числа преподавателей по образовательным программам направления подготовки кадров. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.2. По направлению подготовки кадров "Здравоохранение": доля преподавателей, для которых основным местом работы является ОВПО, с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и(или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования от общего числа преподавателей по образовательным программам направления подготовки кадров – не менее 40 %, доля преподавателей со степенью "магистр" и/или преподавателей базовых и профильных дисциплин, окончивших резидентуру и(или) с высшей/первой квалификационной категорией врача и(или) со стажем клинической работы не менее 5 лет за последние 10 лет, для которых основным местом работы является ОВПО, от общего числа преподавателей по образовательным программам направления подготовки кадров – не более 60 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.3. Для направлений подготовки кадров области "Национальная безопасность и военное дело", а также Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан - доля преподавателей, для которых основным местом работы является ОВПО: с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и (или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования и/или в воинском (специальном) звании не ниже подполковника с педагогическим стажем не менее 3 (трех) лет за последние 10 (десять) лет, от общего числа преподавателей по образовательным программам направления подготовки кадров – не менее 40 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15.4. Доля преподавателей профильных дисциплин по образовательным программам направления подготовки кадров области образования "Педагогические науки", для которых основным местом работы является ОВПО, проводящих научные исследования на базе организаций дошкольного воспитания и обучения и среднего образования – не менее 10%. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об укомплектованности преподавательскими кадрами образовательных программ по направлению подготовки кадров (по форме согласно приложению 5 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5940,72 +5841,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+ Сведения об осуществляющих руководство дипломными работами (проектами) обучающихся преподавателях и (или) специалистах (по форме согласно приложению 10 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6087,172 +5968,216 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие договоров (соглашений) в соответствии с гражданским законодательством с базами практик по профилю образовательных программ, в том числе:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) для направлений подготовки кадров области "Педагогические науки" – наличие договоров (соглашений) в соответствии с гражданским законодательством с организациями дошкольного и (или) начального, и (или) основного и (или) общего среднего, и (или) технического и профессионального, и (или) послесреднего образования на прохождение педагогической практики и по дуальному обучению;</w:t>
-[...33 lines deleted...]
-              <w:t>3) для направления подготовки кадров "Право" – наличие договоров (соглашений) в соответствии с гражданским законодательством с организациями в области юриспруденции по профилю направления подготовки кадров.</w:t>
+              <w:t>
+1) для направлений подготовки кадров области "Педагогические науки" – наличие договоров (соглашений) в соответствии с гражданским законодательством с организациями дошкольного и (или) начального, и (или) основного и (или) общего среднего, и (или) технического и профессионального, и (или) послесреднего образования на прохождение педагогической практики и по дуальному обучению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) для направления подготовки кадров "Здравоохранение" – наличие договоров (соглашений) в соответствии с гражданским законодательством с научно-практическими базами (клиническими базами; клиниками организаций образования в области здравоохранения или университетской больницей) и меморандумов о стратегическом партнерстве с ведущими зарубежными медицинскими организациями образования для развития стратегического партнерства имеющих опыт реализации программ по соответствующему направлению и уровню подготовки кадров;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+наличие договоров (соглашений) с наставниками из числа квалифицированных медицинских работников, имеющих сертификат специалиста в области здравоохранения в период подготовки обучающихся на клинических базах для программ медицинского образования, реализуемых по медицинским специальностям в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 15 декабря 2020 года № ҚР ДСМ-274/2020 "Об утверждении правил проведения сертификации специалиста в области здравоохранения, подтверждения действия сертификата специалиста в области здравоохранения, включая иностранных специалистов, а также условия допуска к сертификации специалиста в области здравоохранения лица, получившего медицинское и (или) фармацевтическое образование в области здравоохранения за пределами Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21818);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) для направления подготовки кадров "Право" – наличие договоров (соглашений) в соответствии с гражданским законодательством с организациями в области юриспруденции по профилю направления подготовки кадров.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Копии договоров (соглашений) (не менее двух) на прохождение практики с организациями, определенными в качестве баз практики, в соответствии с направлением подготовки кадров;</w:t>
-[...50 lines deleted...]
-              <w:t>Договора (соглашения) должны охватывать период обучения обучающихся и могут содержать пункт о пролонгации срока действия.</w:t>
+Копии договоров (соглашений) (не менее двух по направлению подготовки кадров) на прохождение практики с организациями, определенными в качестве баз практики, в соответствии с направлением подготовки кадров;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дополнительно для направления подготовки кадров "Педагогические науки" - копии договоров (соглашений) (не менее двух по направлению подготовки кадров) по дуальному обучению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дополнительно для направления подготовки кадров "Здравоохранение" – копии меморандумов (не менее двух) о стратегическом партнерстве в соответствии с профилем образовательной программы и договоров (соглашений) (не менее двух) о наставничестве в соответствии с профилем образовательной программы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договора (соглашения) должны охватывать период обучения обучающихся и могут содержать пункт о пролонгации срока действия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6483,51 +6408,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение трудоустройства выпускников по уровню бакалавриата по направлению подготовки кадров, при этом доля трудоустроенных от общего числа выпускников по направлению подготовки кадров в течение года выпуска – не менее 50 %, в том числе обеспеченность непрерывной трудовой деятельностью не менее 3 (трех) месяцев – 50 % (для подготовки кадров по направлениям "Педагогические науки", "Право"– не менее 60 %; по направлению "Здравоохранение" – не менее 80 %).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>При этом количество трудоустроенных выпускников включает в себя выпускников, продолживших обучение по программам второго высшего образования, по очной форме обучения, в резидентуре или магистратуре, или докторантуре, а также призванных на военную службу в ряды Вооруженных Сил Республики Казахстан, лиц, находящихся в отпуске по уходу за ребенком до достижения им 3 (трех) лет.</w:t>
+              <w:t>
+При этом количество трудоустроенных выпускников включает в себя выпускников, продолживших обучение по программам второго высшего образования, по очной форме обучения, в резидентуре или магистратуре, или докторантуре, а также призванных на военную службу в ряды Вооруженных Сил Республики Казахстан, лиц, находящихся в отпуске по уходу за ребенком до достижения им 3 (трех) лет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6597,51 +6523,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.2. Для реализации образовательных программ послевузовского образования с присуждением степени "магистр"</w:t>
+2.2 Для реализации образовательных программ послевузовского образования с присуждением степени "магистр"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6674,123 +6600,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие договоров (соглашений) о сотрудничестве с организациями образования и (или) научными и (или) научно-образовательными и (или) научно-производственными центрами по профилю направления подготовки кадров, а также договоров (соглашений) по привлечению зарубежных консультантов, кроме ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело" и Академии правосудия при Верховном Суде Республики Казахстан.</w:t>
+Наличие договоров (соглашений) о сотрудничестве с организациями образования и (или) научными и (или) научно-образовательными и (или) научно-производственными центрами по профилю направления подготовки кадров, кроме ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академии правосудия при Высшем Судебном Совете Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Копии договоров (соглашений) (не менее двух) о сотрудничестве и по привлечению зарубежных консультантов, действующих на период обучения.</w:t>
+Копии договоров (соглашений) (не менее двух по направлению подготовки кадров) о сотрудничестве, в том числе по привлечению зарубежных консультантов, действующих на период обучения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При представлении соглашений и/или договоров, заключенных только на иностранных языках, требуется их перевод на государственный или русский язык.</w:t>
+При представлении договоров (соглашений), заключенных только на иностранных языках, требуется их сопровождение нотариально заверенным переводом на казахский или русский язык.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6840,193 +6766,198 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.1. Наличие преподавателей в соответствии с дисциплинами образовательной программы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>21.2. Соответствие образования преподавателей и их ученой степени и(или) степени (академической) доктора философии PhD/доктора по профилю и(или) ученого звания, выданных/признанных уполномоченным органом в области науки и высшего образования, профилю преподаваемых дисциплин.</w:t>
-[...33 lines deleted...]
-              <w:t>по направлению подготовки кадров "Искусство" - доля преподавателей, для которых основным местом работы является ОВПО, с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и (или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования, и(или) преподавателей, удостоенных почетных званий и государственных наград Республики Казахстан по профилю подготовки кадров, от общего числа преподавателей по образовательным программам направления подготовки кадров – не менее 50 %;</w:t>
+              <w:t xml:space="preserve">
+21.2. Соответствие образования преподавателей и их ученой степени и(или) степени (академической) доктора философии PhD/доктора по профилю и(или) ученого звания, выданных/признанных уполномоченным органом в области науки и высшего образования, профилю преподаваемых дисциплин либо соответствие образования преподавателей и (или) ученой степени (кандидат/доктор наук) или степени (доктор философии PhD/доктор по профилю) и (или) ученого звания, выданных/признанных уполномоченным органом в области науки и высшего образования профилю преподаваемых дисциплин и наличие не менее 3 (трех) статей по профилю преподаваемых дисциплин, опубликованных за последние пять лет в научном издании первого или второго уровня Перечня изданий, рекомендуемых для публикации результатов научной деятельности согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки РК от 12 января 2016 года № 20 "Об утверждении требований к научным изданиям для включения их в перечень изданий, рекомендуемых для публикации результатов научной деятельности" (далее – Перечень изданий), а также не менее 1 (одной) статьи (article) или обзора (review) по профилю преподаваемых дисциплин, опубликованных за последние пять лет в международном рецензируемом научном журнале, имеющем импакт-фактор по данным JCR (ЖСР) и (или) индексируемом в базе данных Web of Science Core Collection (Вэб оф Сайнс Кор Коллекшн) (разделы Arts and Humanities Citation Index (Aртс энд Хьюманитис Цитэйшэн Индекс), Science Citation Index Expanded (Сайенс Цитэйшэн Индекс Экспандид), Social Sciences Citation Index (Сошиал Сайенсиз Цитэйшэн Индекс)) или показатель процентиль по CiteScore (СайтСкор) не менее 25-ти (двадцати пяти) в базе данных Scopus (Скопус) на момент публикации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.3. Доля преподавателей по образовательным программам направления подготовки кадров, для которых основным местом работы является ОВПО, с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и(или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования и (или) с присвоением спортивного звания "Заслуженный тренер Республики Казахстан", от общего числа преподавателей по образовательным программам направления подготовки кадров – не менее 70 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по направлениям подготовки кадров "Искусство", "Информационно-коммуникационные технологии", "Информационная безопасность" - доля преподавателей, для которых основным местом работы является ОВПО, с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и(или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования и (или) с присвоением спортивного звания "Заслуженный тренер Республики Казахстан" (дополнительно для направления подготовки кадров "Искусство" - с присвоением почетных званий и награжденных государственными наградами Республики Казахстан по профилю подготовки кадров), от общего числа преподавателей по образовательным программам направления подготовки кадров - не менее 50 %;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по направлению подготовки кадров "Здравоохранение" - доля преподавателей, для которых основным местом работы является ОВПО, с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и (или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования, от общего числа преподавателей по направлению подготовки кадров – не менее 50 %; доля преподавателей со степенью "магистр" и (или) преподавателей базовых и профильных дисциплин, окончивших резидентуру с высшей/первой квалификационной категорией врача, и (или) со стажем клинической работы не менее 5 (пяти) лет за последние 10 (десять) лет, для которых основным местом работы является ОВПО, от общего числа преподавателей по образовательным программам направления подготовки кадров – не более 50 %;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по направлениям подготовки кадров области "Национальная безопасность и военное дело" - доля преподавателей, для которых основным местом работы является ОВПО: с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и (или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования и/или в воинском (специальном) звании не ниже подполковника с педагогическим стажем не менее 3 (трех) лет за последние 10 (десять) лет от общего числа преподавателей по образовательным программам направления подготовки кадров – не менее 40 %;</w:t>
-[...16 lines deleted...]
-              <w:t>для Академии правосудия при Верховном Суде Республики Казахстан - доля преподавателей, для которых основным местом работы является лицензиат, с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и (или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования и/или судьи либо судьи в отставке и (или) в воинском (специальном) звании не ниже подполковника с педагогическим стажем не менее 3 (трех) лет от общего числа преподавателей – не менее 40 %.</w:t>
+              <w:t>
+по направлениям подготовки кадров области "Национальная безопасность и военное дело" - доля преподавателей, для которых основным местом работы является ОВПО: с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и (или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования и/или в воинском (специальном) звании не ниже подполковника с педагогическим стажем не менее 3 (трех) лет за последние 10 (десять) лет от общего числа преподавателей по образовательным программам направления подготовки кадров – не менее 40 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академии правосудия при Высшем Судебном Совете Республики Казахстан - доля преподавателей, для которых основным местом работы является лицензиат, с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и (или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования и/или судьи либо судьи в отставке и (или) в воинском (специальном) звании не ниже подполковника и (или) классном чине не ниже советника юстиции с педагогическим стажем не менее 3 (трех) лет от общего числа преподавателей – не менее 40 %.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об укомплектованности преподавательскими кадрами образовательных программ по направлению подготовки кадров (по форме согласно приложению 5 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7131,51 +7062,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Копии договоров (не менее двух) с организациями и предприятиями на проведение научно-исследовательских и (или) опытно-конструкторских работ с приложением Технической спецификации (задания) и Календарного плана работ, действующих на период обучения.</w:t>
+Копии договоров (не менее двух по направлению подготовки кадров) с организациями и предприятиями на проведение научно-исследовательских и (или) опытно-конструкторских работ с приложением Технической спецификации (задания) и Календарного плана работ, действующих на период обучения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7257,243 +7188,286 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.1. Осуществление научного руководства преподавателем:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>имеющим ученую степень и (или) степень (академическую) доктора философии PhD/доктора по профилю, соответствующую профилю направления подготовки кадров,</w:t>
-[...135 lines deleted...]
-              <w:t>23.3. Для направлений подготовки кадров "Сфера обслуживания", "Информационные и коммуникационные технологии", "Искусство", "Журналистика и информация" - осуществление руководства научно-исследовательской работой (проектами) обучающихся преподавателями соответствующего профиля, являющимся автором не менее 5 (пяти) научных статей за последние 5 (пять) лет в изданиях, включенных в Перечень изданий, и (или) специалистами, имеющими не менее 5 (пяти) лет стажа практической работы за последние 10 (десять) лет.</w:t>
+              <w:t>
+имеющим ученую степень и (или) степень (академическую) доктора философии PhD/доктора по профилю, соответствующую профилю направления подготовки кадров,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+со стажем научно-педагогической работы не менее 3 (трех) лет,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+являющимся автором не менее 5 (пяти) научных статей за последние 5 (пять) лет в научном издании первого и (или) второго и (или) третьего уровня Перечня изданий и не менее 1 (одной) научной статьи за последние 5 (пять) лет в международном рецензируемом научном журнале, имеющем импакт-фактор по данным JCR (ЖСР) или индексируемым в одной из баз Science Citation Index Expanded (Сайнс Цитэйшн Индекс Экспандед), Social Science Citation Index (Сошиал Сайнс Цитэйшн Индекс) или Arts and Humanities Citation Index (Артс энд Хьюмэнитис Цитэйшн Индекс) в Web of Science Core Collection (Вэб оф Сайнс Кор Коллекшн) или показатель процентиль по CiteScore (СайтCкор) не менее 25 в базе данных Scopus (Скопус).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для программ непрерывного интегрированного медицинского образования – руководство магистерскими проектами преподавателями соответствующего профиля и (или) специалистами, осуществляющих трудовую деятельность по профилю подготовки с педагогическим стажем работы не менее 10 (десяти) лет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+23.2. Для направлений подготовки кадров области "Национальная безопасность и военное дело" - осуществление научного руководства у магистрантов научно-педагогическим работником, для которого основным местом работы является ОВПО: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+имеющим ученую степень и (или) степень (академическую) доктора философии PhD/доктора по профилю или воинское (специальное) звание не ниже подполковника или классный чин не ниже советника юстиции или судьи либо судьи в отставке,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+со стажем научно-педагогической работы не менее 3 (трех) лет за последние 10 (десять) лет по профилю направления подготовки кадров,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+являющимся автором не менее 5 (пяти) научных статей за последние 5 (пять) лет в изданиях, включенных в Перечень изданий,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+являющимся автором учебника или учебного пособия по профилю направления подготовки кадров.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан - осуществление научного руководства у магистрантов научно-педагогическим работником, имеющим ученую степень и (или) степень (академическую) доктора философии PhD/доктора по профилю или воинское (специальное) звание не ниже подполковника или классный чин не ниже советника юстиции или судьи либо судьи в отставке, или специалистом, имеющим образование или квалификацию, для которых основным местом работы является лицензиат, по направлению подготовки кадров, имеющим стаж научно-педагогической работы не менее 3 (трех) лет по профилю направления подготовки кадров, являющихся автором не менее 5 (пяти) научных статей за последние 5 (пять) лет в изданиях, включенных в Перечень изданий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для Академии правосудия при Высшем Судебном Совете Республики Казахстан - осуществление научного руководства у магистрантов преподавателем, имеющим ученую степень и (или) степень (академическую) доктора философии PhD/доктора по профилю или судьи либо судьи в отставке или имеющим воинское (специальное звание, классный чин) не ниже подполковника или классный чин не ниже советника юстиции, или специалистом, имеющим образование или квалификацию соответствующей направлению подготовки кадров, для которых основным местом работы является лицензиат, по направлению подготовки кадров, имеющим стаж научно-педагогической работы не менее 3 (трех) лет, являющимся автором научных публикаций в отечественных изданиях, в трудах международных конференций по профилю подготовки кадров.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.3. Для направлений подготовки кадров "Сфера обслуживания", "Информационные и коммуникационные технологии", "Искусство", "Журналистика и информация" - осуществление руководства научно-исследовательской работой (проектами) обучающихся преподавателями соответствующего профиля, являющимся автором не менее 5 (пяти) научных статей за последние 5 (пять) лет в изданиях, включенных в Перечень изданий и (или) специалистами, имеющими не менее 5 (пяти) лет стажа практической работы за последние 10 (десять) лет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об осуществляющих научное руководство научных руководителях по соответствующему направлению подготовки кадров с указанием образования, стажа работы, научных публикаций и подготовленного учебника или учебного пособия (по форме согласно приложению 10 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7558,123 +7532,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспеченность местами на прохождение обучающимися практики в соответствии с образовательной программой, на прохождение научной стажировки по соответствующим направлениям подготовки кадров, кроме ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело" и Академии правосудия при Верховном Суде Республики Казахстан.</w:t>
+Обеспеченность местами на прохождение обучающимися практики в соответствии с образовательной программой, на прохождение научной стажировки по соответствующим направлениям подготовки кадров, кроме ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академии правосудия при Высшем Судебном Совете Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Копии договоров (соглашений) (не менее двух) с организациями, определенными в качестве баз практики, на прохождение научной стажировки по соответствующим направлениям подготовки кадров. Копии договоров (соглашений) (не менее двух) при прохождении практики в ОВПО - копия подтверждающих документов. Договора (соглашения) на прохождение практики и научной стажировки должны быть действующими на момент обучения и могут содержать пункт о пролонгации договора.</w:t>
+Копии договоров (соглашений) (не менее двух по направлению подготовки кадров) с организациями, определенными в качестве баз практики, на прохождение научной стажировки по соответствующим направлениям подготовки кадров. Копии договоров (соглашений) (не менее двух по направлению подготовки кадров) при прохождении практики в ОВПО - копия подтверждающих документов. Договора (соглашения) на прохождение практики и научной стажировки должны быть действующими на момент обучения и могут содержать пункт о пролонгации договора.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При представлении договоров (соглашений), заключенных только на иностранных языках, требуется их сопровождение нотариально заверенным переводом на государственный или русский язык.</w:t>
+При представлении договоров (соглашений), заключенных только на иностранных языках, требуется их сопровождение нотариально заверенным переводом на казахский или русский язык.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7766,107 +7740,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие не менее двух специалистов с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю, выданной/признанной уполномоченным органом в области науки и высшего образования, для которых основным местом работы является ОВПО, являющихся авторами не менее 4 (четырех) научных публикаций в Перечне изданий и зарубежных изданиях по профилю направления подготовки кадров;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>или не менее 1 (одного) специалиста с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю, для которого основным местом работы является ОВПО и являющегося автором не менее 4 (четырех) научных публикаций в Перечне изданий и зарубежных изданиях по профилю направления подготовки кадров и 1 (одного) специалиста, для которого основным местом работы является ОВПО и имеющего стаж научно-педагогической работы не менее 3 (трех) лет и стаж клинической работы не менее 5 (пяти) лет.</w:t>
+              <w:t>
+или не менее 1 (одного) специалиста с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю, для которого основным местом работы является ОВПО и являющегося автором не менее 4 (четырех) научных публикаций в Перечне изданий и зарубежных изданиях по профилю направления подготовки кадров и 1 (одного) специалиста, для которого основным местом работы является ОВПО и имеющего стаж научно-педагогической работы не менее 3 (трех) лет и стаж клинической работы не менее 5 (пяти) лет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об осуществляющих научное руководство научных руководителях по соответствующему направлению подготовки кадров с указанием стажа работы, научных публикаций (по форме согласно приложению 10 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7931,107 +7886,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осуществление подготовки врачей-резидентов наставниками из числа ведущих специалистов, преподавателей, имеющих ученую степень и (или) степень (академическую) доктора философии PhD/доктора по профилю, или стаж клинической работы не менее 5 (пяти) лет по направлению подготовки кадров.</w:t>
+Наличие не менее 1 (одного) преподавателя с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю или не менее 2 (двух) специалистов, имеющих стаж клинической работы не менее 5 (пяти) лет по направлению подготовки кадров для наставничества врачей-резидентов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об укомплектованности наставниками (для направления подготовки кадров "Здравоохранение") (по форме согласно приложению 11 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8162,94 +8097,98 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Копии договоров (не менее двух) с организациями, определенными в качестве баз резидентуры, включая взрослые и детские профили (согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приказу № ҚР ДСМ – 43</w:t>
-[...9 lines deleted...]
-              <w:t>), охватывающих период обучения обучающихся и имеющих аккредитацию в области здравоохранения в соответствии с профилем образовательной программы и договоров о стратегическом партнерстве в соответствии с профилем образовательной программы.</w:t>
+              <w:t>приказу № ҚР ДСМ-43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>), охватывающих период обучения обучающихся и имеющих аккредитацию в области здравоохранения в соответствии с профилем образовательной программы и копии меморандумов (не менее двух) о стратегическом партнерстве в соответствии с профилем образовательной программы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При представлении договоров (соглашений), заключенных только на иностранных языках, требуется их сопровождение нотариально заверенным переводом на казахский или русский язык.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8340,158 +8279,160 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.1. Наличие преподавателей в соответствии с дисциплинами образовательной программы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>28.2. Соответствие образования преподавателей и их ученой степени и(или) степени (академической) доктора философии PhD/доктора по профилю и(или) ученого звания, выданных/признанных уполномоченным органом в области науки и высшего образования, профилю преподаваемых дисциплин.</w:t>
-[...50 lines deleted...]
-              <w:t>от общего числа преподавателей по направлению подготовки кадров – не менее 80 %.</w:t>
+              <w:t xml:space="preserve">
+28.2. Соответствие образования преподавателей и их ученой степени и(или) степени (академической) доктора философии PhD/доктора по профилю и(или) ученого звания, выданных/признанных уполномоченным органом в области науки и высшего образования, профилю преподаваемых дисциплин; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+либо соответствие ученой степени (кандидат/доктор наук) или степени (доктор философии PhD/доктор по профилю) и (или) ученого звания, выданных/признанных уполномоченным органом в области науки и высшего образования профилю преподаваемых дисциплин и наличие не менее 5 (пяти) статей по профилю преподаваемых дисциплин, опубликованных за последние пять лет в научном издании первого уровня Перечня изданий, а также не менее 3 (трех) статей (article) или обзора (review) по профилю преподаваемых дисциплин, опубликованных за последние пять лет в международном рецензируемом научном журнале, имеющем импакт-фактор по данным JCR (ЖСР) и (или) индексируемом в базе данных Web of Science Core Collection (Вэб оф Сайнс Кор Коллекшн) (разделы Arts and Humanities Citation Index (Aртс энд Хьюманитис Цитэйшэн Индекс), Science Citation Index Expanded (Сайенс Цитэйшэн Индекс Экспандид), Social Sciences Citation Index (Сошиал Сайенсиз Цитэйшэн Индекс)) или показатель процентиль по CiteScore (СайтСкор) не менее 25-ти (двадцати пяти) в базе данных Scopus (Скопус) на момент публикации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.3. Доля преподавателей по направлению подготовки кадров, для которых основным местом работы является ОВПО:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и (или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования (для ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело" - в воинском (специальном) звании не ниже подполковника или в классном чине не ниже советника юстиции или судьи либо судьи в отставке с педагогическим стажем не менее 3 (трех) лет за последние 10 (десять) лет) по профилю направления подготовки кадров,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от общего числа преподавателей по направлению подготовки кадров – не менее 80 %.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об укомплектованности преподавательскими кадрами образовательных программ по направлению подготовки кадров (по форме согласно приложению 5 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8559,176 +8500,214 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...68 lines deleted...]
-              <w:t>29.3. Для Академии правосудия при Верховном Суде Республики Казахстан - наличие по каждому научному направлению подготовки кадров не менее 1 (одного) доктора наук или не менее двух кандидатов наук, либо докторов философии (PhD), либо докторов по профилю, для которых основным местом работы является лицензиат, имеющих стаж научно-педагогической работы не менее 3 (трех) лет, являющихся авторами научных публикаций в отечественных изданиях, в трудах международных конференций по профилю подготовки и учебных пособий.</w:t>
+              <w:t xml:space="preserve">
+29.1. Наличие не менее 3 (трех) преподавателей, для которых основным местом работы является ОВПО, имеющих ученую степень и (или) степень (академическую) доктора философии PhD/доктора по профилю по направлению подготовки кадров, являющихся автором не менее 3 (трех) статей и (или) обзоров в рецензируемых международных научных журналах за последние 5 (пять) лет: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) по направлениям подготовки кадров 8D05 "Естественные науки, математика и статистика", 8D06 "Информационно-коммуникационные технологии", 8D07 "Инженерные, обрабатывающие и строительные отрасли", 8D08 "Сельское хозяйство и биоресурсы", 8D09 "Ветеринария", 8D10 "Здравоохранение", 8D11 "Услуги" – в изданиях, входящих в первые 3 (три) квартиля по данным Journal Citation Reports (Журнал Цитэйшн Репортс) компании Clarivate (Кларивэйт) или имеющих в базе данных Scopus (Скопус) показатель процентиль по CiteScore (СайтСкор) не менее 50-ти (пятидесяти) по одной из научных областей, соответствующих образовательной программе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) для остальных направлений подготовки кадров – в изданиях, входящих в первые 3 (три) квартиля по данным данным Journal Citation Reports (Журнал Цитэйшн Репортс) компании Clarivate (Кларивэйт) или имеющих в базе данных Scopus (Скопус) показатель процентиль по CiteScore (СайтСкор) не менее 35-ти (тридцати пяти) по одной из научных областей, соответствующих образовательной программе. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.2. Наличие не менее двух (из указанных преподавателей в подпункте 29.1) преподавателей, для которых основным местом работы является ОВПО, подготовивших лиц с ученой степенью и(или) степенью (академической) доктора философии PhD/доктора по профилю и (или) магистра; являющихся авторами-корреспондентами или первыми (основными) авторами статьи и/или обзора в издании, удовлетворяющем требованиям предыдущего подпункта в зависимости от направления подготовки кадров и (или) являющихся руководителями и (или) исполнителями успешно выполненных за счет средств государственного бюджета научных проектов и программ и(или) международных проектов за последние 3 (три) года.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.3. Для Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академии правосудия при Высшем Судебном Совете Республики Казахстан - наличие по каждому научному направлению подготовки кадров не менее 1 (одного) доктора наук или не менее двух кандидатов наук, либо докторов философии (PhD), либо докторов по профилю, для которых основным местом работы является лицензиат, имеющих стаж научно-педагогической работы не менее 3 (трех) лет, являющихся авторами научных публикаций в отечественных изданиях, в трудах международных конференций по профилю подготовки и учебных пособий.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об осуществляющих научное руководство научных руководителях по направлению подготовки кадров с указанием стажа работы, научных публикаций и подготовленного учебника или учебного пособия (по форме согласно приложению 10 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, подтверждающие подготовку лиц с ученой степенью и(или) степенью (академической) доктора философии PhD/доктора по профилю и (или) магистра: решение о назначении научного руководителя (приказ/протокол);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копии дипломов подготовленных лиц.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, подтверждающие участие в выполнении научных проектов: копия договора и(или) соглашения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8833,51 +8812,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Копии договоров (не менее двух) с организациями и предприятиями на проведение научно-исследовательских и (или) опытно-конструкторских работ с приложением Технической спецификации (задания) и Календарного плана работ, действующих на период обучения.</w:t>
+Копии договоров (не менее двух по направлению подготовки кадров) с организациями и предприятиями на проведение научно-исследовательских и (или) опытно-конструкторских работ с приложением Технической спецификации (задания) и Календарного плана работ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры должны быть действующими в период обучения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8941,176 +8938,178 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...68 lines deleted...]
-              <w:t>Для Академии правосудия при Верховном Суде Республики Казахстан – осуществление научного руководства научно-педагогическим работником, имеющим ученую степень и (или) степень (академическую) доктора философии PhD/доктора по профилю, с научно-педагогическим стажем не менее 3 (трех) лет, являющимся автором научных публикаций в отечественных изданиях, в трудах международных конференций по профилю подготовки и учебных пособий.</w:t>
+              <w:t xml:space="preserve">
+31.1. Осуществление научного руководства консультантом, имеющим ученую степень и (или) степень (академическую) доктора философии PhD/доктора по профилю соответствующий направлению подготовки кадров, являющимся автором: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по направлениям подготовки кадров 8D05 "Естественные науки, математика и статистика", 8D06 "Информационно-коммуникационные технологии", 8D07 "Инженерные, обрабатывающие и строительные отрасли", 8D08 "Сельское хозяйство и биоресурсы", 8D09 "Ветеринария", 8D10 "Здравоохранение" - не менее 2 (двух) статей в международных рецензируемых научных журналах, входящих в 1, 2, 3 квартиль по данным JCR (ЖСР) в Web of Science Core Collection (Вэб оф Сайнс Кор Коллекшн) или имеющих показатель процентиль по CiteScore (СайтCкор) не менее 35 (тридцати пяти), либо индекс Хирша 2 (два) и более;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по остальным направлениям подготовки кадров: являющимся автором не менее 5 (пяти) научных статей за последние 5 (пять) лет в научном издании первого и (или) второго уровня Перечня изданий и 1 (одной) научной статьи в международном рецензируемом научном журнале, имеющем импакт-фактор по данным JCR (ЖСР) или индексируемом в одной из баз Science Citation Index Expanded (Сайнс Цитэйшн Индекс Экспандед), Social Science Citation Index (Сошиал Сайнс Цитэйшн Индекс) или Arts and Humanities Citation Index (Артс энд Хьюмэнитис Цитэйшн Индекс) в Web of Science Core Collection (Вэб оф Сайнс Кор Коллекшн) либо имеющих показатель процентиль по CiteScore (СайтCкор) не менее 35 (тридцати пяти).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.2. Для направлений подготовки кадров в области "8D12-Национальная безопасность и военное дело" осуществление научного руководства научно-педагогическим работником, имеющим ученую степень и (или) степень (академическую) доктора философии PhD/доктора по профилю, с научно-педагогическим стажем не менее 3 (трех) лет за последние 10 (десять) лет по профилю направления подготовки кадров, являющимся автором не менее 7 (семи) научных статей по профилю подготовки кадров, опубликованные за последние 5 (пять) лет в изданиях, включенных в Перечень изданий, а также автором учебника или учебного пособия по профилю направления подготовки кадров.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан – осуществление научного руководства научно-педагогическим работником, имеющим ученую степень и (или) степень (академическую) доктора философии PhD/доктора по профилю, с научно-педагогическим стажем не менее 3 (трех) лет за последние 3 (три) лет по профилю направления подготовки кадров, являющимся автором не менее 7 (семи) научных статей по профилю подготовки кадров, опубликованные за последние 5 (пять) лет в изданиях, включенных Перечень изданий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для Академии правосудия при Высшем Судебном Совете Республики Казахстан – осуществление научного руководства научно-педагогическим работником, имеющим ученую степень и (или) степень (академическую) доктора философии PhD/доктора по профилю, с научно-педагогическим стажем не менее 3 (трех) лет, являющимся автором научных публикаций в отечественных изданиях, в трудах международных конференций по профилю подготовки и учебных пособий.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об осуществляющих научное руководство научных руководителях по соответствующему направлению с указанием стажа работы, научных публикаций и подготовленного учебника или учебного пособия (по форме согласно приложению 10 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9211,121 +9210,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Копии договоров (соглашений) (не менее двух) о научном обмене с зарубежными ОВПО, в том числе по привлечению зарубежных консультантов и реализации совместных научных проектов.</w:t>
-[...33 lines deleted...]
-              <w:t>Наличие действующих договоров (соглашений) на момент обучения, которое могут содержать пункт о пролонгации договора</w:t>
+Копии договоров (соглашений) (не менее двух по направлению подготовки кадров) о научном обмене с зарубежными ОВПО, в том числе по привлечению зарубежных консультантов и реализации совместных научных проектов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии договоров (соглашений) должны быть действующими на момент обучения и могут содержать пункт о пролонгации договора.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Квалификационные требования не распространяются на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело" и Академию правосудия при Верховном Суде Республики Казахстан.</w:t>
+Квалификационные требования не распространяются на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академию правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академию правосудия при Высшем Судебном Совете Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При представлении договоров (соглашений), заключенных только на иностранных языках, требуется их сопровождение нотариально заверенным переводом на казахский или русский язык.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9357,141 +9358,214 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Обеспеченность в соответствии с гражданским законодательством договорами (соглашениями) о прохождении докторантами практики, заключенными с отечественными организациями, и договорами (соглашениями) о прохождении зарубежной научной стажировки по профилю направления подготовки кадров.</w:t>
+              <w:t xml:space="preserve">
+Обеспеченность в соответствии с гражданским законодательством договорами (соглашениями) о прохождении докторантами практики, заключенными с отечественными организациями, и договорами (соглашениями) о прохождении зарубежной научной стажировки в ведущих зарубежных научных организациях и(или) ОВПО, занимающих первые 1000 позиций в международных рейтингах или первые 200 позиций по соответствующему направлению (by Subject (бай сабджект)). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В сфере культуры и искусства стажировка осуществляется в ведущих зарубежных научных организациях и ОВПО, входящих в международные рейтинги по направлению "Искусство" и/или входящих в состав международных профессиональных сообществ и ассоциаций.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>Договора (соглашения) на прохождение практики и научной стажировки должны быть действующими на момент обучения и могут содержать пункт о пролонгации договора.</w:t>
+              <w:t xml:space="preserve">
+Копии договоров (соглашений) (не менее двух по направлению подготовки кадров) на прохождение научной стажировки в ведущих зарубежных научных организациях и ОВПО, занимающих первые 1000 позиций в международных рейтингах или первые 200 позиций по соответствующему направлению (by Subject (бай сабджект)). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Для направлений подготовки кадров в сфере культуры и искусства копии договоров (соглашений) (не менее двух по направлению подготовки кадров) на прохождение научной стажировки в ведущих зарубежных научных организациях и ОВПО, входящих в международные рейтинги по направлению "Искусство" и/или входящих в состав международных профессиональных сообществ и ассоциаций. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Копии договоров (соглашений) (не менее двух по направлению подготовки кадров) с организациями, определенными в качестве баз практики, при прохождении практики в ОВПО копия подтверждающих документов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии договоров (соглашений) должны быть действующими на момент обучения и могут содержать пункт о пролонгации договора.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Квалификационные требования не распространяются на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело" и Академию правосудия при Верховном Суде Республики Казахстан.</w:t>
+Квалификационные требования не распространяются на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело", а также Академию правоохранительных органов при Генеральной прокуратуре Республики Казахстан и Академию правосудия при Высшем Судебном Совете Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При представлении договоров (соглашений), заключенных только на иностранных языках, требуется их сопровождение нотариально заверенным переводом на казахский или русский язык.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9730,125 +9804,126 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>Обеспечение информационной безопасности систем и защиты данных.</w:t>
+              <w:t xml:space="preserve">
+Доступность широкополосного интернета с пропускной способностью сети не менее 500 мегабит в секунду, включая беспроводные технологии. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Обеспечение информационной безопасности систем и защиты данных, предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 20 марта 2015 года № 137 "Об утверждении требований к организациям образования по предоставлению дистанционного обучения и правил организации учебного процесса по дистанционному обучению и в форме онлайн-обучения по образовательным программам высшего и (или) послевузовского образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10768) (далее – приказ № 137).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения о наличии широкополосного интернета, беспроводных технологий и политики информационной безопасности организации образования, разработанной в соответствии с международным стандартом ISO/IEC 27001, ISO/IEC 27002 (по форме согласно приложению 6 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9923,151 +9998,259 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наличие собственной информационно-технологической инфраструктуры, информационной системы управления образованием (информационно-образовательный портал, веб-сайт, автоматизированная система обеспечения кредитной технологии обучения, системы информационной безопасности и защиты данных) и иных информационно-образовательных ресурсов и условий для организации учебного процесса, предусмотренных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приказом</w:t>
-[...43 lines deleted...]
-              <w:t>Наличие в системе управления обучением ОВПО цифрового контента, цифровых платформ с функциями синхронного (программное обеспечение для видеоконференцсвязи с возможностью одновременного подключения 200 (двести) пользователей) и асинхронного обучения, системы онлайн-прокторинга.</w:t>
+              <w:t>приказом № 137</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение условий для сопровождения обучающихся в формате 24/7 с минимальными характеристиками сервера из расчета на 1000 конкурентных пользователей (не менее 24 вычислительных ядер, 60 гигабайт оперативной памяти ОЗУ, 1.5 терабайт дискового пространства).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие в системе управления обучением ОВПО цифрового контента, цифровых платформ с функциями синхронного (программное обеспечение для видеоконференцсвязи с возможностью одновременного подключения 200 (двести) пользователей) и асинхронного обучения, системы онлайн-прокторинга.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения о наличии основных средств, технологического оборудования, ссылки, тестовый доступ (по форме согласно приложению 6 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждающие документы регулирующие академический процесс, промежуточную и итоговую аттестацию в ОВПО, непрерывное улучшение качества онлайн-обучения и активного реестра улучшений, адаптированных для формы онлайн-обучения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, подтверждающие наличие ответственного за координацию, сопровождение и методическое обеспечение онлайн-обучения и производства контента для онлайн-обучения, виртуальной лаборатории, интерактивных тренажеров, центра поддержки обучающихся онлайн-обучения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие программно-аппаратного комплекса, обеспечивающего студийное производство онлайн-курсов, электронных ресурсов, с лицензионным программным обеспечением, с выделенным помещением.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие онлайн-системы определения уровня цифровой грамотности обучающихся со следующими минимальными требованиями:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) функция аутентификации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) функция обратной связи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) функция выгрузки аналитических отчетов с распределением уровня цифровой грамотности обучающихся (начинающий, продолжающий, продвинутый).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10132,175 +10315,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие библиотечного фонда учебной, учебно-методической и научной литературы в формате электронных изданий, обеспечивающих 100 % дисциплин образовательных программ по языкам обучения.</w:t>
-[...50 lines deleted...]
-              <w:t>Обеспечение доступа обучающимся и профессорско-преподавательскому составу к электронным информационным ресурсам и базам данных.</w:t>
+Наличие библиотечного фонда учебной, учебно-методической и научной литературы в формате электронных изданий, обеспечивающих 100% дисциплин образовательных программ по языкам обучения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие договоров с библиотеками и научными организациями на совместное использование библиотечных фондов (доступ к электронной базе или информационным ресурсам).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение доступа обучающимся и профессорско-преподавательскому составу к электронным информационным ресурсам и базам данных.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...37 lines deleted...]
-              <w:t>Ссылка и тестовый доступ.</w:t>
+              <w:t>
+Сведения о наличии фонда учебной и научной литературы на цифровых носителях (по форме согласно приложению 1 к настоящим квалификационным (требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ссылка и тестовый доступ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10402,51 +10551,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наличие программ массового открытого онлайн-курса (с картой формируемых результатов обучения, отражением спецификации системы контроля знаний с описанием показателей и критериев оценивания), составляющих не менее 10 % дисциплин от общего количества дисциплин образовательной программы, размещенных на официальной платформе ОВПО, а также подписки на международные образовательные платформы</w:t>
+              <w:t xml:space="preserve">
+Наличие программ массового открытого онлайн-курса (с картой формируемых результатов обучения, отражением спецификации системы контроля знаний с описанием показателей и критериев оценивания), составляющих не менее 10% дисциплин от общего количества дисциплин образовательной программы, размещенных на официальной платформе ОВПО, а также подписки на международные образовательные платформы в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом № 137</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10458,101 +10628,106 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Копия образовательной программы, внесенной в реестр образовательных программ уполномоченного органа в области науки и высшего образования согласно направлению подготовки кадров, разработанной на полный период обучения, в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом № 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>, на государственном языке и языке(ах) обучения.</w:t>
-[...16 lines deleted...]
-              <w:t>Ссылка и тестовый доступ к массовому открытому онлайн-курсу и подписке на международные образовательные платформы на официальной платформе ОВПО.</w:t>
+              <w:t>, на казахском языке и языке(ах) обучения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ссылка и тестовый доступ к массовому открытому онлайн-курсу и подписке на международные образовательные платформы на официальной платформе ОВПО.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для образовательных программ онлайн-обучения наличие действующего приложения к лицензии по соответствующему направлению подготовки кадров в очной форме обучения.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10584,87 +10759,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие системы антиплагиата, интегрированной в систему управления обучением.</w:t>
+Обеспечение компьютерной программой для проверки наличия заимствованного материала (плагиат).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Документ, подтверждающий наличие компьютерной программы для проверки присутствии заимствованного материала и использования текста с синонимической заменой слов и выражений без изменения смысла (парафраз), включая использование текста, переведенного с другого языка.</w:t>
+Документ, подтверждающий наличие компьютерной программы для проверки наличия заимствованного материала (плагиата).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10728,108 +10903,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Интеграция системы управления обучением ОВПО с ЕПВО. </w:t>
+              <w:t xml:space="preserve">
+Интеграция системы управления обучением ОВПО с ЕПВО. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об интеграции системы управления ОВПО с ЕПВО (по форме согласно приложению 6 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10894,177 +11049,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие не менее 80 % преподавателей, для которых основным местом работы является ОВПО, прошедших повышение квалификации в области IT-компетенций и по методике онлайн-обучения по профилю направления подготовки кадров за последние 3 (три) года в объеме не менее 72 (семидесяти двух) часов за курс обучения; для преподавателей, имеющих базовое IT-образование - прохождение курсов по методике онлайн-обучения за последние 3 (три) года не менее 36 (тридцати шести) часов за курс обучения.</w:t>
+Наличие не менее 80 % преподавателей, для которых основным местом работы является ОВПО, прошедших повышение квалификации в области IT-компетенций и по методике онлайн-обучения по профилю направления подготовки кадров за последние 3 (три) года с общим объемом не менее 72 (семидесяти двух) часов за курс обучения; для преподавателей, имеющих базовое IT-образование - прохождение курсов по методике онлайн-обучения за последние 3 (три) года не менее 36 (тридцати шести) часов за курс обучения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение прохождения преподавателями повышения квалификации в области искусственного интеллекта в образовательном процессе (не менее 18 (восемнадцати) часов) не реже 1 (одного) раза в 3 (три) года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...57 lines deleted...]
-              <w:t>Документы, подтверждающие прохождение курса повышения квалификации, в том числе: сертификат с указанием темы курса, объема освоенных часов, периода прохождения курса, отчет слушателя по итогам курса.</w:t>
+              <w:t>
+Сведения об укомплектованности преподавательскими кадрами образовательных программ по направлению подготовки кадров (по форме согласно приложению 5 к настоящим квалификационным требованиям), сведения о повышении квалификации преподавателей в соответствии с профилем преподаваемых дисциплин и руководителей ОВПО в области менеджмента (по форме согласно приложению 8 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, подтверждающие прохождение курса повышения квалификации, в том числе: сертификат с указанием темы курса, объема освоенных часов, периода прохождения курса, отчет слушателя по итогам курса, а также сертификаты международных образовательных платформ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие документа, подтверждающего повышение квалификации по профилю преподаваемой дисциплины и в области искусственного интеллекта на базе международных образовательных платформ (при наличии).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -11096,124 +11234,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие преподавателей в соответствии с дисциплинами образовательной программы, соответствие профиля образования и ученой степени и (или) степени (академической) доктора философии PhD/доктора по профилю и (или) ученого звания, выданных/признанных уполномоченным органом в области науки и высшего образования, профилю преподаваемых дисциплин.</w:t>
-[...16 lines deleted...]
-              <w:t>Доля преподавателей в соответствии с дисциплинами образовательной программы, для которых основным местом работы является ОВПО, от общего количества преподавателей по образовательной программе – не менее 80 %</w:t>
+Наличие преподавателей в соответствии с дисциплинами образовательной программы, соответствие образования и ученой степени и (или) степени (академической) доктора философии PhD/доктора по профилю и (или) ученого звания, выданных/признанных уполномоченным органом в области науки и высшего образования, профилю преподаваемых дисциплин. Доля преподавателей в соответствии с дисциплинами образовательной программы, для которых основным местом работы является ОВПО, от общего количества преподавателей по образовательной программе – не менее 80 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об укомплектованности преподавательскими кадрами образовательных программ по направлению подготовки кадров (по форме согласно приложению 5 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11278,107 +11379,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доля преподавателей по направлению подготовки кадров, для которых основным местом работы является ОВПО, с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и (или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования, от общего числа преподавателей по образовательной программе направления подготовки кадров – не менее 70 %.</w:t>
+Доля преподавателей по направлению подготовки кадров, для которых основным местом работы является ОВПО, с ученой степенью и (или) степенью (академической) доктора философии PhD/доктора по профилю и (или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования и (или) с присвоением спортивного звания "Заслуженный тренер Республики Казахстан", от общего числа преподавателей по образовательной программе направления подготовки кадров – не менее 70 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие не менее 3 (трех) штатных преподавателей, имеющих не менее 3-х (трех) статей и/или обзоров в рецензируемых международных научных журналах по направлению EdTech за последние 5 (пять) лет входящих в 1, 2 квартиль по данным Journal Citation Reports компании Clarivate или имеющих в базе данных Scopus показатель процентиль по CiteScore не менее 50-ти (пятидесяти) в которых они являются авторами-корреспондентами или первыми (основными) авторами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Сведения об укомплектованности преподавательскими кадрами образовательных программ по направлению подготовки кадров (по форме согласно приложению 5 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Сведения об укомплектованности преподавательскими кадрами образовательных программ по направлению подготовки кадров (по форме согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+Сведения о преподавателях, для которых основным местом работы является ОВПО, с указанием научных публикаций (по форме согласно приложению 10 к настоящим квалификационным требованиям). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11485,87 +11602,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспеченность образовательной программой, внесенной в Реестр образовательных программ уполномоченного органа в области науки и высшего образования</w:t>
+Обеспеченность образовательной программой, внесенной в Реестр образовательных программ уполномоченного органа в области науки и высшего образования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Копия образовательной программы, внесенной в реестр образовательных программ уполномоченного органа в области науки и высшего образования и разработанной на государственном, английском языках и на языке(ах) обучения на полный период обучения.</w:t>
+Копия образовательной программы, внесенной в реестр образовательных программ уполномоченного органа в области науки и высшего образования и разработанной на казахском, английском языках и на языке(ах) обучения на полный период обучения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11647,141 +11764,124 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45.1. Обеспеченность преподавателями в соответствии с дисциплинами образовательной программы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>43.2 Соответствие профиля образования преподавателей профилю преподаваемых дисциплин;</w:t>
-[...33 lines deleted...]
-              <w:t>45.4. Доля преподавателей, для которых основным местом работы является лицензиат, от общего числа преподавателей по образовательным программам – не менее 50 %.</w:t>
+              <w:t>
+45.2 Соответствие профиля образования преподавателей профилю преподаваемых дисциплин;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.3. Соответствие профиля ученой (академической) степени (кандидат наук/доктор наук/ доктор философии PhD/доктор по профилю) преподавателей и(или) ученого звания, выданных/признанных уполномоченным органом в области науки и высшего образования, профилю преподаваемых дисциплин;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.4. Доля преподавателей, для которых основным местом работы является лицензиат, от общего числа преподавателей по образовательным программам – не менее 50%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об укомплектованности преподавательскими кадрами образовательных программ по направлению подготовки кадров (по форме согласно приложению 5 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11846,107 +11946,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доля преподавателей в разрезе образовательных программ, для которых основным местом работы является лицензиат, с ученой (академической) степенью (кандидат наук/доктор наук/доктор философии PhD/доктор по профилю) и (или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования, и (или) удостоенных государственных наград Республики Казахстан по профилю подготовки кадров и (или) спортивного звания "Заслуженный тренер Республики Казахстан", от общего числа преподавателей – не менее 70 %.</w:t>
+Доля преподавателей в разрезе образовательных программ, с ученой (академической) степенью (кандидат наук/доктор наук/доктор философии PhD/доктор по профилю) и (или) ученым званием, выданными/признанными уполномоченным органом в области науки и высшего образования, и (или) награжденных государственными наградами Республики Казахстан по профилю подготовки кадров и (или) с присвоением спортивного звания "Заслуженный тренер Республики Казахстан", от общего числа преподавателей – не менее 50%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения об укомплектованности преподавательскими кадрами образовательных программ по направлению подготовки кадров (по форме согласно приложению 5 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12011,175 +12091,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.1. Обеспеченность библиотечного фонда учебной, учебно-методической и научной литературой в формате электронных изданий, обеспечивающих 100 % дисциплин образовательных программ, в том числе изданных по языкам обучения;</w:t>
-[...33 lines deleted...]
-              <w:t>47.3. Наличие договоров с библиотеками и научными организациями на использование библиотечных фондов (использование электронной базы или информационного ресурса).</w:t>
+47.1. Обеспеченность библиотечного фонда учебной, учебно-методической и научной литературой в формате печатных и (или) электронных изданий, обеспечивающих 100% дисциплин образовательных программ, в том числе изданных по языкам обучения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.2. Наличие договоров с библиотеками и научными организациями на использование библиотечных фондов (использование электронной базы или информационного ресурса).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-              <w:t>Копии договоров (не менее двух) с библиотеками и научными организациями на использование библиотечных фондов, охватывающих полный срок обучения.</w:t>
+              <w:t>
+Сведения о наличии фонда учебной, учебно-методической и научной литературы (по форме согласно приложению 1 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии документов, подтверждающих ежегодное обновление фонда учебной литературы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии договоров (не менее двух) с библиотеками и научными организациями на использование библиотечных фондов, охватывающих полный срок обучения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12245,256 +12291,243 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...68 lines deleted...]
-              <w:t>48.5. Обеспеченность необходимыми условиями безопасности обучающихся во время учебного процесса (пропускной режим, видеонаблюдение учебных помещений и прилегающих территорий учебных корпусов, общежитий).</w:t>
+              <w:t xml:space="preserve">
+48.1. Обеспеченность необходимыми зданиями (учебными корпусами), соответствующих Санитарным правилам и требованиям пожарной безопасности </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.2. Обеспеченность учебными помещениями (аудитории, учебные кабинеты, мастерские, спортивные залы, студии, лаборатории, актовый зал, библиотека), предназначенных для проведения учебных занятий, с площадью, соответствующей Санитарным правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.3. Обеспеченность необходимыми условиями для организации питания и медицинского обслуживания обучающихся, соответствующих требованиям уполномоченного органа в области здравоохранения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+48.4. Создание условий для проживания (обеспечение общежитиями/хостелами/ гостиницами, соответствующим требованиям Санитарных правил и требованиям пожарной безопасности </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) 100% обучающихся, нуждающихся в обеспечении жильем на период обучения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.5. Обеспеченность необходимыми условиями безопасности обучающихся во время учебного процесса (пропускной режим, видеонаблюдение учебных помещений и прилегающих территорий учебных корпусов, общежитий).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...94 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям).</w:t>
+              <w:t>
+Сведения о полезной учебной площади, наличии материально-технической базы (по форме согласно приложению 4 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии объекта питания, санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения на объект питания (по форме согласно приложению 3 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии медицинского обслуживания, в том числе о наличии медицинского пункта и лицензии на медицинскую деятельность (по форме согласно приложению 2 к настоящим квалификационным требованиям).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12560,136 +12593,177 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Копия договора на право пользования зданием (учебными корпусами) сроком действия не менее 10 (десяти) лет, оформленного согласно действующему законодательству.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Копии документов, подтверждающих наличие учебных помещений для проведения учебных занятий, соответствующих Санитарным правилам и правилам пожарной безопасности.</w:t>
-[...84 lines deleted...]
-          </w:p>
+              <w:t>
+Копии документов, подтверждающих наличие учебных помещений для проведения учебных занятий, соответствующих Санитарным правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Для вновь созданных организаций - акт ввода объекта в эксплуатацию, в том числе, приказ о назначении лиц, обеспечивающих пожарную безопасность, инструкции о мерах пожарной безопасности, план эвакуации, минимальный перечень необходимых первичных средств пожаротушения (согласно Приложению 3 к </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказу № 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>), копия акта приемки в эксплуатацию систем и установок пожарной автоматики.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии документов, подтверждающие наличие объектов питания и медицинского обслуживания и их соответствия установленным требованиям в области здравоохранения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об общежитии и/или договоров с хостелами/ гостиницами, утвержденных руководителем лицензиата.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения о соответствии общежитий/хостелов/гостиниц требованиям нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия договоров с организацией, обеспечивающей исправность систем противопожарной защиты и документа, подтверждающего соответствие общежитий/хостелов/гостиниц правилам пожарной безопасности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12737,158 +12811,142 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49.1. Обеспеченность широкополосным интернетом, включая беспроводные технологии;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>49.2. Оснащенность компьютерными кабинетами, компьютерами, специализированным лицензионным программным обеспечением, учебно-лабораторной и материально-технической базой, оборудованием, необходимых для реализации образовательных программ;</w:t>
-[...16 lines deleted...]
-              <w:t>49.3. Наличие информационной системы управления образованием с актуальными базами данных.</w:t>
+              <w:t>
+49.2. Оснащенность компьютерными кабинетами, компьютерами, специализированным лицензионным программным обеспечением, оборудованной учебно-лабораторной и материально-технической базой, оборудованием, необходимых для реализации образовательных программ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.3. Наличие информационной системы управления образованием с актуальными базами данных.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-              <w:t>Сведения об информационной системе.</w:t>
+              <w:t>
+Сведения о наличии широкополосного интернета, беспроводных технологий и политики информационной безопасности (по форме согласно приложению 6 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о материально-техническом оснащении.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об информационной системе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12952,159 +13010,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              <w:t>50.3. Обеспечение повышения квалификации научных работников лицензиата не реже 1 (одного) раза в 5 (пять) лет.</w:t>
+              <w:t xml:space="preserve">
+Обеспечение прохождения преподавателями курсов совершенствования навыков преподавания в соответствии с профилем преподаваемых дисциплин. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...37 lines deleted...]
-              <w:t>Документы, подтверждающие прохождение курса повышения квалификации, в том числе: сертификат с указанием темы курса, объема освоенных часов, периода прохождения курса, отчет слушателя по итогам курса.</w:t>
+              <w:t>
+Сведения о повышении квалификации преподавателей в соответствии с профилем преподаваемых дисциплин и в области менеджмента (по форме согласно приложению 8 к настоящим квалификационным требованиям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, подтверждающие прохождение курса повышения квалификации, в том числе: сертификат с указанием темы курса, отчет слушателя по итогам курса.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13186,161 +13191,124 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспеченность условиями для научно-исследовательской деятельности обучающихся, в том числе:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>51.1. Наличие преподавателей для осуществления научного руководства, имеющих ученую (академическую) степень (кандидат наук/доктор наук/доктор философии PhD/доктор по профилю), соответствующую профилю образовательной программы, выданными/признанными уполномоченным органом в области науки и высшего образования, со стажем научно-педагогической работы не менее 3 (трех) лет, являющимся автором не менее 2 (двух) статей (article) в международном рецензируемом научном журнале, имеющем импакт-фактор по данным JCR (ЖСР) и индексируемом в базе данных Web of Science Core Collection (Вэб оф Сайнс Кор Коллекшн) (разделы Arts and Humanities Citation Index (Aртс энд Хьюманитис Цитэйшэн Индекс), Science Citation Index Expanded (Сайенс Цитэйшэн Индекс Экспандид), Social Sciences Citation Index (Сошиал Сайенсиз Цитэйшэн Индекс)) или показатель процентиль по CiteScore (СайтСкор) не менее 25-ти (двадцати пяти) в базе данных Scopus (Скопус);</w:t>
-[...16 lines deleted...]
-              <w:t>51.2. Наличие специализированной (научно-технической и (или) научно-методической и (или) экспериментальной) базы по каждому направлению подготовки кадров, оснащенной необходимыми средствами в соответствии с образовательной программой.</w:t>
+              <w:t>
+51.1. Наличие преподавателей для осуществления научного руководства, имеющих ученую (академическую) степень (кандидат наук/доктор наук/доктор философии PhD/доктор по профилю), соответствующую профилю образовательной программы, со стажем научно-педагогической работы не менее 3 (трех) лет, являющимся автором не менее 2 (двух) статей (article) в международном рецензируемом научном журнале, имеющем импакт-фактор по данным JCR (ЖСР) и индексируемом в базе данных Web of Science Core Collection (Вэб оф Сайнс Кор Коллекшн) (разделы Arts and Humanities Citation Index (Aртс энд Хьюманитис Цитэйшэн Индекс), Science Citation Index Expanded (Сайенс Цитэйшэн Индекс Экспандид), Social Sciences Citation Index (Сошиал Сайенсиз Цитэйшэн Индекс)) или показатель процентиль по CiteScore (СайтСкор) не менее 25-ти (двадцати пяти) в базе данных Scopus (Скопус);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.2. Наличие специализированной (научно-технической и (или) научно-методической и (или) клинической, экспериментальной) базы по каждому направлению подготовки кадров, оснащенной необходимыми средствами в соответствии с образовательной программой.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сведения об осуществляющих научное руководство научных руководителях по соответствующей образовательной программе с указанием стажа работы, научных публикаций и подготовленного учебника или учебного пособия (по форме согласно </w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требования).</w:t>
+Сведения об осуществляющих научное руководство научных руководителях по соответствующей образовательной программе с указанием стажа работы, научных публикаций и подготовленного учебника или учебного пособия (по форме согласно приложению 10 к настоящим квалификационным требованиям). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о наличии специализированной научно-технической/научно-методической/ клинической/экспериментальной базы, творческих мастерских, концертных, выставочных залов (по форме согласно приложению 9 к настоящим квалификационным требования). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13405,121 +13373,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.1. Наличие системы антиплагиата, интегрированной в систему управления обучением лицензиата.</w:t>
-[...16 lines deleted...]
-              <w:t>52.2. Наличие функционирующей электронной базы данных (архив) выданных документов об образовании, а также дипломных работ (проектов), магистерских диссертаций (доступ к электронной базе или информационным ресурсам).</w:t>
+52.1. Наличие у Лицензиата компьютерной программы для проверки наличия заимствованного материала (плагиат).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.2. Наличие функционирующей электронной базы данных (архив) выданных документов об образовании, а также дипломных работ (проектов), магистерских диссертаций (доступ к электронной базе или информационным ресурсам).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Документ, подтверждающий наличие компьютерной программы для проверки наличия заимствованного материала и использования текста с синонимической заменой слов и выражений без изменения смысла (парафраз), включая использование текста, переведенного с другого языка.</w:t>
-[...16 lines deleted...]
-              <w:t>Ссылка на тестовый доступ функционирующей электронной базе данных (архив) выданных документов об образовании, дипломных работ (проектов), магистерских диссертаций.</w:t>
+Документ, подтверждающий наличие компьютерной программы для проверки наличия заимствованного материала (плагиата).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Ссылка на тестовый доступ функционирующей электронной базе данных (архив) выданных документов об образовании, дипломных работ (проектов), магистерских диссертаций.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13658,110 +13628,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkStart w:name="z97" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сокращения и обозначения, используемые в настоящих квалификационных требованиях, предъявляемые при лицензировании образовательной деятельности и перечне документов, подтверждающих соответствие им:</w:t>
+      Сокращение и обозначение, используемое в настоящих квалификационных требованиях, предъявляемые при лицензировании образовательной деятельности и перечне документов, подтверждающих соответствие им:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkStart w:name="z98" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ИС ГБД "Е-лицензирование" – информационная система, содержащая сведения о выданных, переоформленных, приостановленных, возобновленных и прекративших действие лицензиях лицензиатов, которая централизованно формирует идентификационный номер лицензий, выдаваемых лицензиарами;</w:t>
+      1) ИС ГБД "Е-лицензирование" – информационная система, содержащая сведения о выданных, переоформленных, приостановленных, возобновленных и прекративших действие лицензиях лицензиатов, которая централизованно формирует идентификационный номер лицензий, выдаваемых лицензиарами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13808,129 +13758,142 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям</w:t>
+              <w:t>к квалификационным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предъявляемым к образовательной</w:t>
+              <w:t>требованиям предъявляемым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности организаций,</w:t>
+              <w:t>к образовательной деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предоставляющих высшее</w:t>
+              <w:t>организаций, предоставляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) послевузовское образование,</w:t>
+              <w:t>высшее и (или) послевузовское</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и перечню документов,</w:t>
+              <w:t>образование, и перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих соответствие им</w:t>
+              <w:t>документов, подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13957,159 +13920,171 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkStart w:name="z101" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии фонда учебной, учебно-методической и научной литературы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации образования) (по состоянию на ________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z102" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14388,51 +14363,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в электронных изданиях (название, авторы, язык издания) *</w:t>
+в электронных изданиях (название, авторы, язык издания, ссылка) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14460,51 +14435,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в электронных изданиях (название, авторы, язык издания) *</w:t>
+в электронных изданиях (название, авторы, язык издания, ссылка) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14532,51 +14507,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в электронных изданиях (название, авторы, язык издания) *</w:t>
+в электронных изданиях (название, авторы, язык издания, ссылка) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14584,68 +14559,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z121" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15260,96 +15247,113 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z41" w:id="26"/>
+      <w:bookmarkStart w:name="z143" w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * при получении лицензии на онлайн-обучение предоставляются сведения о литературе в электронных изданиях</w:t>
+      * при получении лицензии на онлайн-обучение предоставляются сведения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о литературе в электронных изданиях</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>** для направления подготовки кадров "Здравоохранение"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Руководитель организации образования ______________________________________</w:t>
+        <w:t>Руководитель организации образования _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -15415,129 +15419,142 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям</w:t>
+              <w:t>к квалификационным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предъявляемым к образовательной</w:t>
+              <w:t>требованиям предъявляемым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности организаций,</w:t>
+              <w:t>к образовательной деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предоставляющих высшее</w:t>
+              <w:t>организаций, предоставляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) послевузовское образование,</w:t>
+              <w:t>высшее и (или) послевузовское</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и перечню документов,</w:t>
+              <w:t>образование, и перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих соответствие им</w:t>
+              <w:t>документов, подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -15564,165 +15581,176 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkStart w:name="z146" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о наличии медицинского обслуживания, в том числе о наличии оснащенного медицинского пункта и лицензии на медицинскую деятельность</w:t>
+        <w:t xml:space="preserve"> Сведения о наличии медицинского обслуживания, в том числе о наличии оснащенного</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:bookmarkStart w:name="z45" w:id="28"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ______________________________________________________________________</w:t>
+        <w:t>медицинского пункта и лицензии на медицинскую деятельность</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации образования/здравоохранения) (по состоянию на ________)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z147" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фактический адрес строения, занятого под образовательный процесс</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15810,68 +15838,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z152" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16078,79 +16118,96 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z46" w:id="29"/>
+      <w:bookmarkStart w:name="z162" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Статус лицензии проверяется с использованием ИС ГБД "Е-лицензирование".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Руководитель организации образования _______________________________________</w:t>
+        <w:t>Руководитель организации образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -16216,129 +16273,142 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям,</w:t>
+              <w:t>к квалификационным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предъявляемым к образовательной</w:t>
+              <w:t>требованиям предъявляемым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности организаций,</w:t>
+              <w:t>к образовательной деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предоставляющих высшее</w:t>
+              <w:t>организаций, предоставляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) послевузовское образование,</w:t>
+              <w:t>высшее и (или) послевузовское</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и перечню документов,</w:t>
+              <w:t>образование, и перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих соответствие им</w:t>
+              <w:t>документов, подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -16365,165 +16435,188 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:bookmarkStart w:name="z165" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о наличии объекта питания, санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения на объект питания</w:t>
+        <w:t xml:space="preserve"> Сведения о наличии объекта питания, санитарно-эпидемиологического заключения</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:bookmarkStart w:name="z50" w:id="31"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ______________________________________________________________</w:t>
+        <w:t>уполномоченного органа в сфере санитарно-эпидемиологического</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>благополучия населения на объект питания</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации образования) (по состоянию на ________)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z166" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фактический адрес строения, занятого под образовательный процесс</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16611,68 +16704,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z171" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16879,64 +16984,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z51" w:id="32"/>
+      <w:bookmarkStart w:name="z181" w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации образования ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -17000,129 +17105,142 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям,</w:t>
+              <w:t>к квалификационным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предъявляемым к образовательной</w:t>
+              <w:t>требованиям предъявляемым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности организаций,</w:t>
+              <w:t>к образовательной деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предоставляющих высшее</w:t>
+              <w:t>организаций, предоставляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) послевузовское образование,</w:t>
+              <w:t>высшее и (или) послевузовское</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и перечню документов,</w:t>
+              <w:t>образование, и перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих соответствие им</w:t>
+              <w:t>документов, подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17149,334 +17267,346 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="33"/>
+    <w:bookmarkStart w:name="z184" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о полезной учебной площади, наличии материально-технической базы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации образования) (по состоянию на ________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z185" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фактический адрес зданий (учебных корпусов), занятых под образовательный процесс</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о документах на здания (учебные корпуса), принадлежащих на праве собственности, хозяйственного ведения или оперативного управления, или доверительного управления, или на право пользования *</w:t>
+Сведения о документах на здания (учебные корпуса), принадлежащих на праве собственности, хозяйственного ведения или оперативного управления, или доверительного управления, или на право пользования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о помещениях, используемых под образовательный процесс (аудитории, кабинеты, помещения для практических занятий по конкретным направлениям, актовые и физкультурные залы), площадь помещения (квадратный метр) **</w:t>
+Сведения о помещениях, используемых под образовательный процесс (аудитории, кабинеты, помещения для практических занятий по конкретным направлениям, актовые и физкультурные залы), площадь помещения (квадратный метр) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения об учебных, научных лабораториях, специализированных аудиториях, полигоне, тирах, клинической базе, мастерских (студии) по конкретным образовательным программам, площадь помещения (квадратный метр) **</w:t>
+Сведения об учебных, научных лабораториях, специализированных аудиториях, полигоне, тирах, клинической базе, мастерских (студии) по конкретным образовательным программам, площадь помещения (квадратный метр) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения об условиях для обучающихся с особыми образовательными потребностями, о специальных кабинетах для инклюзивного образования (оборудованные средствами обучения, учебной литературой, адаптированный программным обеспечением), площадь помещения (квадратный метр) **</w:t>
+Сведения об условиях для обучающихся с особыми образовательными потребностями, о специальных кабинетах для инклюзивного образования (оборудованные средствами обучения, учебной литературой, адаптированный программным обеспечением), площадь помещения (квадратный метр) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о помещениях социально-бытового и иного назначения (пропускные пункты, санузлы (унитазы, умывальные раковины), площадь помещения (квадратный метр) **</w:t>
+Сведения о помещениях социально-бытового и иного назначения (пропускные пункты, санузлы (унитазы, умывальные раковины), площадь помещения (квадратный метр) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17504,94 +17634,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о создании условий для проживания нуждающихся обучающихся, площадь помещения (квадратный метр), реквизиты заключения о соответствии Санитарным правилам **</w:t>
+Сведения о создании условий для проживания нуждающихся обучающихся, площадь помещения (квадратный метр), реквизиты заключения о соответствии Санитарным правилам *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z194" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18070,130 +18212,2307 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z55" w:id="34"/>
+      <w:bookmarkStart w:name="z212" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации образования _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z213" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: * при получении лицензии или переоформлении лицензии в связи с реорганизацией ОВПО, соответствие квалификационным требованиям по площади учебных помещений определяется исходя из норм, установленных Санитарными правилами, с учетом сменности учебных занятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к квалификационным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям предъявляемым</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к образовательной деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций, предоставляющих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>высшее и (или) послевузовское</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образование, и перечню</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документов, подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствие им</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z216" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения об укомплектованности преподавательскими кадрами</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>образовательных программ по направлению подготовки кадров</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование организации образования) (по состоянию на ___________)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z217" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год и месторождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о высшем образовании, специальность, квалификация по диплому, место обучения и год окончания (наименование организации, период обучения) период стажировки (сертификат специалиста)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основное место работы (адрес организации, должность, стаж)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о практической работе по профилю преподаваемых дисциплин, стаж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об отсутствии (наличии) судимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о прохождении медицинского осмотра (наличие личной медицинской книжки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о степени "магистр" (специальность, год присуждения, направление)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об ученой (академической) степени "кандидат наук", или "доктор наук", или "доктор философии (PhD)", или "доктор по профилю", специальность, год присуждения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z228" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z250" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z251" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения об ученом звании "ассоциированный профессор (доцент)" или "профессор", специальность, год присвоения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о воинском (специальном) звании не ниже подполковника, классного чина не ниже советника юстиции или судьи либо судьи в отставке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о почетных званиях и государственных наградах Республики Казахстан, о спортивном звании "Заслуженный тренер" или о высшей и первой врачебной категории, год присвоения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+*Сведения о наличии навыков преподавания по инклюзивному образованию (курсы (не менее 72 часов), стажировки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(№ и дата сертификата)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об удостоверении о признании документа об образовании, выданного зарубежной организацией образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Преподаваемая дисциплина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z258" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z272" w:id="47"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации образования _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание:</w:t>
+        <w:t>* не распространяется на ОВПО, реализующих подготовку кадров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>*Информация о зарегистрированных правах на недвижимое имущество и его технических характеристиках не представляется при наличии возможности получения данных из ИС ГБД "Регистр недвижимости".</w:t>
-[...16 lines deleted...]
-        <w:t>** при получении лицензии или переоформлении лицензии в связи с реорганизацией ОВПО, соответствие квалификационным требованиям по площади учебных помещений определяется исходя из норм, установленных Санитарными правилами, с учетом сменности учебных занятий.</w:t>
+        <w:t>в области "Национальная безопасность и военное дело".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18229,142 +20548,155 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям,</w:t>
+              <w:t>к квалификационным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предъявляемым к образовательной</w:t>
+              <w:t>требованиям предъявляемым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности организаций,</w:t>
+              <w:t>к образовательной деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предоставляющих высшее</w:t>
+              <w:t>организаций, предоставляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) послевузовское образование,</w:t>
+              <w:t>высшее и (или) послевузовское</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и перечню документов,</w:t>
+              <w:t>образование, и перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих соответствие им</w:t>
+              <w:t>документов, подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18391,1922 +20723,1995 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:bookmarkStart w:name="z275" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения об укомплектованности преподавательскими кадрами образовательных</w:t>
+        <w:t xml:space="preserve"> Сведения о материально-техническом обеспечении образовательного процесса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>программ по направлению подготовки кадров</w:t>
+        <w:t>в том числе о наличии компьютеров, лабораторного оборудования, технических</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
-[...11 lines deleted...]
-        <w:t>(наименование организации образования) (по состоянию на ___________)</w:t>
+        <w:t>средств обучения, программных обеспечении и информационных систем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
-            <w:tcBorders>
-[...352 lines deleted...]
-Сведения об ученой (академической) степени "кандидат наук", или "доктор наук", или "доктор философии (PhD)", или "доктор по профилю", специальность, год присуждения</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z276" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фактический адрес зданий (учебных корпусов) с указанием общей и полезной площади (квадратный метр)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об оснащенности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+Аудитории, предметные кабинеты, оснащенные техническими средствами обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+Учебно-производственные помещения, участки, учебные хозяйства, оснащенные средствами обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+Перечень лабораторного оборудования с указанием вида и наименования, в том числе виртуальные лаборатории, дополненная реальность, интерактивные тренажеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+Перечень технических средств обучения, с указанием вида</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+Перечень инвентаря и оборудования актового зала, спортивного зала, библиотеки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+Компьютерные классы, компьютеры, специализированное лицензионное программное обеспечение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+"Симуляционные кабинеты" (центры)*</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Специализированные программные комплексы **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+Информационная система управления образованием с актуальными базами данных, сведения об интеграции системы управления ОВПО с ЕПВО, доменное имя третьего уровня в зоне edu.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о скорости интернета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ссылка на тестовый доступ функционирующей электронной базе данных (архив) выданных документов об образовании, дипломных работ (проектов), магистерских диссертаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...35 lines deleted...]
-10</w:t>
+Сведения о наличии оснащения по онлайн-обучению Сведения по онлайн обучению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z290" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z301" w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации образования _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      продолжение таблицы</w:t>
+        <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z302" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Примечание: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+*для направления подготовки кадров "Здравоохранение"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+**для направления подготовки кадров "Архитектура и строительство"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к квалификационным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям предъявляемым</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к образовательной деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций, предоставляющих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>высшее и (или) послевузовское</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образование, и перечню</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документов, подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствие им</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z310" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения о соответствии минимальных затрат</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на одного обучающего на соответствующий учебный год*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-Преподаваемая дисциплина</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z311" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма затрат *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-16</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на 4 (четыре) месяца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на 8 (восемь) месяцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z318" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z60" w:id="37"/>
+      <w:bookmarkStart w:name="z326" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Руководитель организации образования _____________________________________</w:t>
+      Руководитель организации образования _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z327" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>* не распространяется на ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело".</w:t>
+        <w:t>
+      Примечание *при получении лицензии по направлениям подготовки кадров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>магистратуры необходимо указывать сумму затрат отдельно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для научно-педагогической магистратуры, отдельно для профильной магистратуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20342,142 +22747,155 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям,</w:t>
+              <w:t>к квалификационным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предъявляемым к образовательной</w:t>
+              <w:t>требованиям предъявляемым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности организаций,</w:t>
+              <w:t>к образовательной деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предоставляющих высшее</w:t>
+              <w:t>организаций, предоставляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) послевузовское образование,</w:t>
+              <w:t>высшее и (или) послевузовское</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и перечню документов,</w:t>
+              <w:t>образование, и перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих соответствие им</w:t>
+              <w:t>документов, подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -20504,2205 +22922,167 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="38"/>
+    <w:bookmarkStart w:name="z330" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютеров, лабораторного оборудования, технических средств обучения, программных обеспечении и информационных систем</w:t>
+        <w:t xml:space="preserve"> Сведения о повышении квалификации преподавателей в соответствии с профилем</w:t>
       </w:r>
-    </w:p>
-[...855 lines deleted...]
-      <w:bookmarkStart w:name="z64" w:id="39"/>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      Руководитель организации образования _______________________________________</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-[...314 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о соответствии минимальных затрат на одного обучающего на соответствующий учебный год*</w:t>
+        <w:t>преподаваемых дисциплин, а также в области менеджмента</w:t>
       </w:r>
-    </w:p>
-[...540 lines deleted...]
-      <w:bookmarkStart w:name="z68" w:id="41"/>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      Руководитель организации образования _______________________________________</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-[...317 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о повышении квалификации преподавателей в соответствии с профилем преподаваемых дисциплин, а также в области менеджмента для руководителей организаций образования</w:t>
+        <w:t>для руководителей организаций образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z331" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22835,131 +23215,163 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Количество часов</w:t>
+              <w:t xml:space="preserve">
+Количество часов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сведения о документах, подтверждающих прохождение обучения (сертификат, отчет)</w:t>
+          <w:bookmarkStart w:name="z337" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о документах, подтверждающих прохождение обучения (сертификат, отчет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z340" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23370,64 +23782,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z73" w:id="44"/>
+      <w:bookmarkStart w:name="z356" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации образования ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -23491,116 +23903,129 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 9</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям,</w:t>
+              <w:t>к квалификационным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предъявляемым к образовательной</w:t>
+              <w:t>требованиям предъявляемым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности организаций,</w:t>
+              <w:t>к образовательной деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предоставляющих высшее</w:t>
+              <w:t>организаций, предоставляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) послевузовское образование,</w:t>
+              <w:t>высшее и (или) послевузовское</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и перечню документов, подтверждающих</w:t>
+              <w:t>образование, и перечню</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документов, подтверждающих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23640,128 +24065,164 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="45"/>
+    <w:bookmarkStart w:name="z359" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о наличии специализированной научно-технической/научно-методической/клинической/экспериментальной базы, творческих мастерских, концертных, выставочных залов*</w:t>
+        <w:t xml:space="preserve"> Сведения о наличии специализированной научно-технической/</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>научно-методической/клинической/экспериментальной базы,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>творческих мастерских, концертных, выставочных залов*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z360" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие специализированной научной лаборатории, научно-исследовательского института, научно-практических баз в области здравоохранения (клинические базы, клиники организации образования в области здравоохранения, университетские больницы, базы резидентуры) научного центра, технопарка, бизнес-инкубатора, творческих мастерских, концертных, выставочных залов (выбрать нужное)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23849,68 +24310,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z365" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24117,98 +24590,101 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z77" w:id="46"/>
+      <w:bookmarkStart w:name="z375" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации образования _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z376" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>*Примечание: информация представляется в разрезе направлений подготовки кадров.</w:t>
+        <w:t>
+      *Примечание: информация представляется в разрезе направлений подготовки кадров.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24255,129 +24731,142 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 10</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям,</w:t>
+              <w:t>к квалификационным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предъявляемым к образовательной</w:t>
+              <w:t>требованиям предъявляемым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности организаций,</w:t>
+              <w:t>к образовательной деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предоставляющих высшее</w:t>
+              <w:t>организаций, предоставляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) послевузовское образование,</w:t>
+              <w:t>высшее и (или) послевузовское</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и перечню документов,</w:t>
+              <w:t>образование, и перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих соответствие им</w:t>
+              <w:t>документов, подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -24404,134 +24893,170 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="47"/>
+    <w:bookmarkStart w:name="z379" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения об осуществляющих научное руководство научных руководителях по направлению подготовки кадров с указанием стажа работы, научных публикаций и подготовленного учебника или учебного пособия</w:t>
+        <w:t xml:space="preserve"> Сведения об осуществляющих научное руководство научных руководителях</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по направлению подготовки кадров с указанием стажа работы, научных публикаций</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и подготовленного учебника или учебного пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z380" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24677,51 +25202,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о научных публикациях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24891,101 +25415,132 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в трудах международных конференций по профилю направления подготовки кадров*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z398" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25532,96 +26087,116 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z81" w:id="48"/>
+      <w:bookmarkStart w:name="z418" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации образования _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z419" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание:</w:t>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заполнение сведений по столбцам 6, 7, 8, 9 не требуется для уровня высшего образования (бакалавриат)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>*для ОВПО, реализующих подготовку кадров в области "Национальная безопасность и военное дело"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -25704,129 +26279,142 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 11</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям,</w:t>
+              <w:t>к квалификационным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предъявляемым к образовательной</w:t>
+              <w:t>требованиям предъявляемым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности организаций,</w:t>
+              <w:t>к образовательной деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предоставляющих высшее</w:t>
+              <w:t>организаций, предоставляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) послевузовское образование,</w:t>
+              <w:t>высшее и (или) послевузовское</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и перечню документов,</w:t>
+              <w:t>образование, и перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих соответствие им</w:t>
+              <w:t>документов, подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -25853,892 +26441,1013 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="49"/>
+    <w:bookmarkStart w:name="z422" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об укомплектованности наставниками</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(для направления подготовки кадров "Здравоохранение")</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>_________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации образования) (по состоянию на ___________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z423" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год и место рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о высшем образовании и специальности послевузовского образования, квалификация по диплому, организация образования, год окончания, сертификат специалиста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основное место работы (адрес организации, должность, стаж)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о практической работе по профилю, стаж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о повышении квалификации в качестве наставника (организация дополнительного образования, наименование повышения квалификации, продолжительность в часах/кредитах, год прохождения ПК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z432" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z85" w:id="50"/>
+      <w:bookmarkStart w:name="z450" w:id="76"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации образования _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -26847,482 +27556,482 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 января 2024 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="51"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z88" w:id="52"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 17 июня 2015 года № 391 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности, и перечня документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11716).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z89" w:id="53"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 11 марта 2016 года № 194 "О внесении изменений в приказ Министра образования и науки Республики Казахстан от 17 июня 2015 года № 391 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности, и перечня документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13733).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z90" w:id="54"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 20 сентября 2016 года № 568 "О внесении изменений в приказ Министра образования и науки Республики Казахстан от 17 июня 2015 года № 391 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности, и перечня документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14453).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z91" w:id="55"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 28 декабря 2017 года № 657 "О внесении изменений в приказ Министра образования и науки Республики Казахстан от 17 июня 2015 года № 391 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности, и перечня документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16737).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z92" w:id="56"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 16 ноября 2018 года № 634 "О внесении изменений и дополнений в приказ Министра образования и науки Республики Казахстан от 17 июня 2015 года № 391 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности, и перечня документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17764).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z93" w:id="57"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 5 июня 2020 года № 231 "О внесении изменения в приказ Министра образования и науки Республики Казахстан от 17 июня 2015 года № 391 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности, и перечня документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20827).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z94" w:id="58"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 14 июля 2021 года № 339 "О внесении изменения в приказ Министра образования и науки Республики Казахстан от 17 июня 2015 года № 391 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности, и перечня документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 23542).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z95" w:id="59"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра науки и высшего образования Республики Казахстан от 24 ноября 2022 года № 152 "О внесении изменений в приказ Министра образования и науки Республики Казахстан от 17 июня 2015 года № 391 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности, и перечня документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 30720).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z96" w:id="60"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра науки и высшего образования Республики Казахстан от 20 января 2023 года № 22 "О внесении изменения в приказ исполняющего обязанности Министра науки и высшего образования Республики Казахстан от 24 ноября 2022 года №152 "О внесении изменений в приказ Министра образования и науки Республики Казахстан от 17 июня 2015 года № 391 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности, и перечня документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31751).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27648,31 +28357,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>