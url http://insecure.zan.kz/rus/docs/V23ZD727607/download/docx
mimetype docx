--- v0 (2025-10-14)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1345849" w14:textId="1345849">
+    <w:p w14:paraId="e8fcb18" w14:textId="e8fcb18">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -192,51 +192,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года №523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан", Бокейординский районный маслихат РЕШИЛ:</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан", Бокейординский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Бокейординского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -471,523 +471,483 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждены</w:t>
+              <w:t xml:space="preserve">Утверждены решением </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>решением Бокейординского</w:t>
+              <w:t xml:space="preserve">Бокейординского районного </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>районного маслихата</w:t>
+              <w:t xml:space="preserve">маслихата от 23 октября 2023 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "23" октября 2023 года №8-1</w:t>
+              <w:t>года № 8-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Бокейординского района Западно-Казахстанской области</w:t>
+        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Бокейординского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила в редакции решения Бокейординского районного маслихата Западно-Казахстанской области от 15.11.2024 </w:t>
+      Сноска. Правила - в редакции решения Бокейординского районного маслихата Западно-Казахстанской области от 17.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 23-2</w:t>
+        <w:t>№ 37-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z23" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие </w:t>
-[...29 lines deleted...]
-        <w:t>кодексом</w:t>
+      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Бокейординского района (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан (далее - Социальный кодекс), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О ветеранах" и постановлением Правительства Республики Казахстан от 30 июня 2023 года №523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О ветеранах" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специальная комиссия – комиссия, создаваемая решением акима Бокейординского района Западно-Казахстанской области, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) социальная помощь – помощь, предоставляемая местным исполнительным органом (далее – МИО) в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Бокейординский районный отдел занятости и социальных программ";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...93 lines deleted...]
-      12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно–территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) предельный размер - утвержденный максимальный размер социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -996,55 +956,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1076,1926 +1036,1672 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 170, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 229 Социального кодекса, </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">статьи 13, </w:t>
+        <w:t xml:space="preserve"> статьи 229 Социального кодекса, подпунктом 2) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктом 2) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктом 2) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...73 lines deleted...]
-      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Социальная помощь к праздничным дням и памятным датам оказывается в виде денежных выплат следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ветеранам Великой Отечественной войны - единовременно в размере 1 500 000 (один миллион пятъсот тысяч) тенге ко Дню Победы - 9 мая и ежемесячно в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза Советских Социалистических Республик (далее – Союз ССР), проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - единовременно в размере 100 000 (сто тысяч) тенге ко Дню Победы - 9 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - единовременно в размере 120 000 (сто двадцать тысяч) тенге ко Дню Победы - 9 мая и ежемесячно в размере 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг - единовременно в размере 100 000 (сто тысяч) тенге ко Дню Победы - 9 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - единовременно в размере 100 000 (сто тысяч) тенге ко Дню Победы - 9 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также члены экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств - единовременно в размере 100 000 (сто тысяч) тенге ко Дню Победы – 9 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" - единовременно в размере 120 000 (сто двадцать тысяч) тенге ко Дню Победы - 9 мая и ежемесячно в размере 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - единовременно в размере 120 000 (сто двадцать тысяч) тенге ко Дню Победы - 9 мая и ежемесячно в размере 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986–1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в других государствах, в которых велись боевые действия - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню Победы - 9 мая, кроме лиц, принимавших участие в боевых действиях на территории Афганистана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при прохождении воинской службы в Афганистане - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) рабочим и служащим соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской Советской Социалистической Республики, Белорусской Советской Социалистической Республики, Литовской Советской Социалистической Республики, Латвийской Советской Социалистической Республики, Эстонской Советской Социалистической Республики, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - единовременно в размере 60 000 (шестьдесят тысяч) тенге ко Дню Победы - 9 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - единовременно в размере 50 000 (пятьдесят тысяч) тенге ко Дню Победы - 9 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - единовременно в размере 50 000 (пятьдесят тысяч) тенге ко Дню Победы - 9 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...260 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на территории других государств - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню Победы - 9 мая, кроме лиц, принимавших участие в боевых действиях на территории Афганистана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на территории Афганистана - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - единовременно в размере 180 000 (сто восемьдесят тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) семьям военнослужащих, партизан, подпольщиков, лиц, указанным в статьях 4–6 Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте - единовременно в размере 120 000 (сто двадцать тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями - единовременно в размере 120 000 (сто двадцать тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Афганистане - единовременно в размере 120 000 (сто двадцать тысяч) тенге ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в других государствах, в которых велись боевые действия - единовременно в размере 120 000 (сто двадцать тысяч) тенге ко Дню Победы – 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время - единовременно в размере 120 000 (сто двадцать тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения - единовременно в размере 120 000 (сто двадцать тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний - единовременно в размере 120 000 (сто двадцать тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – единовременно в размере 50 000 (пятьдесят тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988–1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии - единовременно в размере 160 000 (сто шестьдесят тысяч) тенге ко Дню Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) детям с инвалидностью до 18 лет - единовременно в размере 20 000 (двадцать тысяч) тенге ко дню Республики - 25 октября;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34) лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" - единовременно в размере 200 000 (двести тысяч) тенге ко Дню Независимости - 16 декабря.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жерт массовых политических репрессий" единовременно в размере 200 000 (двести тысяч) тенге ко Дню Независимости -16 декабря.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социальная помощь отдельным категориям нуждающихся граждан оказывается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лицам больным туберкулезом, находящимся на амбулаторном этапе лечения, согласно справки, подтверждающей заболевание, без учета доходов, в размере 10 (десять) месячных расчетных показателей, ежемесячно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) родителям или иным законным представителям детей, заболевания которых вызваны вирусом иммунодефицита человека (ВИЧ), в 2-кратном размере прожиточного минимума по Республике, без учета доходов, ежемесячно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицам с инвалидностью, проживающим на территории Бокейординского района, пострадавших от воздействия испытательных ядерных полигонов "Капустин Яр" и "Азгир", без учета доходов ежемесячно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой группы по общему заболеванию, лицам с инвалидностью с детства и детей с инвалидностью в размере 2 (двух) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй группы по общему заболеванию в размере 1,5 (полторы) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      третьей группы по общему заболеванию в размере 1 (одного) месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам, больным злокачественными новообразованиями 2 и 4 клинической группы, получающим амбулаторное/ стационарное лечение, согласно справке медицинского учреждения, подтверждающей заболевание, лицам, болезни которых вызваны вирусом иммунодефицита человека (ВИЧ) согласно справки государственного коммунального предприятия на праве хозяйственного ведения "Областного центра по профилактике и борьбе с синдромом приобретенного иммунодефецита" государственного учреждения "Управление здравоохранения Западно-Казахстанской области", без учета доходов, единовременно в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) детям с инвалидностью до 18 лет на лечение на основании заключения врачебно-консультативной комиссии, без учета доходов, единовременно в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лицам с инвалидностью первой группы, пользующихся аппаратом гемодиализа, без учета доходов, единовременно в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лицам (семьям) со среднедушевым доходом ниже величины прожиточного минимума по Республике, единовременно в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лицам, (семьям), пострадавшим вследствие стихийного бедствия или пожара в течение 6 (шесть) месяцев с момента наступления данной ситуации, без учета доходов, единовременно, в размере предельных 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) лицам, сопровождающих лиц с инвалидностью первой группы (имеющих в индивидуальной программе абилитации и реабилитации мероприятие по предоставлению социальных услуг индивидуального помощника, за исключением, согласно законодательства, лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя) на санаторно-курортное лечение, для возмещения стоимости пребывания в санаторно-курортной организации единовременно в размере семидесяти процентов от гарантированной суммы, но не более суммы фактических затрат предоставляемой в качестве возмещения стоимости санаторно-курортного лечения, определяемой уполномоченным органом в области социальной защиты населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сопровождающим лица с инвалидностью первой группы могут быть индивидуальные помощники, близкие родственники, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьй 1 Кодекса Республики Казахстан "О браке (супружестве) и семье", а также супруг или супруга лица с инвалидностью первой группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986–1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях; лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей; военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия; ветеранам боевых действий на территории других государств, за исключением лиц с инвалидностью, которым в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью предоставляется санаторно-курортное лечение, на санаторно-курортного лечения, единовременно, в размере 30 месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...272 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сопровождающим лиц с инвалидностью первой группы могут быть: индивидуальные помощники, близкие родственники, в соответствии с </w:t>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+      8. Порядок оказания социальной помощи, основания для прекращения и возврата предоставляемой социальной помощи определяется согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовым правилам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются МИО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Бокейординского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>