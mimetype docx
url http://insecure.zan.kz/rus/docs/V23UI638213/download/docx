--- v0 (2025-10-14)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5aff7da" w14:textId="5aff7da">
+    <w:p w14:paraId="58157fd" w14:textId="58157fd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Отрарского районного маслихата Туркестанской области от 13 октября 2023 года № 6/41-VIII. Зарегистрировано в Департаменте юстиции Туркестанской области 20 октября 2023 года № 6382-13</w:t>
+        <w:t>Решение Отрарского районного маслихата Туркестанской области от 13 октября 2023 года № 6/41-VIII. Зарегистрировано в Департаменте юстиции Туркестанской области 20 октября 2023 года № 6382-13.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -543,488 +543,581 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата от 13 октября</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 года № 6/41-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции решения Отрарского районного маслихата Туркестанской области от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36/197-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z18" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила в редакции </w:t>
-[...151 lines deleted...]
-    </w:p>
+      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее - Правила) разработаны в соответствии с подпунктом 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 56 Бюджетного кодекса Республики Казахстан, Социального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О ветеранах", и постановлением Правительства Республики Казахстан от 30 июня 2023 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 523</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Отырарского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услуг о получателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима Отырарского района, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z22" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая МИО в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ Отырарского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – государственное учреждение "Управление координации занятости и социальных программ" Туркестанской области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая по решению акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сервис цифровых документов – объект цифровой инфраструктуры "цифрового правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из цифровыхобъектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) –цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1056,1805 +1149,1790 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 170, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 229 Социального кодекса, подпунктом 2) </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> статьи 229 Социального кодекса, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 11, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими правилами.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год) и осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых областными (города республиканского значения, столицы) МИО.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социальная помощь к праздничным дням и памятным датам назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания социальной помощи, определения перечня отдельных категорий нуждающихся получателей и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Социальная помощь к праздничным дням и памятным датам предоставляется один раз в виде денежной выплаты следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)15 февраля – Деньвывода ограниченного контингента советских войск из Демократической Республики Афганистан: военнослужащим, приглашенным в сборные лагеря и направленным в Афганистан во время боевых действий – единовременно в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       военнообязанным, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий – единовременно в размере 15 (пятнадцать) месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Международный женский день – 8марта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, в том числе :награжденные подвесками "Алтын алқа", "Күміс алқа" или получившие ранее звание "Мать–героиня", а также награжденные орденами "Материнская слава" І и ІІ степени – единовременно в размере 2,5 (двух с половиной) месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 апреля – Международный день памяти о Чернобыльской катастрофе:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...376 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции (далее – Чернобыльской АЭС) в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях (вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне) – единовременно в размере 30 (тридцать) месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семьям, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного изначения – единовременно в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День защитника Отечества – 7мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В период с сентября 1992 года по февраль 2001 года военнослужащие Республики Казахстан, исполнявшие свои обязанности в соответствии с межгосударственными договорами и соглашениями по усилению охраны границы Содружества Независимых Государств на участке Таджикистан-Афганистан, военнослужащие, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы, а также руководящим и рядовым сотрудникам органов внутренних дел и государственной безопасности бывшего Союза Советских Социалистических Республик (далее - Союз ССР) – единовременно в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семьям военнослужащих, погибших (умерших) при исполнении воинской службы в мирное время – единовременно в размере 15 (пятнадцать) месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)День Победы - 9мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны – единовременно в размере 382 (триста восемьдесят два) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – единовременно в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – единовременно в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг – единовременно в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований – единовременно в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств – единовременно в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте – единовременно в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, ставшим инвалидами вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей либо заболевания, связанного с пребыванием на фронте – единовременно в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" – единовременно в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – единовременно в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах – единовременно в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям и не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне, супруге (супругу), не вступившей (не вступившему) в повторный брак – единовременно в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лицам, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны – единовременно в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – единовременно в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней, лицам, удостоенным званий "Герой Труда Казахстана", лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – единовременно в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мая – День памяти жертв политических преследований и голода:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      пострадавшим от политических репрессий, имеющие инвалидность или являющимся пенсионерами, реабилитированным в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" – в размере 10 (десяти) месячных расчетных показателей; </w:t>
-[...1 lines deleted...]
-    </w:p>
+      пострадавшим от политических репрессий, имеющие инвалидность или являющимся пенсионерами, реабилитированным в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" – единовременно в размере 10 (десяти) месячных расчетных показателей; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 29 августа – День закрытия Семипалатинского испытательного ядерного полигона:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...484 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, пострадавшим в результате ядерных испытаний на Семипалатинском испытательном ядерном полигоне – единовременно в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 1 октября – День пожилых людей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Отечественной Войны и тыла, лицам, являющимся получателями пенсионных выплат по возрасту или пенсионных выплат по выслуге лет и награжденным орденами или медалями бывшего Союза ССР или Республики Казахстан либо удостоенным почетных званий бывшего Союза ССР или Республики Казахстан, либо награжденным Почетными грамотами Республики Казахстан, либо награжденным ведомственными наградами Республики Казахстан на экскурсию священных местах в Туркестанской области – единовременно в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 декабря – День независимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане и реабилитированные в соответствии с Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" – единовременно в размере 60 (шестьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.Социальная помощь отдельным категориям нуждающихся граждан оказывается один раз и (или) периодически (ежемесячно, ежеквартально, один раз в год):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в связи с причинением ущерба гражданину (семье) либо его недвижимому имуществу вследствие стихийного бедствия или пожара без учета среднедушевого дохода, помощь оказывается по месту нахождения пострадавшего недвижимого имущества независимо от места регистрации его собственника – единовременно в размере до 400 (четырҰхсот) месячных расчҰтных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Необходимо обратиться в уполномоченный орган по оказанию социальной помощи не позднее одного месяца со дня возникновения стихийного бедствия или пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицам с инвалидностью, страдающим социально значимыми заболеваниями, на основании справки, выданной государственным коммунальным предприятием на праве хозяйственного ведения "Отырарская районная больница" – единовременно в размере 20 (двадцати) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) родителям или законным представителям детей, инфицированных вирусом иммунодефицита человека, состоящих на диспансерном учете, а также детям, страдающим заболеванием, вызванным вирусом иммунодефицита человека– ежемесячно в 2 (двух) кратном размере республиканского прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)лицам инфицированным болезнью, вызванной вирусом иммунодефицита человека–единовременно в 2 (двух) кратном размере республиканского прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лицам с социально значимыми заболеваниями в виде туберкулеза в период амбулаторного лечения на основании справки, выданной государственным коммунальным предприятием на праве хозяйственного ведения "Отырарская районная больница" – ежемесячно вразмере 10 (десяти) месячных ресчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Дополнительная социальная помощь оказывается один раз и (или) периодически (ежемесячно, ежеквартально, один раз в год):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участникам Великой Отечественной войны, лицам, приравненным к ним, и ветеранам труда, лицам, являющимся получателями пенсионных выплат по возрасту или пенсионных выплат по выслуге лет и награжденным орденами или медалями бывшего Союза ССР или Республики Казахстан либо удостоенным почетных званий бывшего Союза ССР или Республики Казахстан, либо награжденным Почетными грамотами Республики Казахстан, либо награжденным ведомственными наградами Республики Казахстан на санаторно-курортное лечение – единовременно в размере 40 (сорока) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) социальная помощь в виде денежной помощи - одиноким пожилым лицам, неспособным к самообслуживанию в связи с преклонным возрастом, вследствие перенесенной болезни и (или) инвалидности - единовременно в размере 35 (тридцати пяти) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       лицам, освобожденным из мест лишения свободы и состоящим на учете службы пробации на оснавании списка службы пробаций Отырарского района - единовременно в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      людям, страдающими очень редкими заболеваниями, не относящимися к заболеваниям социальной значимости согласно предоставляемому перечню государственного коммунального предприятия на праве хозяйственного ведения "Отырарская районная больница" (сужение сосудов в организме, синдром "Дауна") –единовременно в размере 100 (ста) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для подписки на периодические издания– участникам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего СССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, матерям героиням, военнослужащим, приглашенным в сборные лагеря и направленным в Афганистан во время боевых действий, лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской АЭСв 1986–1987годах, других радиационных катастроф и аварий на объектах гражданского или военного –единовременно в полугодие в размере 5 (пяти) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь оказывается, если вышеуказанные лица не находятся на полном государственном обеспечении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь к праздничным дням и памятным датам оказывается по списку, утверждаемому акиматом Отырарского района на основании сформированного списка Государственной корпорации либо иных организаций, либо в электронном виде из цифровых систем уполномоченного государственного органа без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Отырарского района на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел занятости и социальных программ Отырарского района переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Социальная помощь предоставляется в денежной форме через банки второго уровня или организации, имеющие лицензии на соответствующие виды банковских операций, путем перечисления на счета получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Порядок оказания социальной помощи определяется главой 3 Типовых правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи) установленного местными представительными органам порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 8 настоящих правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном порядке или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Формирование категорий получателей на выплату социальной помощи к памятным датам и праздничным дням и процесс осуществления выплаты социальной помощи через Государственную корпорацию определяется пунктами 26-33 Типовых правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2933,188 +3011,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата от 13 октября</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 года № 6/41-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z20" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отырарского районного маслихата от 24 июня 2020 года № 56/267-VI "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрированного в Реестре государственной регистрации нормативных правовых актов за № 5699);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z21" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отырарского районного маслихата от 23 декабря 2021 года № 11/62-VII "О внесении изменения в решение маслихата Отрарского района от 24 июня 2020 года № 56/267-VІ "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрированного в Реестре государственной регистрации нормативных правовых актов за № 26599);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z22" w:id="8"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z22" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отырарского районного маслихата от 28 сентября 2022 года № 19/111-VII "О внесении изменений в решение Отрарского районного маслихата от 24 июня 2020 года № 56/267-VI "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрированного в Реестре государственной регистрации нормативных правовых актов за № 29888).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>