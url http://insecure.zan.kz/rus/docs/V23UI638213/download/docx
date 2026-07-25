--- v1 (2026-06-06)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="58157fd" w14:textId="58157fd">
+    <w:p w14:paraId="69dd6ad" w14:textId="69dd6ad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3198,55 +3198,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3572,31 +3572,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>