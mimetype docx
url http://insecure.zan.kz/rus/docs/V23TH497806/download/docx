--- v0 (2025-11-08)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e82a4d9" w14:textId="e82a4d9">
+    <w:p w14:paraId="d9c867c" w14:textId="d9c867c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,79 +93,79 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Курмангазинского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Курмангазинского района Атырауской области от 23 января 2023 года № 8. Зарегистрировано Департаментом юстиции Атырауской области 30 января 2023 года № 4978-06</w:t>
+        <w:t>Постановление акимата Курмангазинского района Атырауской области от 23 января 2023 года № 8. Зарегистрировано Департаментом юстиции Атырауской области 30 января 2023 года № 4978-06.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок постановления в редакции постановления акимата Курмангазинского района Атырауской области от 22.01.2025 № </w:t>
+      Сноска. Заголовок постановления в редакции постановления акимата Курмангазинского района Атырауской области от 17.03.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -210,90 +210,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 31 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" акимат Курмангазинского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Утвердить прилагаемые Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Курмангазинского района.</w:t>
+      1. Утвердить прилагаемые Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Курмангазинского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления акимата Курмангазинского района Атырауской области от 22.01.2025 № </w:t>
-[...9 lines deleted...]
-        <w:t>8</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления акимата Курмангазинского района Атырауской области от 17.03.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -590,838 +590,822 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Курмангазинского района</w:t>
+        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Курмангазинского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции постановления акимата Курмангазинского района Атырауской области от 22.01.2025 № </w:t>
+      Сноска. Приложение - в редакции постановления акимата Курмангазинского района Атырауской области от 17.03.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Курмангазинского района (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Курмангазинского района (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", иными нормативными правовыми актами и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Курмангазинского района.</w:t>
+        <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях" и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Курмангазинского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В настоящих </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> применяются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единый архитектурный стиль - совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) текущий ремонт общего имущества объекта кондоминиума - комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) капитальный ремонт общего имущества объекта кондоминиума - комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) управление объектом кондоминиума – комплекс мероприятий, направленных на обеспечение безопасных и комфортных условий проживания (пребывания) собственников квартир, нежилых помещений, парковочных мест, кладовок, а также на надлежащее содержание общего имущества объекта кондоминиума, регулирование порядка его использования, организацию предоставления коммунальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кондоминиум многоквартирного жилого дома (далее - кондоминиум) - форма собственности, зарегистрированная в порядке, определенном законодательством Республики Казахстан, при которой квартиры, нежилые помещения, парковочные места, кладовки находятся в индивидуальной (раздельной) собственности, а те части, которые не находятся в индивидуальной (раздельной) собственности, принадлежат собственникам квартир, нежилых помещений, парковочных мест, кладовок, в том числе единый неделимый земельный участок на праве общей долевой собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов направленные на придание единого архитектурного облика</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Курмангазинского района Атырауской области" (далее - Отдел) определяет перечень многоквартирных жилых домов, требующих проведения реконструкции, текущему или капитальному ремонту наружных стен, кровли для придания населенным пунктам Курмангазинского района единого архитектурного облика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Обеспечивают проведение за счет средств местного бюджета государственного технического обследования функционирующих многоквартирных жилых домов с составлением инвентарного перечня общего имущества объекта кондоминиума, а также изготовление (восстановление) кадастрового паспорта объекта недвижимости на многоквартирный жилой дом и придомовой земельный участок, в том числе на основании поступления соответствующего обращения от:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      собственников квартир, нежилых помещений по решению собрания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председателя объединения собственников имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      субъекта управления объектом кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Государственное учреждение "Отдел земельных отношений, архитектуры и градостроительства Курмангазинского района Атырауской области" после определения перечня многоквартирных жилых домов, указанных в пункте 3 настоящих Правил, обеспечивает разработку и утверждение единого архитектурного облика населенным пунктам Курмангазинского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отдел организует следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика населенным пунктам Курмангазинского района на официальном интернет-ресурсе акимата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения ремонтных работ наружных стен, кровли многоквартирного жилого дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае принятия собранием отрицательного решения требующих проведения реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При принятии собранием положительного решения Отдел, в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) и установления степени их физического износа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Выбор организации по обследованию технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) осуществляется в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и телекоммуникационного оборудования, являющегося собственностью операторов сотовой связи; </w:t>
-[...439 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+      11. После получения положительного заключения экспертизы и утверждения сметной стоимости текущего ремонта или проектно-сметной документации капитального ремонта наружных стен, кровли многоквартирных жилых домов, Отдел составляет бюджетную заявку в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 75 Бюджетного кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом в соответствии с законодательством о государственных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом с привлечением лиц, осуществляющих технический надзор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...36 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенного пункта Курмангазинского района, осуществляется из средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1747,31 +1731,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>