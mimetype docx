--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="789a1fa" w14:textId="789a1fa">
+    <w:p w14:paraId="26f375c" w14:textId="26f375c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,96 +76,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Макатскому району</w:t>
+        <w:t>Об утверждении Правил организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Макатского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата Макатского района Атырауской области от 7 августа 2023 года № 116. Зарегистрировано в Департаменте юстиции Атырауской области 21 августа 2023 года № 5073-06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок постановления в редакции постановления акимата Макатского района Атырауской области от 23.01.2025 № </w:t>
+      Сноска. Заголовок постановления в редакции постановления акимата Макатского района Атырауской области от 05.03.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22</w:t>
+        <w:t>36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -210,90 +210,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 31 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" акимат Макатского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Утвердить прилагаемые Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Макатскому району.</w:t>
+      1. Утвердить прилагаемые Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Макатского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления акимата Макатского района Атырауской области от 23.01.2025 № </w:t>
-[...9 lines deleted...]
-        <w:t>22</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления акимата Макатского района Атырауской области от 05.03.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -608,818 +608,722 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 7 августа 2023 года № 116</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Макатскому району</w:t>
+        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Макатского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции постановления акимата Макатского района Атырауской области от 23.01.2025 № </w:t>
+      Сноска. Приложение - в редакции постановления акимата Макатского района Атырауской области от 05.03.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22</w:t>
+        <w:t>36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:bookmarkStart w:name="z22" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Макатского района (далее - Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", иными нормативными актами и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Макатского района.</w:t>
+      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Макатского района (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В настоящих </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> используются следующие основные понятия:</w:t>
+        <w:t xml:space="preserve"> применяются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единый архитектурный стиль – совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
-[...15 lines deleted...]
-      3) общее имущество объекта кондоминиума – части объекта кондоминиума, (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и телекоммуникационного оборудования, являющегося собственностью операторов сотовой связи;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) текущий ремонт общего имущества объекта кондоминиума – комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) капитальный ремонт общего имущества объекта кондоминиума – комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
-[...15 lines deleted...]
-      6) содержание общего имущества объекта кондоминиума – комплекс работ или услуг по технической эксплуатации, санитарному содержанию и текущему ремонту общего имущества объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) многоквартирный жилой дом – отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
-[...15 lines deleted...]
-      7) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
-[...15 lines deleted...]
-       8) кондоминиум многоквартирного жилого дома (далее – кондоминиум) – форма собственности, зарегистрированная в порядке, определенном законодательством Республики Казахстан, при которой квартиры, нежилые помещения, парковочные места, кладовки находятся в индивидуальной (раздельной) собственности, а те части, которые не находятся в индивидуальной (раздельной) собственности, принадлежат собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
-[...15 lines deleted...]
-      9) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений собственниками квартир, нежилых помещений, связанных с управлением объектом кондоминиума и содержанием общего имущества объекта кондоминиума, путем голосования.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Концепция единого архитектурного стиля разрабатывается и утверждается государственным учреждением "Макатский районный отдел земельных отношений, архитектуры и градостроительства" (далее – орган архитектуры).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Макатского района" (далее – администратор бюджетной программы), совместно с акимами соответствующих территорий и органом архитектуры, на основании утвержденной концепции единого архитектурного стиля населенных пунктов района определяет перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания единого архитектурного облика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
-[...15 lines deleted...]
-      3. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Макатского района" (далее - Отдел) определяет перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания району единого архитектурного облика.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. На основании утвержденного перечня многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания единого архитектурного облика населенным пунктам Макатского района, при наличии средств местного бюджета, администратором бюджетной программы организуются следующие работы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирных жилых домов с утвержденной концепцией единого архитектурного стиля населенного пункта Макатского района путем размещения на своем официальном интернет-ресурсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир, нежилых помещений многоквартирных жилых домов о планируемых работах и примерных сроках их проведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Государственное учреждение "Макатский районный отдел строительства" после определения перечня многоквартирных жилых домов, указанных в </w:t>
-[...59 lines deleted...]
-      1)ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика района на официальном интернет-ресурсе акимата;</w:t>
+      3) организация собрания собственников квартир и нежилых помещений в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях" для принятия решения о реконструкции, текущем или капитальном ремонте наружных стен и кровли для придания единого архитектурного облика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
-[...15 lines deleted...]
-      2)информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае принятия отрицательного решения собрания работы по реконструкции, текущему или капитальному ремонту наружных стен, кровли для придания единого архитектурного облика, не производятся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
-[...15 lines deleted...]
-      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения ремонтных работ фасада, кровли многоквартирного жилого дома.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае принятия положительного решения собрания, администратором бюджетной программы, в соответствии с требованиями строительных норм, организуется техническое обследование общего имущества объекта кондоминиума для определения состава и объема работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
-[...15 lines deleted...]
-      6. Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Выбор организации для проведения технического обследования общего имущества объекта кондоминиума осуществляется в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
-[...15 lines deleted...]
-      7. В случае принятия собранием отрицательного решения работы по ремонту фасада, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Техническое обследование общего имущества объекта кондоминиума осуществляется экспертами, имеющими соответствующий аттестат на право осуществления технического обследования надежности и устойчивости зданий и сооружений, либо аккредитованной организации, имеющей в своем составе аттестованных экспертов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
-[...15 lines deleted...]
-      8. При принятии собранием положительного решения Отдел, в соответствии с требованиями строительных норм, организует обследование технического состояния фасада, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) и установления степени их физического износа.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По итогам технического обследования общего имущества объекта кондоминиума администратор бюджетной программы организует работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на реконструкцию, капитальный ремонт наружных стен, кровли многоквартирных жилых домов, с последующим получением заключения экспертизы за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется администратором бюджетной программы в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
-[...15 lines deleted...]
-      9. Выбор организации по обследованию технического состояния фасада, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) осуществляется в соответствии с законодательством о государственных закупках.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется администратором бюджетной программы, в соответствии с законодательством Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 10722).</w:t>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Макатского района, осуществляется из средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>