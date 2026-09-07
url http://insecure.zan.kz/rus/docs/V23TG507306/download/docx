--- v1 (2026-06-12)
+++ v2 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="26f375c" w14:textId="26f375c">
+    <w:p w14:paraId="665d1f0" w14:textId="665d1f0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1275,55 +1275,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1649,31 +1649,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>