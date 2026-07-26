--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4699663" w14:textId="4699663">
+    <w:p w14:paraId="723f955" w14:textId="723f955">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,51 +112,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Жылыойского районного маслихата Атырауской области от 16 октября 2023 года № 8-1. Зарегистрировано в Департаменте юстиции Атырауской области 17 октября 2023 года № 5094-06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В редакции от: 25.12.2024</w:t>
+      В редакции от: 30.04.2026</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Опубликовано: Эталонный контрольный банк НПА РК в электронном виде, 18.10.2023 г.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
@@ -456,556 +456,559 @@
         </w:rPr>
         <w:t>Председатель маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Қ. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мыңбаев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...15 lines deleted...]
-      Приложение 1 к решению</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 1к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жылыойского районного </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата от 16 октября 2023 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>года № 8-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="10"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Жылыойского районного маслихата Атырауской области от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z9" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - Типовые правила) и определяют порядок оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z10" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специальная комиссия – комиссия, создаваемая решением акима Жылыойского района, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая местным исполнительным органом в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – Государственное учреждение "Отдел занятости и социальных программ Жылыойского района";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z11" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1017,2405 +1020,2285 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 170, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 229 Социального кодекса, </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> статьи 13, </w:t>
+        <w:t xml:space="preserve"> статьи 229 Социального кодекса, подпунктом 2) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктом 2) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктом 2) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z12" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок оказания социальной помощи, определения перечня отдельных категорий нуждающихся получателей и установления размеров социальной помощи</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания социальной помощи, определения перечня отдельных категорий нуждающихся получателей и установления ее размеров социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z14" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Социальная помощь в виде денежной помощи предоставляется один раз в год без учета среднедушевого дохода в праздничные дни единовременно и (или) периодически (ежемесячно) в виде денежных выплат следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Праздник единства народа Казахстана – 1 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до семи лет, детям с инвалидностью с семи до восемнадцати лет - первой, второй, третьей группы – в размере 27 (двадцать семь) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) День защитника Отечества - 7 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...580 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее - Союза ССР), (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границ Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 года по 1991 годы - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - в размере 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями - в размере 30 000 (тридцать тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или в других государствах, в которых велись боевые действия – в размере 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время - в размере 50 000 (пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День Победы – 9 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны - в размере 1 000 000 (один миллион) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов - в размере 1 000 000 (один миллион) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг - в размере 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - в размере 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также члены экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств - в размере 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" - в размере 60 000 (шестьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - в размере 1 000 000 (один миллион) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавших непосредственно в ядерных испытаниях - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий - в размере 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - в размере 60 000 (шестьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 50 000 (пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       семьям военнослужащих, партизан, подпольщиков, лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьях 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте единовременно - в размере 100 000 (сто тысяч) тенге;</w:t>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте - в размере 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда - в размере 30 000 (тридцать тысяч) тенге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибшим при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения - в размере 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний - в размере 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супругам (супругов) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере 60 000 (шестьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростации в 1988-1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии - в размере 150 000 (сто пятьдесят тысяч) тенге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День Республики – 25 октября:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью всех групп (не включая детям с инвалидностью до семи лет и детям с инвалидностью с семи до восемнадцати лет - первой, второй, третьей группы) - в размере 20 (двадцать) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) День Независимости – 16 декабря: </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам принимавшие участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированные в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 14 апреля 1993 года "О реабилитации жертв массовых политических репрессий" единовременно - в размере 200 000 (двести тысяч) тенге.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+        <w:t xml:space="preserve"> Республики Казахстан от 14 апреля 1993 года "О реабилитации жертв массовых политических репрессий" - в размере 200 000 (двести тысяч) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Социальная помощь в виде денежной помощи предоставляется следующим категориям граждан в связи с возникновением трудной жизненной ситуаций:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6.Социальная помощь предоставляется гражданам (семьям), при причинении ущерба имуществу вследствие стихийного бедствия или пожара по месту нахождения пострадавшего имущества независимо от места регистрации его собственника единовременно в течении шести месяцев с момента наступления данной ситуации без учета среднедушевого дохода в размере до 500 (пятьсот) месячных расчетных показателей на основании заявления с приложением документов, указанных в </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+      1) социальная помощь в виде денежной помощи предоставляется гражданам (семьям), при причинении ущерба имуществу вследствие стихийного бедствия или пожара по месту нахождения пострадавшего имущества независимо от места регистрации его собственника единовременно в течении шести месяцев с момента наступления данной ситуации без учета среднедушевого дохода в размере до 500 (пятьсот) месячных расчетных показателей на основании заявления с приложением документов, указанных в подпунктах 1), 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовых правил;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) гражданам (семьям), среднедушевой доход которых не превышает прожиточного минимума, единовременно в размере до 25 (двадцать пять) месячных расчетных показателей на основании заявления с приложением документов, указанных в </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+      2) лицам, состоящим на диспансерном учете в организациях здравоохранения по злокачественным новообразованиям, а также одному из родителей или иным законным представителям детей, имеющим болезни, связанные со злокачественными новообразованиями, без учета среднедушевого дохода единовременно в размере 15 (пятнадцать) месячных расчетных показателей на основании заявления с приложением документов, указанных в подпунктах 1), 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовых правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) больным с различными формами туберкулеза в соответствии со списком, предоставляемым лечебным учреждением, на период амбулаторного лечения ежемесячно без учета среднедушевого дохода - в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) одному из родителей или иным законным представителям детей, инфицированным вирусом иммунодефицита человека, в соответствии со списком, предоставляемым организациями здравоохранения ежемесячно без учета среднедушевого дохода в размере 2 (двух) прожиточных минимумов по Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) лицам освобожденных из мест лишения свободы, находящиеся на учете службы пробации без учета среднедушевого дохода единовременно в размере 15 (пятнадцать) месячных расчетных показателей на основании заявления с приложением документов, указанных в </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+      5) гражданам (семьям), среднедушевой доход которых не превышает прожиточного минимума, единовременно в размере до 25 (двадцать пять) месячных расчетных показателей на основании заявления с приложением документов, указанных в подпунктах 1), 2), 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовых правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социальная помощь в виде денежной помощи отдельным категориям нуждающихся гражданам проживающим на постоянной регистрации предоставляется единовременно и (или) периодически (ежемесячно):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) лицам, состоящим на диспансерном учете в организациях здравоохранения по злокачественным новообразованиям без учета среднедушевого дохода единовременно в размере 15 (пятнадцать) месячных расчетных показателей на основании заявления с приложением документов, указанных в </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+      1) лицам освобожденных из мест лишения свободы, находящиеся на учете службы пробации без учета среднедушевого дохода единовременно в размере 15 (пятнадцать) месячных расчетных показателей на основании заявления с приложением документов, указанных в подпунктах 1),3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовых правил;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) одному из родителей или иным законным представителям детей, имеющим болезни, связанные со злокачественными новообразованиями, состоящим на диспансерном учете в организациях здравоохранения, без учета среднедушевого дохода единовременно в размере 15 (пятнадцать) месячных расчетных показателей на основании заявления с приложением документов, указанных в </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+      2) социальная помощь на санаторно-курортное лечение предоставляется лицам сопровождающим лиц с инвалидностью первой группы на период их нахождения в организации, предоставляющей санаторно-курортное лечение единовременно без учета среднедушевого дохода в размере не более 55 (пятьдесят пять) месячных расчетных показателей на основании заявления с приложением документов, указанных в подпунктах 1), 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовых правил прилагая к нему подтверждающие документы о получении санаторно-курортного лечения (акт оказанных услуг, квитанции);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Социальная помощь для ежемесячной оплаты без учета доходов оказывается следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) лицам сопровождающим лиц с инвалидностью первой группы на период их нахождения в организации, предоставляющей санаторно-курортное лечение единовременно без учета среднедушевого дохода в размере не более 55 (пятьдесят пять) месячных расчетных показателей на основании заявления с приложением документов, указанных в </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее - Союза ССР), (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств; военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий; лицам, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавших непосредственно в ядерных испытаниях; лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей; лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростации в 1988-1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии в размере - 35 000 (тридцать пять тысяч) тенге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границ Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года; военнослужащим Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года; военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 года по 1991 годы в размере - 30 000 (тридцать тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или в других государствах, в которых велись боевые действия в размере - 15 000 (пятнадцать тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере - 10 000 (десять тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия и указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z18" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Порядок оказания социальной помощи, основания для прекращения и возврата предоставляемой социальной помощи определяется согласно Типовым </w:t>
-[...9 lines deleted...]
-        <w:t>правилам</w:t>
+      9. Порядок оказания социальной помощи, основания для прекращения и возврата предоставляемой социальной помощи определяется согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовым правилам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z19" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Социальная помощь, к праздничным и памятным датам, предоставляется без требования подачи заявлений от получателей. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Категории получателей социальной помощи определяются местным исполнительным органом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запросов в государственную корпорацию или иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Жылыойского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат огруглению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам - 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Заключительное положение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...77 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение 2 к решению</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жылыойского районного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>маслихата от 16 октября 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>года № 8-1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень утративших силу некоторых решений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жылыойского</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> районного маслихата </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="109"/>
+        <w:t xml:space="preserve"> районного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>маслихата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z92" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылыойского районного маслихата от 22 мая 2017 года №10-7 "Об утверждении правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 3880);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z93" w:id="110"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z93" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылыойского районного маслихата от 2 декабря 2020 года №53-5 "О внесении изменений в решение Жылыойского районного маслихата от 22 мая 2017 года №10-7 "Об утверждении правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 4794);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z94" w:id="111"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z94" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылыойского районного маслихата от 28 сентября 2021 года №9-6 "О внесении изменений в решение Жылыойского районного маслихата от 22 мая 2017 года №10-7 "Об утверждении правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 24687);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z95" w:id="112"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z95" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылыойского районного маслихата от 22 сентября 2022 года №23-5 "О внесении изменения в решение Жылыойского районного маслихата от 22 мая 2017 года №10-7 "Об утверждении правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 29870).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3741,31 +3624,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>