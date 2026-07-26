--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7051588" w14:textId="7051588">
+    <w:p w14:paraId="cfc1e3f" w14:textId="cfc1e3f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,154 +85,248 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Тайыншинского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z0" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение маслихата Тайыншинского района Северо-Казахстанской области от 13 ноября 2023 года № 87. Зарегистрировано в Департаменте юстиции Северо-Казахстанской области 20 ноября 2023 года № 7625-15. Утратило силу решением маслихата Тайыншинского района Северо-Казахстанской области от 10 марта 2026 года № 456/30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В редакции от: 18.04.2025</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Опубликовано: Эталонный контрольный банк НПА РК в электронном виде, 28.11.2023 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение маслихата Тайыншинского района Северо-Казахстанской области от 13 ноября 2023 года № 87. Зарегистрировано в Департаменте юстиции Северо-Казахстанской области 20 ноября 2023 года № 7625-15</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z2" w:id="2"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Тайыншинского района Северо-Казахстанской области</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="4"/>
+        <w:t xml:space="preserve">Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тайыншинского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района Северо-Казахстанской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением маслихата Тайыншинского района Северо-Казахстанской области от 10 марта 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 456/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -285,131 +381,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан", маслихат Тайыншинского района Северо-Казахстанской области </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>РЕШИЛ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z5" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Тайыншинского района Северо-Казахстанской области (далее - Правила).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z6" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые решения маслихата Тайыншинского района Северо-Казахстанской области, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -438,227 +534,247 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z9" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Председатель маслихата Тайыншинского района</w:t>
+        <w:t xml:space="preserve">Председатель маслихата </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тайыншинского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Северо-Казахстанской области</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      С. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бекшенов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z11" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Утверждены решением</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>маслихата Тайыншинского района</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Северо-Казахстанской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от 13 ноября 2023 года № 87</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...40 lines deleted...]
-      Утверждены решением</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Тайыншинском районе Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="11"/>
+    <w:bookmarkStart w:name="z140" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила в редакции решения Тайыншинского районного маслихата Северо-Казахстанской области от 19.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -673,3769 +789,3769 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 274/21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Тайыншинского района Северо-Казахстанской области (далее - Правила) разработаны на основании Социального кодекса Республики Казахстан, Закона Республики Казахстан "О ветеранах", в соответствии с постановлением Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
-[...15 lines deleted...]
-      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...15 lines deleted...]
-      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 0специальная комиссия - комиссия, создаваемая решением акима Тайыншинского района Северо-Казахстанской области, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
-[...15 lines deleted...]
-      2) 0специальная комиссия - комиссия, создаваемая решением акима Тайыншинского района Северо-Казахстанской области, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 0социальная помощь – помощь, предоставляемая местным исполнительным органом в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
-[...15 lines deleted...]
-      3) 0социальная помощь – помощь, предоставляемая местным исполнительным органом в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 0уполномоченный орган по оказанию социальной помощи - коммунальное государственное учреждение "Отдел занятости и социальных программ акимата Тайыншинского района Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...15 lines deleted...]
-      4) 0уполномоченный орган по оказанию социальной помощи - коммунальное государственное учреждение "Отдел занятости и социальных программ акимата Тайыншинского района Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 0уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контроля и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...15 lines deleted...]
-      5) 0уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контроля и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) прожиточный минимум - минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины, рассчитываемой органами статистики по Северо-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...15 lines deleted...]
-      6) прожиточный минимум - минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины, рассчитываемой органами статистики по Северо-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 0среднедушевой доход - доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      7) 0среднедушевой доход - доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) праздничные дни - дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...15 lines deleted...]
-      8) праздничные дни - дни национальных и государственных праздников Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...15 lines deleted...]
-      9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) 0уполномоченный государственный орган – центральный исполнительный орган (Министерство труда и социальной защиты населения Республики Казахстан), осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
-[...15 lines deleted...]
-      10) 0уполномоченный государственный орган – центральный исполнительный орган (Министерство труда и социальной защиты населения Республики Казахстан), осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) участковая комиссия - специальная комиссия, создаваемая решениями акимов города и сельских округов для проведения обследования материального положения лиц (семей), обратившихся за социальной помощью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...15 lines deleted...]
-      11) участковая комиссия - специальная комиссия, создаваемая решениями акимов города и сельских округов для проведения обследования материального положения лиц (семей), обратившихся за социальной помощью;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) 0сервис цифровых документов - объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
-[...15 lines deleted...]
-      12) 0сервис цифровых документов - объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) предельный размер - утверждҰнный максимальный размер социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...15 lines deleted...]
-      13) предельный размер - утверждҰнный максимальный размер социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) веб-портал "электронное правительство" (далее - портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...15 lines deleted...]
-      14) веб-портал "электронное правительство" (далее - портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее - ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
-[...15 lines deleted...]
-      15) электронная цифровая подпись (далее - ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящие Правила распространяются на лиц, постоянно зарегистрированных и проживающих на территории Тайыншинского района Северо-Казахстанской области, за исключением подпунктов 1) и 2) пункта 6.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
-[...15 lines deleted...]
-      3. Настоящие Правила распространяются на лиц, постоянно зарегистрированных и проживающих на территории Тайыншинского района Северо-Казахстанской области, за исключением подпунктов 1) и 2) пункта 6.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Меры социальной поддержки, предусмотренные пунктом 4 статьи 71, пунктом 3 статьи 170, пунктом 3 статьи 229 Социального кодекса Республики Казахстан, подпунктом 2) пункта 1 статьи 10, подпунктом 2) пункта 1 статьи 11, подпунктом 2) пункта 1 статьи 12, подпунктом 2) статьи 13, статьей 17 Закона Республики Казахстан "О ветеранах" (далее - Закон), оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
-[...15 lines deleted...]
-      4. Меры социальной поддержки, предусмотренные пунктом 4 статьи 71, пунктом 3 статьи 170, пунктом 3 статьи 229 Социального кодекса Республики Казахстан, подпунктом 2) пункта 1 статьи 10, подпунктом 2) пункта 1 статьи 11, подпунктом 2) пункта 1 статьи 12, подпунктом 2) статьи 13, статьей 17 Закона Республики Казахстан "О ветеранах" (далее - Закон), оказываются в порядке, определенном настоящими Правилами.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 0Социальная помощь предоставляется единовременно или периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
-[...15 lines deleted...]
-      5. 0Социальная помощь предоставляется единовременно или периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...15 lines deleted...]
-      6. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются настоящими Правилами.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
-[...15 lines deleted...]
-      Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
-[...15 lines deleted...]
-      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
-[...15 lines deleted...]
-      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
-[...15 lines deleted...]
-      3) наличие социально значимого заболевания;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 0наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...15 lines deleted...]
-      4) 0наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 0сиротство, отсутствие родительского попечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...15 lines deleted...]
-      5) 0сиротство, отсутствие родительского попечения;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 0неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      6) 0неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь, оказывается, по месту нахождения пострадавшего имущества независимо от места регистрации его собственника. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным маслихатом Тайыншинского района перечнем оснований для отнесения граждан к категории нуждающихся. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социальная помощь по основаниям, предусмотренным подпунктами 1) и 2) пункта 6 настоящих Правил, оказывается не позднее шести месяцев со дня наступления указанных событий.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      7. Социальная помощь по основаниям, предусмотренным подпунктами 1) и 2) пункта 6 настоящих Правил, оказывается не позднее шести месяцев со дня наступления указанных событий.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 0Социальная помощь к праздничным дням и памятным датам оказывается 1 (один) раз в год, в виде денежных выплат следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...15 lines deleted...]
-      8. 0Социальная помощь к праздничным дням и памятным датам оказывается 1 (один) раз в год, в виде денежных выплат следующим категориям граждан:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 0День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
-[...15 lines deleted...]
-      1) 0День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее-Союза ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...15 lines deleted...]
-      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее-Союза ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...15 lines deleted...]
-      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
-[...15 lines deleted...]
-      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
-[...15 lines deleted...]
-      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья, либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...15 lines deleted...]
-      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья, либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
-[...15 lines deleted...]
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим соответствующих категорий, обслуживавшим действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
-[...15 lines deleted...]
-      рабочим и служащим соответствующих категорий, обслуживавшим действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы в размере 35 (тридцать пять) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы в размере 35 (тридцать пять) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 0Международный женский день - 8 марта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      2) 0Международный женский день - 8 марта:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күмісалқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени- 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...15 lines deleted...]
-      многодетным матерям, награжденным подвесками "Алтын алқа", "Күмісалқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени- 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным семьям, имеющим в своем составе четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, после среднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста)- в размере 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      многодетным семьям, имеющим в своем составе четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, после среднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста)- в размере 5 (пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 0День защитника Отечества - 7 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      3) 0День защитника Отечества - 7 мая:</w:t>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, лицам начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями- в размере 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      семьям военнослужащих, лицам начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями- в размере 5 (пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время- в размере 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время- в размере 5 (пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 4) День Победы – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
-[...15 lines deleted...]
-      4) 4) День Победы – 9 мая:</w:t>
+    <w:bookmarkStart w:name="z9" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее – Союза ССР), партизанам и подпольщикам Великой Отечественной войны - в размере 382 (триста восемьдесят два) месячных расчетных показателя; за исключением 9 мая 2025 года, к 9 мая 2025 года в связи с празднованием 80-летия Победы в Великой Отечественной войне в размере 5 000 000 (пять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z9" w:id="66"/>
-[...15 lines deleted...]
-      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее – Союза ССР), партизанам и подпольщикам Великой Отечественной войны - в размере 382 (триста восемьдесят два) месячных расчетных показателя; за исключением 9 мая 2025 года, к 9 мая 2025 года в связи с празднованием 80-летия Победы в Великой Отечественной войне в размере 5 000 000 (пять миллионов) тенге;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов - в размере 382 (триста восемьдесят два) месячных расчетных показателя; за исключением 9 мая 2025 года, к 9 мая 2025 года в связи с празднованием 80-летия Победы в Великой Отечественной войне в размере 5 000 000 (пять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z10" w:id="67"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="68"/>
+    <w:bookmarkStart w:name="z11" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере 26 (двадцать шесть) месячных расчетных показателей; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z12" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии- в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z12" w:id="69"/>
-[...15 lines deleted...]
-      лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии- в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z13" w:id="70"/>
-[...15 lines deleted...]
-      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z14" w:id="71"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z15" w:id="72"/>
-[...15 lines deleted...]
-      работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда"- в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z16" w:id="73"/>
-[...15 lines deleted...]
-      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда"- в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z17" w:id="74"/>
-[...15 lines deleted...]
-      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z18" w:id="75"/>
-[...15 lines deleted...]
-      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z19" w:id="76"/>
-[...15 lines deleted...]
-      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинграда - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супругу (супруге) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супругу (супруге) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере 8 (восемь) месячных расчетных показателей; за исключением 9 мая 2025 года, к 9 мая 2025 года в связи с празднованием 80-летия Победы в Великой Отечественной войне в размере 50 000 (пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 8 (восемь) месячных расчетных показателей, за исключением 9 мая 2025 года, к 9 мая 2025 года в связи с празднованием 80-летия Победы в Великой Отечественной войне в размере 50 000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинграда - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
-[...36 lines deleted...]
-      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 8 (восемь) месячных расчетных показателей, за исключением 9 мая 2025 года, к 9 мая 2025 года в связи с празднованием 80-летия Победы в Великой Отечественной войне в размере 50 000 (пятьдесят тысяч) тенге;</w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 5 (пять) месячных расчетных показателей, за исключением 9 мая 2025 года, к 9 мая 2025 года в связи с празднованием 80-летия Победы в Великой Отечественной войне в размере 50 000 (пятьдесят тысяч) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 0День памяти жертв политических репрессий и голода – 31 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:p>
-[...33 lines deleted...]
-      5) 0День памяти жертв политических репрессий и голода – 31 мая:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, непосредственно подвергавшимся политическим репрессиям на территории бывшего Союза Советских Социалистических Республик и в настоящее время являющиеся гражданами Республики Казахстан - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
-[...15 lines deleted...]
-      лицам, непосредственно подвергавшимся политическим репрессиям на территории бывшего Союза Советских Социалистических Республик и в настоящее время являющиеся гражданами Республики Казахстан - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан - в размере 15 (пятнадцать) месячных расчетных показателей, в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
-[...15 lines deleted...]
-      лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан - в размере 15 (пятнадцать) месячных расчетных показателей, в случаях:</w:t>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий советскими судами и другими органами за пределами бывшего Союза Советских Социалистических Республик;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
-[...15 lines deleted...]
-      применения репрессий советскими судами и другими органами за пределами бывшего Союза Советских Социалистических Республик;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуждения военными трибуналами действующей армии во время второй мировой войны (гражданских лиц и военнослужащих);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
-[...15 lines deleted...]
-      осуждения военными трибуналами действующей армии во время второй мировой войны (гражданских лиц и военнослужащих);</w:t>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий после призыва для прохождения воинской службы за пределами Казахстана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
-[...15 lines deleted...]
-      применения репрессий после призыва для прохождения воинской службы за пределами Казахстана;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий по решениям центральных союзных органов: Верховного Суда Союза Советских Социалистических Республик и его судебных коллегий, коллегии Объединенного государственного политического управления Союза Советских Социалистических Республик, особого совещания при Народном комиссариате внутренних дел - Министерстве государственной безопасности-Министерстве внутренних дел Союза Советских Социалистических Республик, Комиссии Прокуратуры Союза Советских Социалистических Республик и Народного комиссариата внутренних дел Союза Советских Социалистических Республик по следственным делам и других органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
-[...15 lines deleted...]
-      применения репрессий по решениям центральных союзных органов: Верховного Суда Союза Советских Социалистических Республик и его судебных коллегий, коллегии Объединенного государственного политического управления Союза Советских Социалистических Республик, особого совещания при Народном комиссариате внутренних дел - Министерстве государственной безопасности-Министерстве внутренних дел Союза Советских Социалистических Республик, Комиссии Прокуратуры Союза Советских Социалистических Республик и Народного комиссариата внутренних дел Союза Советских Социалистических Республик по следственным делам и других органов;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся насильственному противоправному переселению в Казахстан и из Казахстана на основании актов высших органов государственной власти Союза Советских Социалистических Республик - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
-[...15 lines deleted...]
-      лицам, подвергшимся насильственному противоправному переселению в Казахстан и из Казахстана на основании актов высших органов государственной власти Союза Советских Социалистических Республик - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям жертв политических репрессий, находившимся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на специальном поселении, а также дети жертв политических репрессий, не достигшие восемнадцатилетнего возраста на момент репрессии и в результате ее применения, оставшиеся без попечения родителей или одного из них - в размере 10 (десять) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
-[...15 lines deleted...]
-      детям жертв политических репрессий, находившимся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на специальном поселении, а также дети жертв политических репрессий, не достигшие восемнадцатилетнего возраста на момент репрессии и в результате ее применения, оставшиеся без попечения родителей или одного из них - в размере 10 (десять) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 0День закрытия Семипалатинского испытательного ядерного полигона – 29 августа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
-[...15 lines deleted...]
-      6) 0День закрытия Семипалатинского испытательного ядерного полигона – 29 августа:</w:t>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
-[...15 lines deleted...]
-      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
-[...15 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умершим лицам с инвалидностью, а также гражданам, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения и ядерных испытаний - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
-[...15 lines deleted...]
-      семьям умерших вследствие лучевой болезни или умершим лицам с инвалидностью, а также гражданам, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения и ядерных испытаний - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии - в размере 35 (тридцать пять) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
-[...15 lines deleted...]
-      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии - в размере 35 (тридцать пять) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 0День Конституции Республики Казахстан - 30 августа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
-[...15 lines deleted...]
-      7) 0День Конституции Республики Казахстан - 30 августа:</w:t>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      героям Социалистического Труда, кавалеры орденов Трудовой Славы трех степеней - в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
-[...15 lines deleted...]
-      героям Социалистического Труда, кавалеры орденов Трудовой Славы трех степеней - в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, удостоенным званий "Қазақстанның Еңбек Ері", "Халық қаһарманы"- в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
-[...15 lines deleted...]
-      лицам, удостоенным званий "Қазақстанның Еңбек Ері", "Халық қаһарманы"- в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым назначены пенсии за особые заслуги перед Республикой Казахстан, пенсионерам, имеющим статус персонального пенсионера областного значения, Почетным гражданам области, города (района)- в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
-[...15 lines deleted...]
-      лицам, которым назначены пенсии за особые заслуги перед Республикой Казахстан, пенсионерам, имеющим статус персонального пенсионера областного значения, Почетным гражданам области, города (района)- в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) День Независимости Республики Казахстан – 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
-[...15 lines deleted...]
-      8) День Независимости Республики Казахстан – 16 декабря:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случае применения репрессии за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел - в размере 51 (пятьдесят один) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными решением маслихата Тайыншинского района Северо-Казахстанской области от 18.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292/22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Социальная помощь оказывается следующим категориям нуждающихся граждан, без учета дохода:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гражданину (семье) либо его имуществу, пострадавшим вследствие стихийного бедствия, единовременно, в размере до 100 (ста) месячных расчетных показателей одному из собственников жилья (жилого строения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гражданину (семье) либо его имуществу, пострадавшим вследствие пожара, единовременно, в размере до 100 (ста) месячных расчетных показателей одному из собственников жилья (жилого строения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицам, больным туберкулезом и находящимся на амбулаторном лечении ежемесячно в размере 7 (семи) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) родителям или иным законным представителям инфицированных детей, вызванных вирусом иммунодефицита человека (ВИЧ), состоящих на диспансерном учете, согласно Перечня, утвержденного Приказом Министерства Здравоохранения Республики Казахстан от 23 сентября 2020 года № ҚР ДСМ - 108/2020 "Об утверждении перечня социально значимых заболеваний" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 21263) (далее-Перечень социальных значимых заболеваний), ежемесячно в 2 (двух) кратном размере величины прожиточного минимума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оказания социальной помощи по категориям, указанным в подпункте 3) и 4) настоящего пункта проведение обследований материально - бытового положения лица (семьи) не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь оказывается следующим категориям граждан, с учетом среднедушевого дохода лица (семьи), не превышающего порога однократного размера прожиточного минимума, 1 (один) раз в год:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 0семьям со среднедушевым доходом ниже величины прожиточного минимума в оплате стоимости очной формы обучения в высших учебных заведениях Северо-Казахстанской области, с учетом среднедушевого дохода лица (семьи), не превышающего порога однократного размера прожиточного минимума, в размере 160 (сто шестьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z119" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 0детям сиротам, детям, оставшимся без попечения родителей - в размере 10 (десяти) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z120" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 0лицам, имеющим социально значимые заболевания - в размере 10 (десяти) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 0лицам, неспособным к самообслуживанию в связи с преклонным возрастом - в размере 10 (десяти) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лицам, освободившимся из мест лишения свободы, находящимся на учете службы пробации - в размере 10 (десяти) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местным представительным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z124" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 0Социальная помощь оказывается без учета доходов следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z125" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, перечисленным в статье 8, за исключением лиц, указанных в подпунктах 4) и 5) статьи 8 Закона на оплату зубопротезирования, кроме драгоценных металлов и протезов из металлокерамики, металлоакрила, 1 (один) раз в три года согласно предоставленной счет-фактуре, но не превышающую сумму в размере 50 (пятидесяти) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z126" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, перечисленным в статье 8, за исключением лиц, указанных в подпунктах 4) и 5) статьи 8 Закона на возмещение затрат за оплату коммунальных услуг и приобретения топлива, в размере 36 (тридцать шесть) месячных расчетных показателей 1 (один) раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z127" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, перечисленным в статье 8, за исключением лиц, указанных в подпунктах 4) и 5) статьи 8 Закона на возмещение затрат за оплату коммунальных услуг и приобретения топлива, в размере 24 (двадцать четыре) месячных расчетных показателей 1 (один) раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z128" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, перечисленным в статье 8, за исключением лиц, указанных в подпунктах 4) и 5) статьи 8 Закона, а также лицам, пострадавшим в зоне Семипалатинского ядерного полигона, в размере стоимости проезда на госпитализацию, железнодорожным (плацкартный вагон), автомобильным пассажирским транспортом (кроме такси) от станции отправления до места госпитализации и обратно, по территории Республики Казахстан, 1(один) раз в год, согласно предоставленных билетов, в порядке очередности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными решением маслихата Тайыншинского района Северо-Казахстанской области от 18.04.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным решением маслихата Тайыншинского района Северо-Казахстанской области от 18.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292/22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
-[...355 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, перечисленным в статье 8, за исключением лиц, указанных в подпунктах 4) и 5) статьи 8 Закона, а также лицам, пострадавшим в зоне Семипалатинского ядерного полигона, в размере стоимости проезда на госпитализацию, железнодорожным (плацкартный вагон), автомобильным пассажирским транспортом (кроме такси) от станции отправления до места госпитализации и обратно, по территории Республики Казахстан, 1(один) раз в год, согласно предоставленных билетов, в порядке очередности.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. ССреднедушевой доход лица (семьи) рассчитывается в соответствии с Правилами исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи, утвержденными приказом Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z130" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z131" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...88 lines deleted...]
-      13. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z132" w:id="119"/>
-[...15 lines deleted...]
-      14. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z133" w:id="120"/>
-[...15 lines deleted...]
-      Категории получателей социальной помощи определяются местным исполнительным органом.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию, местный исполнительный орган и организации здравоохранения, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z134" w:id="121"/>
-[...15 lines deleted...]
-      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию, местный исполнительный орган и организации здравоохранения, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи при наличии социально значимого заболевания предоставляются в электронном виде организациями здравоохранения в соответствии с Перечнем социально значимых заболеваний с указанием кодов международной классификации болезней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z135" w:id="122"/>
-[...15 lines deleted...]
-      Списки получателей социальной помощи при наличии социально значимого заболевания предоставляются в электронном виде организациями здравоохранения в соответствии с Перечнем социально значимых заболеваний с указанием кодов международной классификации болезней.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. 0Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или акиму сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z136" w:id="123"/>
-[...15 lines deleted...]
-      15. 0Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или акиму сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее - ИС) государственных органов или организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z137" w:id="124"/>
-[...15 lines deleted...]
-      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее - ИС) государственных органов или организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z138" w:id="125"/>
-[...15 lines deleted...]
-      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z139" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z139" w:id="126"/>
-[...15 lines deleted...]
-      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:p>
-[...33 lines deleted...]
-      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z142" w:id="128"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z143" w:id="129"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z144" w:id="130"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z145" w:id="131"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z146" w:id="132"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы предоставляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z148" w:id="134"/>
-[...15 lines deleted...]
-      Документы предоставляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении заявителем неполного пакета документов и (или) документ с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
-[...15 lines deleted...]
-      При предоставлении заявителем неполного пакета документов и (или) документ с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z150" w:id="136"/>
-[...15 lines deleted...]
-      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z151" w:id="137"/>
-[...15 lines deleted...]
-      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. 0Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z152" w:id="138"/>
-[...15 lines deleted...]
-      16. 0Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 3-7 пункта 6 настоящих Правил, уполномоченный орган по оказанию социальной помощи или аким сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z153" w:id="139"/>
-[...15 lines deleted...]
-      При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 3-7 пункта 6 настоящих Правил, уполномоченный орган по оказанию социальной помощи или аким сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
+    <w:bookmarkStart w:name="z154" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. 0Участковая комиссия в течение 2 (двух) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно приложениям 2, 3 к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму сельского округа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z154" w:id="140"/>
-[...15 lines deleted...]
-      17. 0Участковая комиссия в течение 2 (двух) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно приложениям 2, 3 к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму сельского округа.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким сельского округа в течение 2 (двух) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z155" w:id="141"/>
-[...15 lines deleted...]
-      Аким сельского округа в течение 2 (двух) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z156" w:id="142"/>
-[...15 lines deleted...]
-      18. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z157" w:id="143"/>
-[...15 lines deleted...]
-      19. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии или акима сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z158" w:id="144"/>
-[...15 lines deleted...]
-      20. Уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии или акима сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Специальная комиссия в течение 2 (двух) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z159" w:id="145"/>
-[...15 lines deleted...]
-      21. Специальная комиссия в течение 2 (двух) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. 0Уполномоченный орган по оказанию социальной помощи в течение 8 (восьми) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z160" w:id="146"/>
-[...15 lines deleted...]
-      22. 0Уполномоченный орган по оказанию социальной помощи в течение 8 (восьми) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, указанных в пунктах 18 и 19 настоящих Правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима сельского округа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z161" w:id="147"/>
-[...15 lines deleted...]
-      В случаях, указанных в пунктах 18 и 19 настоящих Правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима сельского округа.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z162" w:id="148"/>
-[...15 lines deleted...]
-      При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z163" w:id="149"/>
-[...15 lines deleted...]
-      Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
+    <w:bookmarkStart w:name="z164" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z164" w:id="150"/>
-[...15 lines deleted...]
-      приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использования информационных систем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z165" w:id="151"/>
-[...15 lines deleted...]
-      использования информационных систем;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z166" w:id="152"/>
-[...15 lines deleted...]
-      иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z167" w:id="153"/>
-[...15 lines deleted...]
-      Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устного выражения заявителем своего возражения, уполномоченный орган по оказанию социальной помощи, должностное лицо ведут протокол заслушивания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z168" w:id="154"/>
-[...15 lines deleted...]
-      В случае устного выражения заявителем своего возражения, уполномоченный орган по оказанию социальной помощи, должностное лицо ведут протокол заслушивания.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи, должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z169" w:id="155"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="156"/>
+    <w:bookmarkStart w:name="z170" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявитель в течение трех рабочих дней после ознакомления вправе предоставить свои замечания на протокол заслушивания. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z171" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно приложению 4 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z171" w:id="157"/>
-[...15 lines deleted...]
-      По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно приложению 4 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. 0Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно приложению 5 к Типовым правилам (в случае отказа – согласно приложению 6 к Типовым правилам).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z172" w:id="158"/>
-[...15 lines deleted...]
-      23. 0Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно приложению 5 к Типовым правилам (в случае отказа – согласно приложению 6 к Типовым правилам).</w:t>
+    <w:bookmarkStart w:name="z173" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z173" w:id="159"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="160"/>
+    <w:bookmarkStart w:name="z174" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z175" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z175" w:id="161"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="162"/>
+    <w:bookmarkStart w:name="z176" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Отказ в оказании социальной помощи осуществляется в случаях: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z177" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z177" w:id="163"/>
-[...15 lines deleted...]
-      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 0отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z178" w:id="164"/>
-[...15 lines deleted...]
-      2) 0отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+    <w:bookmarkStart w:name="z179" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 0превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z179" w:id="165"/>
-[...15 lines deleted...]
-      3) 0превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 0получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z180" w:id="166"/>
-[...15 lines deleted...]
-      4) 0получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Порядок обжалования решения, принятого уполномоченным органом по оказанию социальной помощи определен Приказом Министра труда и социальной защиты населения Республики Казахстан от 25 марта 2021 года № 84 "О некоторых вопросах оказания государственных услуг в социально-трудовой сфере" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22394).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z181" w:id="167"/>
-[...15 lines deleted...]
-      25. Порядок обжалования решения, принятого уполномоченным органом по оказанию социальной помощи определен Приказом Министра труда и социальной защиты населения Республики Казахстан от 25 марта 2021 года № 84 "О некоторых вопросах оказания государственных услуг в социально-трудовой сфере" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22394).</w:t>
+    <w:bookmarkStart w:name="z182" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. 0Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Тайыншинского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z182" w:id="168"/>
-[...15 lines deleted...]
-      26. 0Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Тайыншинского района на текущий финансовый год.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z183" w:id="169"/>
-[...15 lines deleted...]
-      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи, в соответствии с графиком выплаты, не позднее 25 числа текущего месяца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z184" w:id="170"/>
-[...15 lines deleted...]
-      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи, в соответствии с графиком выплаты, не позднее 25 числа текущего месяца.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. 0Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z185" w:id="171"/>
-[...15 lines deleted...]
-      27. 0Социальная помощь прекращается в случаях:</w:t>
+    <w:bookmarkStart w:name="z186" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z186" w:id="172"/>
-[...15 lines deleted...]
-      1) смерти получателя;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 0выезда получателя на постоянное проживание за пределы Тайыншинского района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z187" w:id="173"/>
-[...15 lines deleted...]
-      2) 0выезда получателя на постоянное проживание за пределы Тайыншинского района;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z188" w:id="174"/>
-[...15 lines deleted...]
-      3) 3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z189" w:id="175"/>
-[...15 lines deleted...]
-      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z190" w:id="176"/>
-[...15 lines deleted...]
-      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z191" w:id="177"/>
-[...15 lines deleted...]
-      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 6 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z192" w:id="178"/>
-[...15 lines deleted...]
-      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z193" w:id="179"/>
-[...15 lines deleted...]
-      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатели социальной помощи (или представителя по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) направляют уведомления в уполномоченный орган по оказанию социальной помощи от себя или от имени семьи о возникновении оснований для прекращения выплаты социальной помощи, со дня их наступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z194" w:id="180"/>
-[...15 lines deleted...]
-      Получатели социальной помощи (или представителя по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) направляют уведомления в уполномоченный орган по оказанию социальной помощи от себя или от имени семьи о возникновении оснований для прекращения выплаты социальной помощи, со дня их наступления.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 с изменением, внесенным решением маслихата Тайыншинского района Северо-Казахстанской области от 18.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292/22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:p>
-[...95 lines deleted...]
-      29. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+    <w:bookmarkStart w:name="z197" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Порядок формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням и процесс осуществления выплаты социальной помощи через Государственную корпорацию определяется пунктами 26-32 Типовых правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z197" w:id="182"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4514,322 +4630,344 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 ноября 2023 года № 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="183"/>
+    <w:bookmarkStart w:name="z134" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых решений маслихата Тайыншинского района Северо-Казахстанской области, признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z135" w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z135" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Тайыншинского района Северо-Казахстанской области "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Тайыншинского района Северо-Казахстанской области" от 15 января 2021 года № 7 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7104).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z136" w:id="185"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z136" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Тайыншинского района Северо-Казахстанской области "О внесении изменения в решение маслихата Тайыншинского района Северо-Казахстанской области от 15 января 2021 года № 7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Тайыншинском районе Северо-Казахстанской области" от 17 августа 2021 года № 78 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 24194).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z137" w:id="186"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z137" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Тайыншинского района Северо-Казахстанской области "О внесении изменения в решение маслихата Тайыншинского района Северо-Казахстанской области от 15 января 2021 года № 7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Тайыншинском районе Северо-Казахстанской области" от 14 апреля 2022 года № 163 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 27663).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z138" w:id="187"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z138" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Тайыншинского района Северо-Казахстанской области "О внесении изменения в решение маслихата Тайыншинского района Северо-Казахстанской области от 15 января 2021 года № 7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Тайыншинском районе Северо-Казахстанской области" от 3 ноября 2022 года № 238 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 30477).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z139" w:id="188"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z139" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Тайыншинского района Северо-Казахстанской области "О внесении изменения в решение маслихата Тайыншинского района Северо-Казахстанской области от 15 января 2021 года № 7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Тайыншинском районе Северо-Казахстанской области" от 14 июля 2023 года № 54 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7557-15).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5151,35 +5289,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>