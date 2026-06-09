--- v0 (2025-11-09)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e44c51" w14:textId="6e44c51">
+    <w:p w14:paraId="3d9f8a5" w14:textId="3d9f8a5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -888,3565 +888,3958 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 40/5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); приложение редакции решения Мамлютского района Северо-Казахстанской области от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Мамлютском районе Северо-Казахстанской области (далее - Правила) разработаны на основании Социального кодекса Республики Казахстан, Закона Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О ветеранах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" и в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Основные термины и понятия, которые используются в настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специальная комиссия – комиссия, создаваемая решением акима Мамлютского района Северо-Казахстанской области по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь – помощь, предоставляемая местным исполнительным органом в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган по оказанию социальной помощи – коммунальное государственное учреждение "Отдел занятости и социальных программ акимата Мамлютского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Меры социальной поддержки, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 71, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 170, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 229 Социального кодекса Республики Казахстан, подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10, подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11, подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12, подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящие правила распространяются на лиц, постоянно проживающих и зарегистрированных на территории Мамлютского района Северо-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       6. Перечни праздничных дней и памятных дат для оказания социальной помощи устанавливаются местными представительными органами по представлению местных исполнительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня отдельных категорий нуждающихся получателей и установления размеров социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются местными исполнительными органами и утверждаются решениями местных представительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Основаниями для отнесения граждан к категории нуждающихся являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальная комиссия при вынесении заключения о необходимости оказания социальной помощи руководствуется утвержденным маслихатом Мамлютского района Северо-Казахстанской области перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Социальная помощь к праздничным дням и памятным датам назначается 1 (один) раз в год, в виде денежных выплат следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лица начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее- Союза ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призвавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий, военнослужащие летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим соответствующих категорий, обслуживавшим действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Международный женский день – 8 марта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-Героиня", награжденным орденами "Материнская Слава" I и II степени – в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным семьям, имеющим в своем составе четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях среднего, технического и профессионального, после среднего, высшего и (или) послевузовского образования, после достижения ими совершеннолетия до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День памяти о чернобыльской катастрофе- 26 апреля:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения- в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988-1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День защитника Отечества - 7 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, лицам начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза социалистических республик (далее - бывшего Союза ССР), погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями - в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время - в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День Победы - 9 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее – Союза ССР), партизаны и подпольщики Великой Отечественной войны- в размере 382 (триста восемьдесят два) месячных расчетных показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов- в размере 382 (триста восемьдесят два) месячных расчетных показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главного северного морского пути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также члены экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда - в размере 16 (шестнадцать) месячных расчетных показателей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супругам (супруг) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак– в размере 8 ( восемь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 8 ( восемь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награждҰнные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День памяти жертв политических репрессий и голода – 31 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, непосредственно подвергавшимся политическим репрессиям на территории бывшего Союза Советских Социалистических Республик (далее – Союза ССР), в настоящее время являющиеся гражданами Республики Казахстан - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       применения репрессий советскими судами и другими органами за пределами бывшего Союза ССР - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуждения военными трибуналами действующей армии во время второй мировой войны (гражданских лиц и военнослужащих) - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       применения репрессий после призыва для прохождения воинской службы за пределы Казахстана - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       применения репрессий по решениям центральных союзных органов: Верховного Суда Союза ССР его судебных коллегий, коллегии Объединенного государственного политического управления Союза ССР, особого совещания при Народном комиссариате внутренних дел-Министерстве государственной безопасности-Министерстве внутренних дел Союза ССР Комиссии Прокуратуры Союза ССР и Народного комиссариата внутренних дел Союза ССР по следственным делам и других органов-в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшиеся насильственному противоправному переселению в Казахстан и из Казахстана на основании актов высших органов государственной власти Союза ССР - в размере15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дети жертв политических репрессий, находившиеся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на специальном поселении, а также дети жертв политических репрессий, не достигшим восемнадцатилетнего возраста на момент репрессии и в результате ее применения оставшиеся без попечения родителей или одного из них –в размере – 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День защиты детей-1 июня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дети с инвалидностью:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до семи лет в размере –5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью с семи до восемнадцати лет первой группы в размере –5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью с семи до восемнадцати лет второй группы в размере –5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью с семи до восемнадцати лет третьей группы; в размере –5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) День Конституции Республики Казахстан - 30 августа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Героям Социалистического Труда, кавалерам орденов Трудовой Славы трех степеней- в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, удостоенным званий "Қазақстанның Еңбек Ері" "Халық қаһарманы" - в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым назначены пенсии за особые заслуги перед Республикой Казахстан, пенсионеры, имеющие статус персонального пенсионера областного значения, почетные граждане области, города (района)- в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) День Независимости - 16 декабря:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случае применения репрессии за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел -в размере 51 (пятьдесят один) месячный расчҰтный показатель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Социальная помощь с учетом среднедушевого дохода не превышающего порога однократного размера прожиточного минимума , оказывается отдельным категориям граждан единовременно в размере 10 (десять ) месячных расчетных показателей, в том числе по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам (семьям), имеющим среднедушевой доход, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь оказывается без учҰта среднедушевого дохода следующим отдельным категориям нуждающихся граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гражданам (семьям), в случае причинении ущерба гражданам (семьям) либо их имуществу вследствие стихийного бедствия, единовременно, в размере 100 (сто) месячных расчҰтных показателей, одному из собственников жилья (жилого строения), срок оказания социальной помощи не позднее шести месяцев со дня наступления трудной жизненной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гражданам (семьям), в случае причинении ущерба гражданам (семьям) либо их имуществу вследствие пожара, единовременно, в размере 100 (сто) месячных расчҰтных показателей, одному из собственников жилья (жилого строения), срок оказания социальной помощи не позднее шести месяцев со дня наступления трудной жизненной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицам страдающим социально значимыми заболеваниями -единовременно в размере 10 (десять) месячных расчҰтных показателей, срок оказания социальной помощи не позднее шести месяцев со дня наступления трудной жизненной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) детям с заболеванием вызванным вирусом иммунодефицита человека (ВИЧ) для постоянного ухода и дополнительного усиленного питания - ежемесячно в размере 2 (двух) кратного прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) гражданам, больным туберкулҰзом и находящимся на амбулаторном лечении на основании списков, предоставляемых Коммунальным государственным предприятием на праве хозяйственного ведения "Мамлютская районная больница" коммунального государственного учреждения "Управления здравоохранения акимата Северо-Казахстанской области", на дополнительное питание – ежемесячно в размере 6 (шесть) месячных расчҰтных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь предоставляется без учҰта доходов следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награждҰнным орденами и медалями бывшего Союза Советских Социалистических Республик (далее – Союза ССР)за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в статье 8 Закона Республики Казахстан "О ветеранах", за исключением лиц указанных в подпунктах 4) и 5) части первой статьи 8 Закона, социальная помощь на лечение (оздоровление), с предоставлением документа, подтверждающего факт наличия статуса данных категорий граждан, в размере 50 (пятьдесят) месячных расчҰтных показателей, единовременно 1 (один) раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награждҰнным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в статье 8 Закона Республики Казахстан "О ветеранах", за исключением лиц указанных в подпунктах 4) и 5) части первой статьи 8 Закона на оплату коммунальных услуг и приобретение топлива, в размере 2 (двух) месячных расчҰтных показателей ежемесячно, с предоставлением документа, подтверждающего факт наличия статуса данных категорий граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой группы на сопровождение индивидуальным помощником на санаторно-курортное лечение единовременно в размере 50 (пятьдесят) месячных расчҰтных показателей согласно индивидуальной программы абилитации и реабилитации лиц с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. При этом совокупный доход рассчитывается в соответствии с Правилами исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи, утверждҰнными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются местным исполнительным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму города, сельского округа, или в Государственную корпорацию с заявлением по форме, согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпункте 1) ,2) и 4) пункта 7 настоящих правил, уполномоченный орган по оказанию социальной помощи или акимы города, сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно приложениям 2, 3 к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму города, сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким города, сельского округа в течение 2 (два) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии или акима города, сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случаях, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима города, сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использования информационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устного выражения заявителем своего возражения, уполномоченный орган по оказанию социальной помощи, должностное лицо ведут протокол заслушивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи, должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель в течение трех рабочих дней после ознакомления вправе представить свои замечания на протокол заслушивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно приложению 4 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно приложению 5 к Типовым правилам (в случае отказа – согласно приложению 6 к Типовым правилам).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Мамлютского района Северо-Казахстанской области на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы Мамлютского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. Настоящие правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Мамлютском районе Северо-Казахстанской области (далее - Правила) разработаны на основании Социального кодекса Республики Казахстан, Закона Республики Казахстан "О ветеранах" и в соответствии с постановлением Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
-[...1141 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="64"/>
+        <w:t>Подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 8 Типовых правил.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда - в размере 16 (шестнадцать) месячных расчетных показателей; </w:t>
-[...99 lines deleted...]
-      лицам, непосредственно подвергавшимся политическим репрессиям на территории бывшего Союза Советских Социалистических Республик (далее – Союза ССР), в настоящее время являющиеся гражданами Республики Казахстан - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      Выплата социальной помощи по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выплата социальной помощи по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z85" w:id="70"/>
-[...15 lines deleted...]
-      лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случаях:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мониторинг и учҰт предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z86" w:id="71"/>
-[...15 lines deleted...]
-       применения репрессий советскими судами и другими органами за пределами бывшего Союза ССР - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
-[...15 lines deleted...]
-      осуждения военными трибуналами действующей армии во время второй мировой войны (гражданских лиц и военнослужащих) - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно приложению 7 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z88" w:id="73"/>
-[...15 lines deleted...]
-       применения репрессий после призыва для прохождения воинской службы за пределы Казахстана - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z89" w:id="74"/>
-[...15 lines deleted...]
-       применения репрессий по решениям центральных союзных органов: Верховного Суда Союза ССР его судебных коллегий, коллегии Объединенного государственного политического управления Союза ССР, особого совещания при Народном комиссариате внутренних дел-Министерстве государственной безопасности-Министерстве внутренних дел Союза ССР Комиссии Прокуратуры Союза ССР и Народного комиссариата внутренних дел Союза ССР по следственным делам и других органов-в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по единовременным выплатам – ежедневно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z90" w:id="75"/>
-[...15 lines deleted...]
-      лица, подвергшиеся насильственному противоправному переселению в Казахстан и из Казахстана на основании актов высших органов государственной власти Союза ССР - в размере15 (пятнадцать) месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z91" w:id="76"/>
-[...15 lines deleted...]
-      дети жертв политических репрессий, находившиеся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на специальном поселении, а также дети жертв политических репрессий, не достигшим восемнадцатилетнего возраста на момент репрессии и в результате ее применения оставшиеся без попечения родителей или одного из них –в размере – 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z92" w:id="77"/>
-[...15 lines deleted...]
-      6) День закрытия Семипалатинского испытательного ядерного полигона- 29 августа:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z94" w:id="79"/>
-[...2024 lines deleted...]
-    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4480,51 +4873,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>32. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.Приложение к решению</w:t>
+              <w:t>Приложение к решению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4681,562 +5074,562 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 11 декабря 2023 года № 14/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="166"/>
+    <w:bookmarkStart w:name="z138" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений маслихата Мамлютского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z139" w:id="167"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z139" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Мамлютского района Северо-Казахстанской области "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Мамлютского района" от 27 июня 2016 года № 5/7 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 3844).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z140" w:id="168"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z140" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Мамлютского района Северо-Казахстанской области "О внесении изменений в решение маслихата Мамлютского района Северо-Казахстанской области от 27 июня 2016 года № 5/7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 23 декабря 2016 года № 11/7 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4006).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z141" w:id="169"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z141" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Мамлютского района Северо-Казахстанской области "О внесении изменений и дополнения в решение маслихата Мамлютского района Северо-Казахстанской области от 27 июня 2016 года № 5/7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 20 июля 2017 года № 17/2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4286).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z142" w:id="170"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z142" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Мамлютского района Северо-Казахстанской области "О внесении изменений в решение маслихата Мамлютского района Северо-Казахстанской области от 27 июня 2016 года № 5/7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Мамлютского района" от 5 октября 2018 года № 34/3 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4961).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z143" w:id="171"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z143" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Мамлютского района Северо-Казахстанской области "О внесении изменений в решение маслихата Мамлютского района Северо-Казахстанской области от 27 июня 2016 года № 5/7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Мамлютского района" от 9 сентября 2019 года № 55/4 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 5568).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z144" w:id="172"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z144" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Мамлютского района Северо-Казахстанской области "О внесении изменений в решение маслихата Мамлютского района Северо-Казахстанской области от 27 июня 2016 года № 5/7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Мамлютского района" от 26 февраля 2020 года № 64/2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6059).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z145" w:id="173"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z145" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Мамлютского района Северо-Казахстанской области "О внесении изменений и дополнения в решение маслихата Мамлютского района Северо-Казахстанской области от 27 июня 2016 года № 5/7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Мамлютского района" от 10 июня 2020 года № 72/3 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6355).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z146" w:id="174"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z146" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Мамлютского района Северо-Казахстанской области "О внесении изменений в решение маслихата Мамлютского района Северо-Казахстанской области от 27 июня 2016 года № 5/7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Мамлютского района" от 12 февраля 2021 года № 2/2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7135).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z147" w:id="175"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z147" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Мамлютского района Северо-Казахстанской области "О внесении изменения в решение маслихата Мамлютского района Северо-Казахстанской области от 27 июня 2016 года № 5/7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Мамлютского района" и признании утратившими силу некоторых решений маслихата Мамлютского района Северо-Казахстанской области" от 25 ноября 2021 года № 13/3 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 25480).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z148" w:id="176"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z148" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Мамлютского района Северо-Казахстанской области "О внесении изменения в решение маслихата Мамлютского района Северо-Казахстанской области от 27 июня 2016 года № 5/7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Мамлютского района" от 17 марта 2022 года № 19/2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 27283).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z149" w:id="177"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z149" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Мамлютского района Северо-Казахстанской области "О внесении изменения в решение маслихата Мамлютского района Северо-Казахстанской области от 27 июня 2016 года № 5/7 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Мамлютского района" от 12 мая 2023 года № 4/2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7499-15).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5562,31 +5955,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>