--- v0 (2025-10-19)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="acbab08" w14:textId="acbab08">
+    <w:p w14:paraId="fb246a9" w14:textId="fb246a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1160,86 +1160,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специальная комиссия при вынесении заключения о необходимости оказания социальной помощи руководствуется утвержденным маслихатом Аккайынского района Северо-Казахстанской области перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Социальная помощь по основаниям, предусмотренным подпунктами 1) и 2) пункта 6 настоящих правил, оказывается не позднее шести месяцев со дня наступления указанных событий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Социальная помощь к праздничным дням и памятным датам оказывается 1 (один) раз в год, в виде денежных выплат следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее - Союза ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1394,1276 +1398,1478 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Международный женский день - 8 марта:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-Героиня", награжденным орденами "Материнская Слава" I и II степени - в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) - в размере 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День памяти о Чернобыльской катастрофе - 26 апреля:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также гражданам, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения и ядерных испытаний - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988-1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День защитника Отечества - 7 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями - в размере 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время - в размере 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День Победы - 9 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны - в размере 382 (триста восемьдесят два) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов - в размере 382 (триста восемьдесят два) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главного северного морского пути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда" - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинграда - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере 8 (восемь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 8 (восемь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим, (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День памяти жертв политических репрессий и голода - 31 мая:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
-[...15 lines deleted...]
-      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" и знаком "Жителю блокадного Ленинграда" - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, непосредственно подвергавшимся политическим репрессиям на территории бывшего Союза ССР и в настоящее время являющимся гражданами Республики Казахстан - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан в размере 15 (пятнадцать) месячных расчетных показателей, в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий советскими судами и другими органами за пределами бывшего Союза ССР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуждения военными трибуналами действующей армии во время второй мировой войны (гражданских лиц и военнослужащих);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий после призыва для прохождения воинской службы за пределы Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий по решениям центральных союзных органов: Верховного Суда ССР и его судебных коллегий, коллегии Объединенного государственного политического управления Союза ССР, особого совещания при Народном комиссариате внутренних дел-Министерстве государственной безопасности-Министерстве внутренних дел Союза ССР, Комиссии Прокуратуры Союза ССР и Народного комиссариата внутренних дел Союза ССР по следственным делам и других органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся насильственному противоправному переселению в Казахстан и из Казахстана на основании актов высших органов государственной власти Союза ССР - в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям жертв политических репрессий, находившимся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на специальном поселении, а также детям жертв политических репрессий, не достигшим восемнадцатилетнего возраста на момент репрессии и в результате ее применения, оставшимся без попечения родителей или одного из них - в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День защиты детей - 1 июня:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
-[...15 lines deleted...]
-      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью в размере 5 (пять) месячных расчетных показателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до семи лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью с семи до восемнадцати лет первой группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью с семи до восемнадцати лет второй группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью с семи до восемнадцати лет третьей группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) День Конституции Республики Казахстан - 30 августа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
-[...15 lines deleted...]
-      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней - в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, удостоенным звания "Қазақстанның Еңбек Ері", "Халық қаһарманы" - в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым назначены пенсии за особые заслуги перед Республикой Казахстан, пенсионерам, имеющим статус персонального пенсионера областного значения, почетным гражданам области, города (района) - в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) День Независимости - 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
-[...15 lines deleted...]
-      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случае применения репрессий за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел - в размере 51 (пятьдесят один) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными решениями маслихата Аккайынского района Северо-Казахстанской области от 27.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24-24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9. Исключен решением маслихата Аккайынского района Северо-Казахстанской области от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь оказывается следующим категориям нуждающихся граждан, без учета среднедушевого дохода:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гражданам (семьям), в случае причинении ущерба гражданам (семьям) либо их имуществу вследствие стихийного бедствия, единовременно, в размере не более 100 (сто) месячных расчетных показателей, одному из собственников жилья (жилого строения), c предоставлением документа, подтверждающего принадлежность собственности жилья заявителю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гражданам (семьям), в случае причинении ущерба гражданам (семьям) либо их имуществу вследствие пожара, единовременно, в размере не более 100 (сто) месячных расчетных показателей, одному из собственников жилья (жилого строения), c предоставлением документа, подтверждающего принадлежность собственности жилья заявителю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, состоящих на диспансерном учете находящимся на амбулаторном лечении с заболеванием туберкулез, ежемесячно в размере 6 (шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, страдающим злокачественными новообразованиями, 1 (один) раз в год в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям или иным законным представителям детей, инфицированным вирусом иммунодефицита человека состоящих на диспансерном учете назначается ежемесячно в 2 (два) кратном размере величины прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам, освободившимся из мест лишения свободы, находившимся на учете службы пробации, единовременно в размере 5 (пять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь оказывается следующим категориям граждан, с учетом среднедушевого дохода лица (семьи), не превышающего порога однократного размера прожиточного минимума:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) детям – сиротам, детям, оставшимся без попечения родителей, единовременно в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицам, неспособным к самообслуживанию в связи с преклонным возрастом, единовременно в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицам, имеющим социально значимые заболевания, единовременно в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста), единовременно в размере 5 (пять) месячных расчетных показателей, с предоставлением подтверждающего документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Социальная помощь оказывается без учета доходов отдельным категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1) - 3) статьи 8 Закона на оплату зубопротезирования, 1 (один) раз в год согласно счет-фактуре, но не превышающую сумму в размере 20 (двадцать) месячных расчетных показателей (кроме драгоценных металлов и протезов из металлокерамики, металлоакрила), c предоставлением счет-фактуры и акта выполненных работ, а также документа, подтверждающего факт наличия статуса данных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1) - 3) статьи 8 Закона на санаторно-курортное лечение в санаториях (профилакториях) Республики Казахстан, 1 (один) раз в год в размере 50 (пятьдесят) месячных расчетных показателей, согласно рекомендациям лечебно-профилактического учреждения по месту жительства заявителя с предоставлением санаторно-курортной карты, а также документа, подтверждающего факт наличия статуса данных категорий граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
-[...458 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1) - 3) статьи 8 Закона на оплату коммунальных услуг и приобретение топлива, 1 (один) раз в год в размере 48 (сорок восемь) месячных расчетных показателей, c предоставлением документа, подтверждающего факт наличия статуса данных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1) - 3) статьи 8 Закона в проезде, 1 (один) раз в год в размере стоимости проездного билета железнодорожным, автомобильным пассажирским транспортом (кроме такси) от станции отправления одного видов указанных транспортных средств до места госпитализации и обратно по территории Республики Казахстан, с предоставлением проездного и подтверждающего госпитализацию документа, а также документа, подтверждающего факт наличия статуса данных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лицам с инвалидностью 1 группы, имеющим затруднения в передвижении, которым выдана путевка согласно индивидуальной программы абилитации и реабилитации лиц с инвалидностью на санаторно-курортное лечение, на сопровождение индивидуальным помощником, 1 (один) раз в год в размере стоимости оплаты за проживание в санатории сопровождающего лица, но не превышающую сумму в размере 50 (пятьдесят) месячных расчетных показателей, с предоставлением документа, подтверждающего установленной группы инвалидности и оплату за проживание в санатории сопровождающего лица (счет-фактура или чек об оплате).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными решением маслихата Аккайынского района Северо-Казахстанской области от 27.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 24-24</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными решением маслихата Аккайынского района Северо-Казахстанской области от 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 35-16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...358 lines deleted...]
-      5) лицам с инвалидностью 1 группы, имеющим затруднения в передвижении, которым выдана путевка согласно индивидуальной программы абилитации и реабилитации лиц с инвалидностью на санаторно-курортное лечение, на сопровождение индивидуальным помощником, 1 (один) раз в год в размере стоимости оплаты за проживание в санатории сопровождающего лица, но не превышающую сумму в размере 50 (пятьдесят) месячных расчетных показателей, с предоставлением документа, подтверждающего установленной группы инвалидности и оплату за проживание в санатории сопровождающего лица (счет-фактура или чек об оплате).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для оказания социальной помощи по основаниям, указанным в подпунктах 3) и 4) пункта 10, пункта 12 проведение обследований материального положения лица (семьи) не требуется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4735,55 +4941,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>