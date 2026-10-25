--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="59e747e" w14:textId="59e747e">
+    <w:p w14:paraId="f11113c" w14:textId="f11113c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об образовании избирательных участков на территории Аккайынского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение акима Аккайынского района Северо-Казахстанской области от 14 июля 2023 года № 142. Зарегистрировано Департаментом юстиции Северо-Казахстанской области 19 июля 2023 года № 7559-15</w:t>
+        <w:t>Решение акима Аккайынского района Северо-Казахстанской области от 14 июля 2023 года № 142. Зарегистрировано Департаментом юстиции Северо-Казахстанской области 19 июля 2023 года № 7559-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -856,81 +856,101 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение в редакции решения акима Аккайынского района Северо-Казахстанской области от 01.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменениями, внесенными решением акима Аккайынского района Северо-Казахстанской области от 15.07.2024 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменениями, внесенными решениями акима Аккайынского района Северо-Казахстанской области от 15.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 02.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1033,1388 +1053,1322 @@
         <w:t>
       границы: село Рублевка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z30" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 97:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z31" w:id="15"/>
-[...15 lines deleted...]
-      Местонахождение: село Астраханка, улица Школьная, здание коммунального государственного учреждения "Астраханская средняя школа" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Астраханка, улица Мира, дом № 15, здание сельского Дома культуры коммунального государственного учреждения "Аппарат акима Астраханского сельского округа Аккайынского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Астраханка, село Каратомар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 98:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z32" w:id="16"/>
-[...15 lines deleted...]
-      границы: село Астраханка, село Каратомар.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Власовка, улица Садовая, дом № 15, здание сельского Дома культуры коммунального государственного учреждения "Аппарат акима Власовского сельского округа Аккайынского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Власовка, село Безлесное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 100:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z33" w:id="17"/>
-[...15 lines deleted...]
-      Избирательный участок № 98:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Шагалалы, улица Вадима Буторина, дом № 2, здание сельского Дома культуры коммунального государственного учреждения "Аппарат акима сельского округа Шагалалы Аккайынского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Шагалалы, село Южное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 102:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p>
-[...51 lines deleted...]
-      Избирательный участок № 100:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Степное, улица Максима Горького, дом № 2, здание коммунального государственного учреждения "Степная начальная школа" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...51 lines deleted...]
-      Избирательный участок № 102:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Степное.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z40" w:id="20"/>
-[...15 lines deleted...]
-      Местонахождение: село Степное, улица Максима Горького, дом № 2, здание коммунального государственного учреждения "Степная начальная школа" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z42" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 103:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z41" w:id="21"/>
-[...15 lines deleted...]
-      границы: село Степное.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Трудовое, улица Пионерская, дом № 27, здание сельского клуба коммунального государственного учреждения "Аппарат акима Григорьевского сельского округа Аккайынского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Трудовое, село Григорьевка, село Коктерек, село Кенжегалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 105:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z42" w:id="22"/>
-[...15 lines deleted...]
-      Избирательный участок № 103:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Ивановка, улица 9 мая, дом № 7, здание коммунального государственного учреждения "Ивановская средняя школа" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Ивановка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 106:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z43" w:id="23"/>
-[...15 lines deleted...]
-      Местонахождение: село Трудовое, улица Пушкина, дом № 17, здание коммунального государственного учреждения "Советская средняя школа имени У.М. Ахмедсафина" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Киялы, улица Горького, дом № 17 А, здание сельского клуба коммунального государственного учреждения "Аппарат акима Киялинского сельского округа Аккайынского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Киялы, улицы Электрическая, Калинина, Ленина, Пионерская, Октябрьская, Советская, Мира, Лихачева, Гагарина, Комсомольская, Учебная, Луговая, Горького, Садовая, Юбилейная, Чапаева, С. Муканова.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 107:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z44" w:id="24"/>
-[...15 lines deleted...]
-      границы: село Трудовое, село Григорьевка, село Коктерек, село Кенжегалы.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Киялы, улица Южная, дом № 1, здание коммунального государственного учреждения "Аграрный колледж Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z45" w:id="25"/>
-[...15 lines deleted...]
-      Избирательный участок № 105:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Киялы, улицы Титова, Южная, Дорожная, Элеваторная, Степная, Станционная, Сенная, Западная, Кирова, Абая, Механизаторская, Нефтебазовская, село Барыколь, село Кучковка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...51 lines deleted...]
-      Избирательный участок № 106:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 110:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z49" w:id="27"/>
-[...15 lines deleted...]
-      Местонахождение: село Киялы, улица Учебная, дом № 48, здание коммунального государственного учреждения "Киялинская средняя школа имени Андрея Хименко" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z55" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Ленинское, улица Пушкина, здание сельского Дома культуры коммунального государственного учреждения "Аппарат акима Лесного сельского округа Аккайынского района Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z50" w:id="28"/>
-[...15 lines deleted...]
-      границы: село Киялы, улицы Электрическая, Калинина, Ленина, Пионерская, Октябрьская, Советская, Мира, Лихачева, Гагарина, Комсомольская, Учебная, Луговая, Горького, Садовая, Юбилейная, Чапаева, С. Муканова.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Ленинское.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z51" w:id="29"/>
-[...15 lines deleted...]
-      Избирательный участок № 107:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 111:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z52" w:id="30"/>
-[...15 lines deleted...]
-      Местонахождение: село Киялы, улица Южная, дом № 1, здание коммунального государственного учреждения "Аграрный колледж Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z58" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Дайындык, улица Нұрмағамбет Жамшин, дом № 64, здание коммунального государственного учреждения "Дайындыкская основная школа" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z53" w:id="31"/>
-[...15 lines deleted...]
-      границы: село Киялы, улицы Титова, Южная, Дорожная, Элеваторная, Степная, Станционная, Сенная, Западная, Кирова, Абая, Механизаторская, Нефтебазовская, село Барыколь, село Кучковка.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Дайындык.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z54" w:id="32"/>
-[...15 lines deleted...]
-      Избирательный участок № 110:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 112:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z55" w:id="33"/>
-[...15 lines deleted...]
-      Местонахождение: село Ленинское, улица Пушкина, здание сельского Дома культуры коммунального государственного учреждения "Аппарат акима Лесного сельского округа Аккайынского района Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z21" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Полтавка, улица Молодежная, дом № 20, здание сельского Дома культуры коммунального государственного учреждения "Аппарат акима Полтавского сельского округа Аккайынского района Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z56" w:id="34"/>
-[...15 lines deleted...]
-      границы: село Ленинское.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Полтавка, село Борки..</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z57" w:id="35"/>
-[...15 lines deleted...]
-      Избирательный участок № 111:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 113:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z58" w:id="36"/>
-[...15 lines deleted...]
-      Местонахождение: село Дайындык, улица Нұрмағамбет Жамшин, дом № 64, здание коммунального государственного учреждения "Дайындыкская основная школа" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Смирново, улица Алексея Щербакова, дом № 14, здание коммунального государственного учреждения "Смирновская школа-гимназия" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Смирново, улица Абая - нечетная сторона с № 1 по № 27, четная сторона с № 2 по № 20, улица Суворова - нечетная сторона с № 1 по № 65, четная сторона с № 2 по № 56, улица Алексея Щербакова - нечетная сторона с № 1 по № 71, четная сторона с № 2 по № 66, улица Геннадия Зенченко - нечетная сторона № с 1 по № 41, четная сторона с № 2 по № 66, улица Карбышева - нечетная сторона с № 21 по № 35, четная сторона с № 2 по № 14, улица Жумабаева - нечетная сторона с № 51 по № 99, четная сторона с № 62 по № 114, улица Жұмабека Тәшенова - нечетная сторона с № 35 по № 105, четная сторона с № 44 по № 116, улица Гагарина - нечетная сторона с № 49 по № 131, четная сторона с № 50 по № 120, улица Пушкина - нечетная сторона с № 51 по № 121, четная сторона с № 62 по № 118, улица 9 Мая - нечетная сторона с № 71 по № 95, четная сторона с № 58 по № 76, улица Папанина - нечетная сторона с № 1 по № 17, четная сторона с № 2 по № 18, улицы Элеваторная, Рабочая, Қайсар Тәштитов, Сабита Муканова, Надежды Крупской, Партизанская, Савицкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 114:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z59" w:id="37"/>
-[...15 lines deleted...]
-      границы: село Дайындык.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Смирново, улица Северная, дом № 103, административное здание акционерного общества "Северо-Казахстанская Распределительная Электросетевая Компания" (по согласованию);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Смирново, улицы Карбышева - нечетная сторона № с 1 по 17, Линейная, Әлия Молдағұлова, Дорожная, Северная, Заводская, Школьная, Жаңа тұрмыс, Шаховский, Қауданды, Бозарал, Жаңажол, переулок Дорожный, переулок Школьный, переулок Северный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 115:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Смирново, улица Алексея Щербакова, дом № 70, здание коммунального государственного учреждения "Смирновская средняя школа № 1" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z60" w:id="38"/>
-[...15 lines deleted...]
-      Избирательный участок № 112:</w:t>
+    <w:bookmarkStart w:name="z25" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Смирново, улица Суворова - нечетная сторона № с 67 по 73, четная сторона № с 58 по 100, улица Алексея Щербакова - нечетная сторона № с 73 по 91, четная сторона № с 68 по 98, улица Геннадий Зенченко - нечетная сторона № с 43 по 79, четная сторона № с 68 по 102, улица Желтоқсан - нечетная сторона № с 67 по 93, четная сторона № с 54 по 76, улица Горького - нечетная сторона № с 59 по 77, четная сторона № с 60 по 76, улица Джамбула - нечетная сторона № с 57 по 75, четная сторона № с 78 по 96, улица Папанина - нечетная сторона № с 21 по 81, четная сторона № с 24 по 70, улица Мира - нечетная сторона № с 3 по 49, четная сторона № с 4 по 64, улица Титова - нечетная сторона № с 9 по 21, 23 А, 51, четная сторона № с 20 по 66, улица Амангельды - нечетная сторона № с 1 по 71, четная сторона № с 8 по 100, улица Жумабаева - нечетная сторона с № 101 по № 113, четная сторона с № 116 по № 136, улица Абая нечетная сторона с № 29 по № 91, четная сторона с № 22 по № 74, улицы Ташитова, Аблай Хана, Олега Кошевого, П.Филиппенко, Маншук Маметовой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z21" w:id="39"/>
-[...15 lines deleted...]
-      Местонахождение: село Полтавка, улица Молодежная, дом № 20, здание сельского Дома культуры коммунального государственного учреждения "Аппарат акима Полтавского сельского округа Аккайынского района Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z72" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 117:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z22" w:id="40"/>
-[...15 lines deleted...]
-      границы: село Полтавка, село Борки..</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Смирново, улица Желтоқсан, дом № 24, здание государственного коммунального казенного предприятия "Районный дом культуры" коммунального государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Аккайынского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Смирново, улица 9 Мая - нечетная сторона с № 1 по № 69, четная сторона с № 2 по № 56, улица Гагарина - нечетная сторона с № 1 по № 47, четная сторона с № 2 по № 48, улица Жумабаева - нечетная сторона с № 1 по № 49, четная сторона с № 2 по № 60, улица Титова - нечетная сторона с № 1 по № 9, четная сторона с № 2 по № 18, улица Пушкина - нечетная сторона с № 1 по № 49, четная сторона с № 2 по № 60, улица Амангельды - №№ 2, 4, 6, улица Джамбула - нечетная сторона с № 1 по № 55, четная сторона с № 2 по № 76, улица Горького - нечетная сторона с № 1 по № 57, четная сторона с № 2 по № 58, улица Желтоқсан - нечетная сторона с № 1 по № 65, четная сторона с № 2 по № 52, улица Народная - нечетная сторона с № 1 по № 49, четная сторона с № 2 по № 58, улица Жұмабек Тәшенов - нечетная сторона с № 1 по № 33, четная сторона с № 2 по № 42, улицы Гастелло, 25 лет Целины, Габита Мусрепова, Терешковой, Кардон, Чкалова, Островского, Имакова, Сыргабекова, Клочкова, Учхозовская, переулок Фабричный, переулок Больничный городок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 118:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z63" w:id="41"/>
-[...15 lines deleted...]
-      Избирательный участок № 113:</w:t>
+    <w:bookmarkStart w:name="z79" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Токуши, улица Юбилейная, дом № 15, здание коммунального государственного учреждения "Токушинская школа-гимназия" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z64" w:id="42"/>
-[...15 lines deleted...]
-      Местонахождение: село Смирново, улица Алексея Щербакова, дом № 14, здание коммунального государственного учреждения "Смирновская школа-гимназия" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z80" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Токуши.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z65" w:id="43"/>
-[...15 lines deleted...]
-      границы: село Смирново, улица Абая - нечетная сторона с № 1 по № 5, четная сторона с № 2 по № 20, улица Суворова - нечетная сторона с № 1 по № 65, четная сторона с № 2 по № 56, улица Алексея Щербакова - нечетная сторона с № 1 по № 71, четная сторона с № 2 по № 66, улица Геннадия Зенченко - нечетная сторона № с 1 по № 41, четная сторона с № 2 по № 66, улица Карбышева - №№ 21, 23, 25, улица Жумабаева - нечетная сторона с № 51 по № 99, четная сторона с № 62 по № 114, улица Жұмабека Тәшенова - нечетная сторона с № 35 по № 79, четная сторона с № 44 по № 86, улица Гагарина - нечетная сторона с № 49 по № 95, четная сторона с № 50 по № 96, улица Пушкина - нечетная сторона с № 51 по № 95, четная сторона с № 62 по № 96, улица 9 Мая - нечетная сторона с № 71 по № 95, четная сторона с № 58 по № 76, улицы Элеваторная, Рабочая.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 119:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z66" w:id="44"/>
-[...15 lines deleted...]
-      Избирательный участок № 114:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Тюменка, улица Василия Мордвинова, дом № 37, здание коммунального государственного учреждения "Тюменская основная школа" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:p>
-[...105 lines deleted...]
-      Избирательный участок № 116:</w:t>
+    <w:bookmarkStart w:name="z83" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Тюменка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z73" w:id="46"/>
-[...15 lines deleted...]
-      Местонахождение: село Смирново, улица Амангельды, дом № 90, здание государственного коммунального казенного предприятия "Ясли-сад Балапан" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z84" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 120:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z74" w:id="47"/>
-[...15 lines deleted...]
-      границы: село Смирново, улица Абая нечетная сторона с № 7 по № 91, четная сторона с № 22 по № 74, улица Карбышева - нечетная сторона с № 29 по № 35, четная сторона с № 2 по № 14, улица Папанина - нечетная сторона с № 1 по № 77, четная сторона с № 2 по № 66, улица Мира - четная сторона с № 54 по № 64, улица Амангельды - нечетная сторона с № 59 по № 71, четная сторона с № 86 по № 100, улица Жумабаева - нечетная сторона с № 101 по № 113, четная сторона с № 116 по № 136, улица Жұмабек Тәшенов - нечетная сторона с № 81 по № 105, четная сторона с № 88 по № 116, улица Гагарина - нечетная сторона с № 97 по № 131, четная сторона с № 98 по № 120, улица Пушкина - нечетная сторона с № 97 по № 121, четная сторона с № 98 по № 118, улицы Қайсар Тәштитов, Сабита Муканова, Надежды Крупской, Партизанская, Савицкой, Олега Кошевого, П.Филиппенко, Маншук Маметовой.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Камышлово, улица Школьная, дом № 22, здание коммунального государственного учреждения "Камышловская основная школа" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образвания акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z75" w:id="48"/>
-[...15 lines deleted...]
-      Избирательный участок № 117:</w:t>
+    <w:bookmarkStart w:name="z86" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Камышлово.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z76" w:id="49"/>
-[...15 lines deleted...]
-      Местонахождение: село Смирново, улица Зеленая, дом № 24, здание государственного коммунального казенного предприятия "Районный дом культуры" коммунального государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Аккайынского района Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z87" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 121:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z77" w:id="50"/>
-[...15 lines deleted...]
-      границы: село Смирново, улица 9 Мая - нечетная сторона с № 1 по № 69, четная сторона с № 2 по № 56, улица Гагарина - нечетная сторона с № 1 по № 47, четная сторона с № 2 по № 48, улица Жумабаева - нечетная сторона с № 1 по № 49, четная сторона с № 2 по № 60, улица Титова - нечетная сторона с № 1 по № 9, четная сторона с № 2 по № 18, улица Пушкина - нечетная сторона с № 1 по № 49, четная сторона с № 2 по № 60, улица Амангельды - №№ 2, 4, 6, улица Джамбула - нечетная сторона с № 1 по № 55, четная сторона с № 2 по № 76, улица Горького - нечетная сторона с № 1 по № 57, четная сторона с № 2 по № 58, улица Желтоқсан - нечетная сторона с № 1 по № 65, четная сторона с № 2 по № 52, улица Народная - нечетная сторона с № 1 по № 49, четная сторона с № 2 по № 58, улица Жұмабек Тәшенов - нечетная сторона с № 1 по № 33, четная сторона с № 2 по № 42, улицы Гастелло, 25 лет Целины, Габита Мусрепова, Терешковой, Кардон, Чкалова, Островского, Имакова, Сыргабекова, Клочкова, Учхозовская, переулок Фабричный, переулок Больничный городок. </w:t>
+    <w:bookmarkStart w:name="z88" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Черкасское, улица Тараса Шевченко, дом № 13, здание коммунального государственного учреждения "Черкасская средняя школа" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z78" w:id="51"/>
-[...15 lines deleted...]
-      Избирательный участок № 118:</w:t>
+    <w:bookmarkStart w:name="z89" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Черкасское, село Новороссийское.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z79" w:id="52"/>
-[...15 lines deleted...]
-      Местонахождение: село Токуши, улица Юбилейная, дом № 15, здание коммунального государственного учреждения "Токушинская школа-гимназия" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z90" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 122:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z80" w:id="53"/>
-[...15 lines deleted...]
-      границы: село Токуши.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Добровольское, улица Украинская, дом № 13, здание коммунального государственного учреждения "Добровольская основная школа" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управления образования акимата Северо-Казахстанской област";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z81" w:id="54"/>
-[...15 lines deleted...]
-      Избирательный участок № 119:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Добровольское.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z82" w:id="55"/>
-[...15 lines deleted...]
-      Местонахождение: село Тюменка, улица Василия Мордвинова, дом № 37, здание коммунального государственного учреждения "Тюменская основная школа" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z93" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 669:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z83" w:id="56"/>
-[...15 lines deleted...]
-      границы: село Тюменка.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Смирново, улица Пушкина, дом № 24 А, здание коммунального государственного учреждения "Смирновская средняя школа № 3" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z84" w:id="57"/>
-[...15 lines deleted...]
-      Избирательный участок № 120:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Смирново, улицы Южная, Панфилова, Молодежная, Первомайская, Сейфуллина, Лермонтова.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z85" w:id="58"/>
-[...15 lines deleted...]
-      Местонахождение: село Камышлово, улица Школьная, дом № 22, здание коммунального государственного учреждения "Камышловская основная школа" коммунального государственного учреждения "Отдел образования Аккайынского района" коммунального государственного учреждения "Управление образвания акимата Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z96" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 670:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z86" w:id="59"/>
-[...15 lines deleted...]
-      границы: село Камышлово.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Смирново, улица Амангельды, дом № 73, здание коммунального государственного учреждения "Смирновский центр социального обслуживания" коммунального государственного учреждения "Управление координации занятости и социальных программ акимата Северо- Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z87" w:id="60"/>
-[...15 lines deleted...]
-      Избирательный участок № 121:</w:t>
+    <w:bookmarkStart w:name="z98" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы: село Смирново, улица Амангельды, дом № 73.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z88" w:id="61"/>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2427,55 +2381,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>