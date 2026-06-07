--- v0 (2025-11-22)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="306a2cd" w14:textId="306a2cd">
+    <w:p w14:paraId="b9971bd" w14:textId="b9971bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Петропавловска</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Петропавловского городского маслихата Северо-Казахстанской области от 24 ноября 2023 года № 2. Зарегистрировано в Департаменте юстиции Северо-Казахстанской области 30 ноября 2023 года № 7637-15</w:t>
+        <w:t>Решение Петропавловского городского маслихата Северо-Казахстанской области от 24 ноября 2023 года № 2. Зарегистрировано в Департаменте юстиции Северо-Казахстанской области 30 ноября 2023 года № 7637-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1390,1950 +1390,2048 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим соответствующих категорий, обслуживавшим действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) к Международному женскому дню – 8 марта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-Героиня", награжденным орденами "Материнская Слава" I и II степени – в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным семьям, имеющим в своем составе четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях среднего, технического и профессионального, после среднего, высшего и (или) послевузовского образования, после достижения ими совершеннолетия до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ко Дню памяти о чернобыльской катастрофе – 26 апреля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетический связана с радиационным облучением одного из родителей – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибшим при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других катастроф и аварий на объектах гражданского или военного назначения – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988-1989 годах, эвакуированных (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – в размере 35 (тридцать пять) месячных расчетных показателей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ко Дню защитника Отечества – 7 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, лицам начальствующего и рядового состава, призванным на сборы военнообязанным Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза Советских Социалистических Республик (далее – Союза ССР), погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ко Дню Победы – 9 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входившим в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны – в размере 382 (триста восемьдесят два) месячных расчетных показателей,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов - в размере 382 (триста восемьдесят два) месячных расчетных показателей,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" и знаком "Жителю блокадного Ленинграда" – в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах – в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинграда – в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – в размере 8 (восемь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 8 (восемь) месячных расчетных показателей, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 5 (пять) месячных расчетных показателей,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ко Дню памяти жертв политических репрессий и голода – 31 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, непосредственно подвергавшимся политическим репрессиям на территории бывшего Союза ССР и в настоящее время являющимся гражданами Республики Казахстан – в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий советскими судами и другими органами за пределами бывшего Союза ССР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуждения военными трибуналами действующей армии во время второй мировой войны (гражданских лиц и военнослужащих);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий после призыва для прохождения воинской службы за пределы Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий по решениям центральных союзных органов: Верховного Суда ССР и его судебных коллегий, коллегии Объединенного государственного политического управления Союза ССР, особого совещания при Народном комиссариате внутренних дел - Министерстве государственной безопасности-Министерстве внутренних дел Союза ССР, Комиссии Прокуратуры Союза ССР и Народного комиссариата внутренних дел Союза ССР по следственным делам и других органов – в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся насильственному противоправному переселению в Казахстан и из Казахстана на основании актов высших органов государственной власти Союза ССР – в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям жертв политических репрессий, находившимся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на специальном поселении, а также детям жертв политических репрессий, не достигшим восемнадцатилетнего возраста на момент репрессии и в результате ее применения, оставшимся без попечения родителей или одного из них – в размере 10 (десять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ко Дню защиты детей – 1 июня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до 7 (семь) лет - в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      детям с инвалидностью с 7 (семь) до 18 (восемнадцать) лет первой группы – в размере 5 (пять) месячных расчетных показателей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      детям с инвалидностью с 7 (семь) до 18 (восемнадцать) лет второй группы – в размере 5 (пять) месячных расчетных показателей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью с 7 (семь) до 18 (восемнадцать) лет третьей группы – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ко Дню Конституции Республики Казахстан – 30 августа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лицам, которым назначены пенсии за особые заслуги перед Республикой Казахстан, пенсионерам, имеющим статус персонального пенсионера областного значения, почетным гражданам области, района - в размере 10 (десять) месячных расчетных показателей; </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z17" w:id="39"/>
-[...15 lines deleted...]
-      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней – в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z18" w:id="40"/>
-[...15 lines deleted...]
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, удостоенным звания "Қазақстанның Еңбек Ері", "Халық қаһарманы" – в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z19" w:id="41"/>
-[...15 lines deleted...]
-      рабочим и служащим соответствующих категорий, обслуживавшим действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий - в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ко Дню Независимости Республики Казахстан – 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...555 lines deleted...]
-      осуждения военными трибуналами действующей армии во время второй мировой войны (гражданских лиц и военнослужащих);</w:t>
+    <w:bookmarkStart w:name="z71" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       лицам, постоянно проживавщим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случае применения репрессии за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел – в размере 51 (пятьдесят один) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      применения репрессий после призыва для прохождения воинской службы за пределы Казахстана;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции решений Петропавловского городского маслихата Северо-Казахстанской области от 27.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5/21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь с учетом среднедушевого дохода не превышающего порога однократного размера прожиточного минимума, оказывается отдельным категориям нуждающихся граждан, за исключением лиц, находящихся на полном государственном обеспечении и лиц, находящихся в местах лишения свободы, периодически (один раз в год) в размере 10 (десяти) месячных расчетных показателей, в том числе по следующим основаниям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...15 lines deleted...]
-      применения репрессий по решениям центральных союзных органов: Верховного Суда ССР и его судебных коллегий, коллегии Объединенного государственного политического управления Союза ССР, особого совещания при Народном комиссариате внутренних дел - Министерстве государственной безопасности-Министерстве внутренних дел Союза ССР, Комиссии Прокуратуры Союза ССР и Народного комиссариата внутренних дел Союза ССР по следственным делам и других органов;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сиротство и отсутствие родительского попечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      лицам, подвергшимся насильственному противоправному переселению в Казахстан и из Казахстана на основании актов высших органов государственной власти Союза ССР – в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неспособность к самообслуживанию в связи с преклонным возрастом, вследствие перенесенной болезни и (или) инвалидности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      детям жертв политических репрессий, находившимся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на специальном поселении, а также детям жертв политических репрессий, не достигшим восемнадцатилетнего возраста на момент репрессии и в результате ее применения, оставшимся без попечения родителей или одного из них – в размере 10 (десять) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      освобождение из мест лишения свободы, нахождение на учете службы пробации (при обращении не позднее 6 месяцев после освобождения либо постановки на учет службы пробации);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      6) ко Дню закрытия Семипалатинского испытательного ядерного полигона - 29 августа:</w:t>
+    <w:bookmarkStart w:name="z112" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданину, имеющему ограничение жизнедеятельности вследствие социально значимых заболеваний и заболеваний, представляющих опасность для окружающих;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие среднедушевого дохода, не превышающего порога, установленного местным представительным органом, в кратном отношении к прожиточному минимуму.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь предоставляется без учета доходов следующим категориям нуждающихся граждан, за исключением лиц, находящихся на полном государственном обеспечении и лиц, находящихся в местах лишения свободы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...15 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданину (семье) по причине ущерба ему (ей) либо его имуществу вследствие пожара – единовременно в размере 200 (двести) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента причинения ущерба, на основании документа подтверждающего факт пожара, единовременно в размере 50 (пятьдесят) месячных расчетных показателей на погибшего – в случае наличия летальных исходов членов семьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
-[...15 lines deleted...]
-      семьям, умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также гражданам, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданину (семье) по причине ущерба ему (ей) либо его имуществу вследствие стихийного бедствия – единовременно в размере 100 (сто) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента причинения ущерба ему (ей) либо его (ее) имуществу, на основании документа подтверждающего факт стихийного бедствия, единовременно в размере 50 (пятьдесят) месячных расчетных показателей на погибшего – в случае наличия летальных исходов членов семьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...15 lines deleted...]
-      лицам, из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988-1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям или иным законным представителям инфицированных детей с болезнью, вызванной вирусом иммунодефицита человека (ВИЧ) для постоянного ухода и дополнительного усиленного питания на основании списка, предоставляемого организацией здравоохранения, осуществляющей деятельность в сфере профилактики ВИЧ-инфекции, ежемесячно в размере 2 (два) кратного прожиточного минимума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
-[...15 lines deleted...]
-      7) ко Дню Конституции Республики Казахстан – 30 августа:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданину со злокачественным новообразованием II, II A либо IV клинической группы, в соответствии с Приказом Министра здравоохранения Республики Казахстан от 12 ноября 2021 года № ҚР ДСМ-112 "Об утверждении стандарта организации оказания онкологической помощи населению Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 25167) периодически (один раз в год) в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      лицам, которым назначены пенсии за особые заслуги перед Республикой Казахстан, пенсионерам, имеющим статус персонального пенсионера областного значения, почетным гражданам области, района - в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданину, больному туберкулезом, периодически (ежемесячно) в период нахождения на амбулаторном лечении в областном центре фтизиопульмонологии Северо-Казахстанской области на дополнительное питание – в размере 10 (десять) месячных расчетных показателей на основании списков, предоставляемых государственными и частными медицинскими учреждениями города Петропавловска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-      героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней - в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в статье 8 Закона, за исключением рабочих и служащих, направлявшихся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия, а также рабочих и служащих Комитета государственной безопасности бывшего Союза ССР, временно находившихся на территории Афганистана и не входивших в состав ограниченного контингента советских войск, на возмещение фактической стоимости зубопротезирования, периодически (один раз в три года), не превышающую сумму в размере 70 (семьдесят) месячных расчетных показателей, кроме драгоценных металлов и протезов из металлокерамики, металлоакрила, при предъявлении документов, подтверждающих оплату зубопротезирования с организации, имеющей лицензию на проведение зубопротезирования, с обязательным указанием видов работ и материалов (договор, фискальный чек);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...15 lines deleted...]
-      лицам, удостоенным звания "Қазақстанның Еңбек Ері", "Халық қаһарманы" - в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в статье 8 Закона, за исключением рабочих и служащих, направлявшихся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия, а также рабочих и служащих Комитета государственной безопасности бывшего Союза ССР, временно находившихся на территории Афганистана и не входивших в состав ограниченного контингента советских войск, на возмещение фактической стоимости путевки на санаторно-курортное лечение, в пределах Республики Казахстан, согласно рекомендациям лечебно-профилактических учреждений города Петропавловска при предоставлении документов, подтверждающих оплату в размере стоимости санаторно-курортного лечения (договор, фискальный чек) периодически (один раз в год), но не более 70 (семьдесят) месячных расчетных показателей на основании документа, подтверждающего статус вышеуказанных категорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-      8) ко Дню Независимости Республики Казахстан – 16 декабря:</w:t>
+    <w:bookmarkStart w:name="z122" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой, второй, третьей групп от общего заболевания и детям с инвалидностью до семи лет, с семи до восемнадцати лет, первой, второй, третьей групп, согласно рекомендациям лечебно-профилактических учреждений города Петропавловска на санаторно-курортное лечение в санаториях (профилакториях) Республики Казахстан, при условии отсутствия разработанной индивидуальной программы абилитации и реабилитации в виде санаторно-курортного лечения, при предоставлении санаторно-курортной карты в размере стоимости санаторно-курортного лечения, но не превышающем гарантированной суммы возмещения стоимости санаторно-курортного лечения на текущий финансовый год при реализации их лицам с инвалидностью через "Портал социальных услуг" периодически (один раз в год). При оказании данного вида социальной помощи детям с инвалидностью до семи лет, с семи до восемнадцати лет первой, второй, третьей групп дополнительно предоставляется одному из законных представителей, сопровождающему ребенка с инвалидностью на санаторно-курортное лечение, в размере 70 (семьдесят) процентов от суммы, предоставляемой социальной помощи на основании установленной группы инвалидности вышеуказанных категорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-      лицам, постоянно проживавщим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случае применения репрессии за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел – в размере 51 (пятьдесят один) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, имеющим статус ветеранов Великой Отечественной войны, ветеранов боевых на территории других государств, принимавших участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях по списку, предоставляемому уполномоченной организацией, оказывается социальная помощь в размере 2 (два) месячных расчетных показателей без учета доходов, на оплату коммунальных услуг и приобретение топлива периодически (ежемесячно), без истребования заявлений от граждан, по спискам представленным Государственной корпорацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z124" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненных по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза Советских Социалистических Республик за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, пострадавшим в зоне Семипалатинского ядерного полигона, другим лицам, указанным в статье 8 Закона, за исключением рабочих и служащих, направлявшихся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия, а также рабочих и служащих Комитета государственной безопасности бывшего Союза ССР, временно находившихся на территории Афганистана и не входивших в состав ограниченного контингента советских войск, на возмещение фактической стоимости проезда по направлению лечебно-профилактических учреждений города Петропавловска до места госпитализации и обратно по территории Республики Казахстан железнодорожным, автомобильным пассажирским транспортом (кроме такси) от станции отправления одного из видов указанных транспортных средств, периодически (один раз в год) при подтверждении факта проезда (проездной билет, электронный проездной билет, выписка из банковского счета об оплате билетов) и предоставлении документов, удостоверяющих факт госпитализации (выписка из лечебно-профилактического учреждения и другие) на основании документа подтверждающего статус вышеуказанных категорий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z125" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Среднедушевой доход лица (семьи) для оказания социальной помощи исчисляется в соответствии с приказом Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z126" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получение сведений о доходе и о составе семьи инициируются путем запроса из АИС "Е-Собес" в АИС "Социальная помощь".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z127" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z128" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...148 lines deleted...]
-      гражданину, имеющему ограничение жизнедеятельности вследствие социально значимых заболеваний и заболеваний, представляющих опасность для окружающих;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z113" w:id="64"/>
-[...15 lines deleted...]
-      наличие среднедушевого дохода, не превышающего порога, установленного местным представительным органом, в кратном отношении к прожиточному минимуму.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z114" w:id="65"/>
-[...15 lines deleted...]
-      11. Социальная помощь предоставляется без учета доходов следующим категориям нуждающихся граждан, за исключением лиц, находящихся на полном государственном обеспечении и лиц, находящихся в местах лишения свободы:</w:t>
+    <w:bookmarkStart w:name="z130" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z115" w:id="66"/>
-[...15 lines deleted...]
-      гражданину (семье) по причине ущерба ему (ей) либо его имуществу вследствие пожара – единовременно в размере 200 (двести) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента причинения ущерба, на основании документа подтверждающего факт пожара, единовременно в размере 50 (пятьдесят) месячных расчетных показателей на погибшего – в случае наличия летальных исходов членов семьи;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z116" w:id="67"/>
-[...15 lines deleted...]
-      гражданину (семье) по причине ущерба ему (ей) либо его имуществу вследствие стихийного бедствия – единовременно в размере 100 (сто) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента причинения ущерба ему (ей) либо его (ее) имуществу, на основании документа подтверждающего факт стихийного бедствия, единовременно в размере 50 (пятьдесят) месячных расчетных показателей на погибшего – в случае наличия летальных исходов членов семьи;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z117" w:id="68"/>
-[...15 lines deleted...]
-      родителям или иным законным представителям инфицированных детей с болезнью, вызванной вирусом иммунодефицита человека (ВИЧ) для постоянного ухода и дополнительного усиленного питания на основании списка, предоставляемого организацией здравоохранения, осуществляющей деятельность в сфере профилактики ВИЧ-инфекции, ежемесячно в размере 2 (два) кратного прожиточного минимума;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z118" w:id="69"/>
-[...15 lines deleted...]
-      гражданину со злокачественным новообразованием II, II A либо IV клинической группы, в соответствии с Приказом Министра здравоохранения Республики Казахстан от 12 ноября 2021 года № ҚР ДСМ-112 "Об утверждении стандарта организации оказания онкологической помощи населению Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 25167) периодически (один раз в год) в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z119" w:id="70"/>
-[...15 lines deleted...]
-      гражданину, больному туберкулезом, периодически (ежемесячно) в период нахождения на амбулаторном лечении в областном центре фтизиопульмонологии Северо-Казахстанской области на дополнительное питание – в размере 10 (десять) месячных расчетных показателей на основании списков, предоставляемых государственными и частными медицинскими учреждениями города Петропавловска;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z120" w:id="71"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в статье 8 Закона, за исключением рабочих и служащих, направлявшихся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия, а также рабочих и служащих Комитета государственной безопасности бывшего Союза ССР, временно находившихся на территории Афганистана и не входивших в состав ограниченного контингента советских войск, на возмещение фактической стоимости зубопротезирования, периодически (один раз в три года), не превышающую сумму в размере 70 (семьдесят) месячных расчетных показателей, кроме драгоценных металлов и протезов из металлокерамики, металлоакрила, при предъявлении документов, подтверждающих оплату зубопротезирования с организации, имеющей лицензию на проведение зубопротезирования, с обязательным указанием видов работ и материалов (договор, фискальный чек);</w:t>
+    <w:bookmarkStart w:name="z136" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z121" w:id="72"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в статье 8 Закона, за исключением рабочих и служащих, направлявшихся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия, а также рабочих и служащих Комитета государственной безопасности бывшего Союза ССР, временно находившихся на территории Афганистана и не входивших в состав ограниченного контингента советских войск, на возмещение фактической стоимости путевки на санаторно-курортное лечение, в пределах Республики Казахстан, согласно рекомендациям лечебно-профилактических учреждений города Петропавловска при предоставлении документов, подтверждающих оплату в размере стоимости санаторно-курортного лечения (договор, фискальный чек) периодически (один раз в год), но не более 70 (семьдесят) месячных расчетных показателей на основании документа, подтверждающего статус вышеуказанных категорий;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z122" w:id="73"/>
-[...15 lines deleted...]
-      лицам с инвалидностью первой, второй, третьей групп от общего заболевания и детям с инвалидностью до семи лет, с семи до восемнадцати лет, первой, второй, третьей групп, согласно рекомендациям лечебно-профилактических учреждений города Петропавловска на санаторно-курортное лечение в санаториях (профилакториях) Республики Казахстан, при условии отсутствия разработанной индивидуальной программы абилитации и реабилитации в виде санаторно-курортного лечения, при предоставлении санаторно-курортной карты в размере стоимости санаторно-курортного лечения, но не превышающем гарантированной суммы возмещения стоимости санаторно-курортного лечения на текущий финансовый год при реализации их лицам с инвалидностью через "Портал социальных услуг" периодически (один раз в год). При оказании данного вида социальной помощи детям с инвалидностью до семи лет, с семи до восемнадцати лет первой, второй, третьей групп дополнительно предоставляется одному из законных представителей, сопровождающему ребенка с инвалидностью на санаторно-курортное лечение, в размере 70 (семьдесят) процентов от суммы, предоставляемой социальной помощи на основании установленной группы инвалидности вышеуказанных категорий;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z123" w:id="74"/>
-[...15 lines deleted...]
-      лицам, имеющим статус ветеранов Великой Отечественной войны, ветеранов боевых на территории других государств, принимавших участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях по списку, предоставляемому уполномоченной организацией, оказывается социальная помощь в размере 2 (два) месячных расчетных показателей без учета доходов, на оплату коммунальных услуг и приобретение топлива периодически (ежемесячно), без истребования заявлений от граждан, по спискам представленным Государственной корпорацией;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z124" w:id="75"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненных по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза Советских Социалистических Республик за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, пострадавшим в зоне Семипалатинского ядерного полигона, другим лицам, указанным в статье 8 Закона, за исключением рабочих и служащих, направлявшихся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия, а также рабочих и служащих Комитета государственной безопасности бывшего Союза ССР, временно находившихся на территории Афганистана и не входивших в состав ограниченного контингента советских войск, на возмещение фактической стоимости проезда по направлению лечебно-профилактических учреждений города Петропавловска до места госпитализации и обратно по территории Республики Казахстан железнодорожным, автомобильным пассажирским транспортом (кроме такси) от станции отправления одного из видов указанных транспортных средств, периодически (один раз в год) при подтверждении факта проезда (проездной билет, электронный проездной билет, выписка из банковского счета об оплате билетов) и предоставлении документов, удостоверяющих факт госпитализации (выписка из лечебно-профилактического учреждения и другие) на основании документа подтверждающего статус вышеуказанных категорий.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z125" w:id="76"/>
-[...15 lines deleted...]
-      12. Среднедушевой доход лица (семьи) для оказания социальной помощи исчисляется в соответствии с приказом Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+    <w:bookmarkStart w:name="z141" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z126" w:id="77"/>
-[...15 lines deleted...]
-      Получение сведений о доходе и о составе семьи инициируются путем запроса из АИС "Е-Собес" в АИС "Социальная помощь".</w:t>
+    <w:bookmarkStart w:name="z142" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z127" w:id="78"/>
-[...15 lines deleted...]
-      13. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z128" w:id="79"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+    <w:bookmarkStart w:name="z144" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z129" w:id="80"/>
-[...15 lines deleted...]
-      14. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z130" w:id="81"/>
-[...15 lines deleted...]
-      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) и 4) пункта 6 настоящих Правил, уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня направляет документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z131" w:id="82"/>
-[...15 lines deleted...]
-      15. При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно приложениям 2, 3 к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z132" w:id="83"/>
-[...15 lines deleted...]
-      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+    <w:bookmarkStart w:name="z148" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z133" w:id="84"/>
-[...15 lines deleted...]
-      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+    <w:bookmarkStart w:name="z149" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z134" w:id="85"/>
-[...15 lines deleted...]
-      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+    <w:bookmarkStart w:name="z150" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z135" w:id="86"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z136" w:id="87"/>
-[...318 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3560,570 +3658,570 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы города Петропавловска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="103"/>
+    <w:bookmarkStart w:name="z167" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z168" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, предоставленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z169" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z170" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z171" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z172" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z173" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z174" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z175" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z176" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z177" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местным представительным органом порога для оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z178" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z179" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z180" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z181" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно приложению 7 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z182" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33 Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z183" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z168" w:id="104"/>
-[...15 lines deleted...]
-      4) выявления недостоверных сведений, предоставленных заявителем;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z169" w:id="105"/>
-[...15 lines deleted...]
-      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – к 29 (двадцать девять) числу месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z170" w:id="106"/>
-[...15 lines deleted...]
-      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 6 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z171" w:id="107"/>
-[...319 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="123"/>
+    <w:bookmarkStart w:name="z187" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по оказанию социальной помощи в течение 2 (два) рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z188" w:id="124"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z188" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 (двадцать седьмое) числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z189" w:id="125"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z189" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Государственная корпорация в течение 2 (два) рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z190" w:id="126"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z190" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение 3 (три) рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z191" w:id="127"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z191" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z192" w:id="128"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z192" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4228,602 +4326,602 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 ноября 2023 года № 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="129"/>
+    <w:bookmarkStart w:name="z154" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Петропавловского городского маслихата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z155" w:id="130"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z155" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 27 декабря 2013 года № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2515).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z156" w:id="131"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z156" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 30 апреля 2014 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2817).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z157" w:id="132"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z157" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 07 ноября 2014 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3016).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z158" w:id="133"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z158" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 23 декабря 2015 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3594).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z159" w:id="134"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z159" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 08 декабря 2016 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3988).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z160" w:id="135"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z160" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 12 апреля 2017 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4159).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z161" w:id="136"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z161" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 26 января 2018 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4572).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z162" w:id="137"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z162" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 11 июля 2019 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5484).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z163" w:id="138"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z163" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 23 апреля 2020 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6277).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z164" w:id="139"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z164" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 16 октября 2020 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2515).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z165" w:id="140"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z165" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 22 декабря 2021 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 26000).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z166" w:id="141"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z166" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 21 апреля 2023 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2515).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>