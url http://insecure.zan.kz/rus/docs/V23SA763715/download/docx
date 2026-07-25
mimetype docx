--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9971bd" w14:textId="b9971bd">
+    <w:p w14:paraId="263d5f5" w14:textId="263d5f5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -618,50 +618,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5/21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. По всему тексту слова "информационных", "информационные", "информационной", "информационное" заменены соответственно словами "цифровых", "цифровые", "цифровой", "цифровое" решением Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -782,51 +820,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) социальная помощь – помощь, предоставляемая местным исполнительным органом в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) уполномоченный орган по оказанию социальной помощи – коммунальное государственное учреждение "Отдел занятости и социальных программ акимата города Петропавловска";</w:t>
+      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
@@ -942,74 +980,154 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      13) сервис цифровых документов – объект цифровой инфраструктуры "цифрового правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из цифровых объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
+      14) веб-портал "цифровое правительство" (далее – портал) – цифровой объект, представляющий собой "единое окно" доступа к консолидированной цифровизации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенным решением Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящие Правила распространяются на лиц, постоянно проживающих и зарегистрированных на территории города Петропавловска Северо-Казахстанской области, за исключением лиц, которым причинен ущерб имущества вследствие стихийного бедствия или пожара, а также лиц, которые находятся на полном государственном обеспечении, в том числе в местах лишения свободы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1022,326 +1140,408 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Меры социальной поддержки, предусмотренные пунктом 4 статьи 71, пунктом 3 статьи 170, пунктом 3 статьи 229 Социального кодекса, подпунктом 2) пункта 1 статьи 10, подпунктом 2) пункта 1 статьи 11, подпунктом 2) пункта 1 статьи 12, подпунктом 2) статьи 13, статьей 17 Закона, оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Социальная помощь предоставляется единовременно, периодически (1 раз в год, 1 раз в три года, ежемесячно).</w:t>
+      5. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год, один раз в три года) и осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции решения Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+      6. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются местным исполнительным органом и утверждаются решением местного представительного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
-[...15 lines deleted...]
-      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
-[...15 lines deleted...]
-      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его недвижимому имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkStart w:name="z18" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его недвижимому имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z19" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
-[...15 lines deleted...]
-      5) сиротство, отсутствие родительского попечения;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего одного прожиточного минимума, устанавливаемого на соответствующий финансовый год законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции решения Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При причинении ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
-[...15 lines deleted...]
-      6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
-[...15 lines deleted...]
-      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи к праздничным дням и памятным датам определяются местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию, либо в электронном виде из цифровых систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социальная помощь к праздничным дням и памятным датам оказывается по каждому основанию периодически 1(один) раз в год, в виде денежных выплат следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2308,1130 +2508,1602 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям с инвалидностью с 7 (семь) до 18 (восемнадцать) лет третьей группы – в размере 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ко Дню Конституции Республики Казахстан – 30 августа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="38"/>
+    <w:bookmarkStart w:name="z67" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, которым назначены пенсии за особые заслуги перед Республикой Казахстан, пенсионерам, имеющим статус персонального пенсионера областного значения, почетным гражданам области, района - в размере 10 (десять) месячных расчетных показателей; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z68" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней – в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z69" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, удостоенным звания "Қазақстанның Еңбек Ері", "Халық қаһарманы" – в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z70" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ко Дню Независимости Республики Казахстан – 16 декабря:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z68" w:id="39"/>
-[...15 lines deleted...]
-      героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней – в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       лицам, постоянно проживавщим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случае применения репрессии за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел – в размере 51 (пятьдесят один) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z69" w:id="40"/>
-[...15 lines deleted...]
-      лицам, удостоенным звания "Қазақстанның Еңбек Ері", "Халық қаһарманы" – в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции решений Петропавловского городского маслихата Северо-Казахстанской области от 27.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5/21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь на бытовые нужды с учетом среднедушевого дохода не превышающего порог однократного размера прожиточного минимума, оказывается отдельным категориям нуждающихся граждан, за исключением лиц, находящихся на полном государственном обеспечении и лиц, находящихся в местах лишения свободы, периодически (один раз в год) в размере 10 (десяти) месячных расчетных показателей, в том числе по следующим основаниям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z70" w:id="41"/>
-[...15 lines deleted...]
-      9) ко Дню Независимости Республики Казахстан – 16 декабря:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданину, имеющему ограничение жизнедеятельности вследствие социально значимых заболеваний и заболеваний, представляющих опасность для окружающих;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие среднедушевого дохода, не превышающего порог, установленного местным представительным органом, в кратном отношении к прожиточному минимуму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции решения Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь в виде денежной помощи предоставляется без учета доходов следующим категориям нуждающихся граждан, за исключением лиц, находящихся на полном государственном обеспечении и лиц, находящихся в местах лишения свободы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z71" w:id="42"/>
-[...15 lines deleted...]
-       лицам, постоянно проживавщим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случае применения репрессии за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел – в размере 51 (пятьдесят один) месячных расчетных показателей.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданину (семье) по причине ущерба ему (ей) либо его имуществу вследствие пожара – единовременно в размере 200 (двести) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента причинения ущерба, на основании документа, подтверждающего факт пожара, единовременно в размере 50 (пятьдесят) месячных расчетных показателей на погибшего – в случае наличия летальных исходов членов семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданину (семье) по причине ущерба ему (ей) либо его имуществу вследствие стихийного бедствия – единовременно в размере 100 (сто) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента причинения ущерба ему (ей) либо его (ее) имуществу, на основании документа подтверждающего факт стихийного бедствия, единовременно в размере 50 (пятьдесят) месячных расчетных показателей на погибшего – в случае наличия летальных исходов членов семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненных по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза Советских Социалистических Республик за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, пострадавшим в зоне Семипалатинского ядерного полигона, другим лицам, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, за исключением рабочих и служащих, направлявшихся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия, а также рабочих и служащих Комитета государственной безопасности бывшего Союза ССР, временно находившихся на территории Афганистана и не входивших в состав ограниченного контингента советских войск, на возмещение фактической стоимости проезда по направлению лечебно-профилактических учреждений города Петропавловска до места госпитализации и обратно по территории Республики Казахстан железнодорожным, автомобильным пассажирским транспортом (кроме такси) от станции отправления одного из видов указанных транспортных средств, периодически (один раз в год) при подтверждении факта проезда (проездной билет, электронный проездной билет, выписка из банковского счета об оплате билетов) и предоставлении документов, удостоверяющих факт госпитализации (выписка из лечебно-профилактического учреждения и другие) на основании документа подтверждающего статус вышеуказанных категорий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции решения Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.1. Социальная помощь на лечение (оздоровление) предоставляется без учета доходов следующим категориям нуждающихся граждан, за исключением лиц, находящихся на полном государственном обеспечении и лиц, находящихся в местах лишения свободы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям или иным законным представителям инфицированных детей с болезнью, вызванной вирусом иммунодефицита человека (ВИЧ) для постоянного ухода и дополнительного усиленного питания на основании списка, предоставляемого организацией здравоохранения, осуществляющей деятельность в сфере профилактики ВИЧ-инфекции, ежемесячно в размере двухкратного прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      гражданину со злокачественным новообразованием II, II A либо IV клинической группы, в соответствии с Приказом Министра здравоохранения Республики Казахстан от 12 ноября 2021 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ҚР ДСМ-112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении стандарта организации оказания онкологической помощи населению Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 25167) периодически (один раз в год) в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданину, больному туберкулезом, периодически (ежемесячно) в период нахождения на амбулаторном лечении в областном центре фтизиопульмонологии Северо-Казахстанской области на дополнительное питание – в размере 10 (десять) месячных расчетных показателей на основании списков, предоставляемых государственными и частными медицинскими учреждениями города Петропавловска;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, за исключением рабочих и служащих, направлявшихся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия, а также рабочих и служащих Комитета государственной безопасности бывшего Союза ССР, временно находившихся на территории Афганистана и не входивших в состав ограниченного контингента советских войск, на возмещение фактической стоимости зубопротезирования, периодически (один раз в три года), не превышающую сумму в размере 70 (семьдесят) месячных расчетных показателей, кроме драгоценных металлов и протезов из металлокерамики, металлоакрила, при предъявлении документов, подтверждающих оплату зубопротезирования с организации, имеющей лицензию на проведение зубопротезирования, с обязательным указанием видов работ и материалов (договор, фискальный чек);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 11.1. в соответствии с решением Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.2. Социальная помощь на санаторно-курортное лечение предоставляется без учета доходов следующим категориям нуждающихся граждан, за исключением лиц, находящихся на полном государственном обеспечении и лиц, находящихся в местах лишения свободы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, за исключением рабочих и служащих, направлявшихся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия, а также рабочих и служащих Комитета государственной безопасности бывшего Союза ССР, временно находившихся на территории Афганистана и не входивших в состав ограниченного контингента советских войск, на возмещение фактической стоимости путевки на санаторно-курортное лечение, в пределах Республики Казахстан, согласно рекомендациям лечебно-профилактических учреждений города Петропавловска при предоставлении документов, подтверждающих оплату в размере стоимости санаторно-курортного лечения (договор, фискальный чек) периодически (один раз в год), но не более 70 (семьдесят) месячных расчетных показателей на основании документа, подтверждающего статус вышеуказанных категорий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь на санаторно-курортное лечение ветеранам с инвалидностью, которым разработана индивидуальная программа абилитации и реабилитации (ИПАР) на санаторно-курортное лечение, не выплачивается;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой, второй, третьей групп от общего заболевания и детям с инвалидностью до семи лет, с семи до восемнадцати лет, первой, второй, третьей групп, согласно рекомендациям лечебно-профилактических учреждений города Петропавловска на санаторно-курортное лечение в санаториях (профилакториях) Республики Казахстан, при условии отсутствия разработанной индивидуальной программы абилитации и реабилитации в виде санаторно-курортного лечения, при предоставлении санаторно-курортной карты в размере стоимости санаторно-курортного лечения, но не превышающем гарантированной суммы возмещения стоимости санаторно-курортного лечения на текущий финансовый год при реализации их лицам с инвалидностью через "Портал социальных услуг" периодически (один раз в год). При оказании данного вида социальной помощи детям с инвалидностью до семи лет, с семи до восемнадцати лет первой, второй, третьей групп дополнительно предоставляется одному из законных представителей, сопровождающему ребенка с инвалидностью на санаторно-курортное лечение, в размере 70 (семьдесят) процентов от суммы, предоставляемой социальной помощи на основании установленной группы инвалидности вышеуказанных категорий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции решений Петропавловского городского маслихата Северо-Казахстанской области от 27.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 4</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 11.2. в соответствии с решением Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>5/21</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11.3. Социальная помощь на оплату коммунальных услуг предоставляется без учета доходов следующим категориям нуждающихся граждан, за исключением лиц, находящихся на полном государственном обеспечении и лиц, находящихся в местах лишения свободы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z43" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, имеющим статус ветеранов Великой Отечественной войны, ветеранов боевых действий на территории других государств, принимавших участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавших непосредственно в ядерных испытаниях по списку, предоставляемому уполномоченной организацией, оказывается социальная помощь в размере 2 (два) месячных расчетных показателей без учета доходов, на оплату коммунальных услуг и приобретение топлива периодически (ежемесячно), без истребования заявлений от граждан, по спискам, представленным Государственной корпорацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.02.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 5/31</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 11.3. в соответствии с решением Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="43"/>
-[...55 lines deleted...]
-      неспособность к самообслуживанию в связи с преклонным возрастом, вследствие перенесенной болезни и (или) инвалидности;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Среднедушевой доход лица (семьи) для оказания социальной помощи исчисляется в соответствии с приказом Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 181</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z111" w:id="46"/>
-[...15 lines deleted...]
-      освобождение из мест лишения свободы, нахождение на учете службы пробации (при обращении не позднее 6 месяцев после освобождения либо постановки на учет службы пробации);</w:t>
+    <w:bookmarkStart w:name="z126" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получение сведений о доходе и о составе семьи инициируются путем запроса из АИС "Е-Собес" в АИС "Социальная помощь".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z112" w:id="47"/>
-[...15 lines deleted...]
-      гражданину, имеющему ограничение жизнедеятельности вследствие социально значимых заболеваний и заболеваний, представляющих опасность для окружающих;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z113" w:id="48"/>
-[...15 lines deleted...]
-      наличие среднедушевого дохода, не превышающего порога, установленного местным представительным органом, в кратном отношении к прожиточному минимуму.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z114" w:id="49"/>
-[...15 lines deleted...]
-      11. Социальная помощь предоставляется без учета доходов следующим категориям нуждающихся граждан, за исключением лиц, находящихся на полном государственном обеспечении и лиц, находящихся в местах лишения свободы:</w:t>
+    <w:bookmarkStart w:name="z129" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z115" w:id="50"/>
-[...15 lines deleted...]
-      гражданину (семье) по причине ущерба ему (ей) либо его имуществу вследствие пожара – единовременно в размере 200 (двести) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента причинения ущерба, на основании документа подтверждающего факт пожара, единовременно в размере 50 (пятьдесят) месячных расчетных показателей на погибшего – в случае наличия летальных исходов членов семьи;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие цифровые системы (далее – ИС) государственных органов и (или) организаций через шлюз "цифровое правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z116" w:id="51"/>
-[...15 lines deleted...]
-      гражданину (семье) по причине ущерба ему (ей) либо его имуществу вследствие стихийного бедствия – единовременно в размере 100 (сто) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента причинения ущерба ему (ей) либо его (ее) имуществу, на основании документа подтверждающего факт стихийного бедствия, единовременно в размере 50 (пятьдесят) месячных расчетных показателей на погибшего – в случае наличия летальных исходов членов семьи;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным решением Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z117" w:id="52"/>
-[...15 lines deleted...]
-      родителям или иным законным представителям инфицированных детей с болезнью, вызванной вирусом иммунодефицита человека (ВИЧ) для постоянного ухода и дополнительного усиленного питания на основании списка, предоставляемого организацией здравоохранения, осуществляющей деятельность в сфере профилактики ВИЧ-инфекции, ежемесячно в размере 2 (два) кратного прожиточного минимума;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z118" w:id="53"/>
-[...15 lines deleted...]
-      гражданину со злокачественным новообразованием II, II A либо IV клинической группы, в соответствии с Приказом Министра здравоохранения Республики Казахстан от 12 ноября 2021 года № ҚР ДСМ-112 "Об утверждении стандарта организации оказания онкологической помощи населению Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 25167) периодически (один раз в год) в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z119" w:id="54"/>
-[...15 lines deleted...]
-      гражданину, больному туберкулезом, периодически (ежемесячно) в период нахождения на амбулаторном лечении в областном центре фтизиопульмонологии Северо-Казахстанской области на дополнительное питание – в размере 10 (десять) месячных расчетных показателей на основании списков, предоставляемых государственными и частными медицинскими учреждениями города Петропавловска;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z120" w:id="55"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в статье 8 Закона, за исключением рабочих и служащих, направлявшихся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия, а также рабочих и служащих Комитета государственной безопасности бывшего Союза ССР, временно находившихся на территории Афганистана и не входивших в состав ограниченного контингента советских войск, на возмещение фактической стоимости зубопротезирования, периодически (один раз в три года), не превышающую сумму в размере 70 (семьдесят) месячных расчетных показателей, кроме драгоценных металлов и протезов из металлокерамики, металлоакрила, при предъявлении документов, подтверждающих оплату зубопротезирования с организации, имеющей лицензию на проведение зубопротезирования, с обязательным указанием видов работ и материалов (договор, фискальный чек);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его недвижимому имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его недвижимому имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z121" w:id="56"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в статье 8 Закона, за исключением рабочих и служащих, направлявшихся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия, а также рабочих и служащих Комитета государственной безопасности бывшего Союза ССР, временно находившихся на территории Афганистана и не входивших в состав ограниченного контингента советских войск, на возмещение фактической стоимости путевки на санаторно-курортное лечение, в пределах Республики Казахстан, согласно рекомендациям лечебно-профилактических учреждений города Петропавловска при предоставлении документов, подтверждающих оплату в размере стоимости санаторно-курортного лечения (договор, фискальный чек) периодически (один раз в год), но не более 70 (семьдесят) месячных расчетных показателей на основании документа, подтверждающего статус вышеуказанных категорий;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z122" w:id="57"/>
-[...15 lines deleted...]
-      лицам с инвалидностью первой, второй, третьей групп от общего заболевания и детям с инвалидностью до семи лет, с семи до восемнадцати лет, первой, второй, третьей групп, согласно рекомендациям лечебно-профилактических учреждений города Петропавловска на санаторно-курортное лечение в санаториях (профилакториях) Республики Казахстан, при условии отсутствия разработанной индивидуальной программы абилитации и реабилитации в виде санаторно-курортного лечения, при предоставлении санаторно-курортной карты в размере стоимости санаторно-курортного лечения, но не превышающем гарантированной суммы возмещения стоимости санаторно-курортного лечения на текущий финансовый год при реализации их лицам с инвалидностью через "Портал социальных услуг" периодически (один раз в год). При оказании данного вида социальной помощи детям с инвалидностью до семи лет, с семи до восемнадцати лет первой, второй, третьей групп дополнительно предоставляется одному из законных представителей, сопровождающему ребенка с инвалидностью на санаторно-курортное лечение, в размере 70 (семьдесят) процентов от суммы, предоставляемой социальной помощи на основании установленной группы инвалидности вышеуказанных категорий;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным решением Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z123" w:id="58"/>
-[...15 lines deleted...]
-      лицам, имеющим статус ветеранов Великой Отечественной войны, ветеранов боевых на территории других государств, принимавших участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях по списку, предоставляемому уполномоченной организацией, оказывается социальная помощь в размере 2 (два) месячных расчетных показателей без учета доходов, на оплату коммунальных услуг и приобретение топлива периодически (ежемесячно), без истребования заявлений от граждан, по спискам представленным Государственной корпорацией;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z124" w:id="59"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненных по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза Советских Социалистических Республик за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, пострадавшим в зоне Семипалатинского ядерного полигона, другим лицам, указанным в статье 8 Закона, за исключением рабочих и служащих, направлявшихся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия, а также рабочих и служащих Комитета государственной безопасности бывшего Союза ССР, временно находившихся на территории Афганистана и не входивших в состав ограниченного контингента советских войск, на возмещение фактической стоимости проезда по направлению лечебно-профилактических учреждений города Петропавловска до места госпитализации и обратно по территории Республики Казахстан железнодорожным, автомобильным пассажирским транспортом (кроме такси) от станции отправления одного из видов указанных транспортных средств, периодически (один раз в год) при подтверждении факта проезда (проездной билет, электронный проездной билет, выписка из банковского счета об оплате билетов) и предоставлении документов, удостоверяющих факт госпитализации (выписка из лечебно-профилактического учреждения и другие) на основании документа подтверждающего статус вышеуказанных категорий.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z125" w:id="60"/>
-[...15 lines deleted...]
-      12. Среднедушевой доход лица (семьи) для оказания социальной помощи исчисляется в соответствии с приказом Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+    <w:bookmarkStart w:name="z146" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) и 4) пункта 6 настоящих Правил, уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня направляет документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z126" w:id="61"/>
-[...15 lines deleted...]
-      Получение сведений о доходе и о составе семьи инициируются путем запроса из АИС "Е-Собес" в АИС "Социальная помощь".</w:t>
+    <w:bookmarkStart w:name="z147" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно приложениям 2, 3 к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z127" w:id="62"/>
-[...15 lines deleted...]
-      13. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z128" w:id="63"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+    <w:bookmarkStart w:name="z149" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z129" w:id="64"/>
-[...15 lines deleted...]
-      14. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z130" w:id="65"/>
-[...15 lines deleted...]
-      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z131" w:id="66"/>
-[...418 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3601,50 +4273,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге, независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменением, внесенным решением Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       27. Социальные выплаты осуществляются по бюджетной программе 451-007-000 "Социальная помощь отдельным категориям нуждающихся граждан по решениям местных представительных органов".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3658,570 +4410,856 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы города Петропавловска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="87"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="88"/>
+    <w:bookmarkStart w:name="z167" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z168" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, предоставленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z169" w:id="89"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z169" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z170" w:id="90"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z170" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z171" w:id="91"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z171" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="93"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z172" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с месяца наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 с изменениями, внесенным решением Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z174" w:id="94"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z174" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z175" w:id="95"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z175" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z176" w:id="96"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z176" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z177" w:id="97"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z177" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местным представительным органом порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="101"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z178" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из цифровой системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проживания в центрах оказания специальных социальных услуг в условиях стационара и нахождения на полном государственном обеспечении, за исключением лица, которому предоставляется сверхгарантированный объем специальных социальных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 с изменением, внесенным решением Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной цифровой системы "Е-Собес".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z180" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в цифровые системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z181" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно приложению 7 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="103"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z182" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33 Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через цифровые системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z183" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z184" w:id="104"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z184" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="106"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z185" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 с изменением, внесенным решением Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z187" w:id="107"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z187" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по оказанию социальной помощи в течение 2 (два) рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z189" w:id="109"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z188" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По заявкам, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 с изменением, внесенным решением Петропавловского городского маслихата Северо-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Государственная корпорация в течение 2 (два) рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z191" w:id="111"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z190" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение 3 (три) рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в цифровую систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z191" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z192" w:id="112"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z192" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4326,602 +5364,602 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 ноября 2023 года № 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="113"/>
+    <w:bookmarkStart w:name="z154" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Петропавловского городского маслихата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z155" w:id="114"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z155" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 27 декабря 2013 года № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2515).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z156" w:id="115"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z156" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 30 апреля 2014 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2817).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z157" w:id="116"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z157" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 07 ноября 2014 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3016).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z158" w:id="117"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z158" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 23 декабря 2015 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3594).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z159" w:id="118"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z159" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 08 декабря 2016 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3988).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z160" w:id="119"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z160" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 12 апреля 2017 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4159).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z161" w:id="120"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z161" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 26 января 2018 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4572).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z162" w:id="121"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z162" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 11 июля 2019 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5484).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z163" w:id="122"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z163" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 23 апреля 2020 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6277).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z164" w:id="123"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z164" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 16 октября 2020 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2515).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z165" w:id="124"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z165" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 22 декабря 2021 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 26000).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z166" w:id="125"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z166" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Петропавловска Северо-Казахстанской области от 21 апреля 2023 года "О внесении изменений в решение маслихата города Петропавловска от 27 декабря 2013 № 6 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2515).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5247,31 +6285,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>