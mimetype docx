--- v0 (2025-10-14)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="74d623a" w14:textId="74d623a">
+    <w:p w14:paraId="fd80356" w14:textId="fd80356">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Майского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Майского районного маслихата Павлодарской области от 30 ноября 2023 года № 2/6. Зарегистрировано в Департаменте юстиции Павлодарской области 1 декабря 2023 года № 7432-14.</w:t>
+        <w:t>Решение Майского районного маслихата Павлодарской области от 30 ноября 2023 года № 2/6. Зарегистрировано в Департаменте юстиции Павлодарской области 1 декабря 2023 года № 7432-14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом 2-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2793,68 +2793,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z37" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1. Единовременную социальную помощь без учета дохода:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       гражданам (семьям) в связи с причинением ущерба им либо его имуществу вследствие стихийного бедствия (за исключением граждан (семей), которые имеют в собственности более одной единицы жилья (квартиры, дома)) в размере 100 (сто) МРП на основании заявления с приложением документов, указанных в подпункте 1), абзаце втором подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2920,527 +2922,513 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданам, освободившимся из мест лишения свободы, находящимся на учете службы пробации в размере 10 (десять) МРП на основании списка, предоставляемого Отделом полиции Майского района, службой пробации Майского района;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим злокачественными новообразованиями в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
+      лицам, с злокачественными новообразованиями в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, справки с медицинского учреждения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим туберкулезом в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
+      лицам, с туберкулезом в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, справки с медицинского учреждения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим болезнью вызванной вирусом иммунодефицита человека (ВИЧ) в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
+      лицам, с болезнью вызванной вирусом иммунодефицита человека (ВИЧ) в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, справки с медицинского учреждения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим хроническим вирусным гепатитом и циррозом печени в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
+      лицам, с хроническими вирусными гепатитами и циррозом печени в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, справки с медицинского учреждения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим сахарным диабетом в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
+      лицам, с психическими, поведенческими расстройствами (заболеваниями) в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, справки с медицинского учреждения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим психическими, поведенческими расстройствами (заболеваниями) в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
+      лицам, сострым инфарктом миокарда (первые шесть месяцев) в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, справки с медицинского учреждения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим детским церебральным параличом в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
+      лицам, с дегенеративными болезнями нервной системы в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, справки с медицинского учреждения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим острым инфарктом миокарда (первые шесть месяцев) в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
+      лицам, с демиелинизирующими болезнями центральной нервной системы в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, справки с медицинского учреждения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим ревматизмом в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
+      лицам, с орфанными заболеваниями в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, справки с медицинского учреждения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим системными поражениями соединительной ткани в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
+      лицам, сэпилепсией в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, справки с медицинского учреждения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим дегенеративными болезнями нервной системы в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
+      лицам, сцереброваскулярными болезнями (инсульт) (в течении 1 года) в размере 15 (пятнадцать) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Майская районная больница" управления здравоохранения Павлодарской области акимата Павлодарской области, заявления с приложением документов, указанных в подпункте 1), абзаце четвертом подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Типовых правил, справки с медицинского учреждения;</w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, справки с медицинского учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8-1 в редакции решения Майского районного маслихата Павлодарской области от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-2. Ежемесячную социальную помощь без учета доходов: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3623,145 +3611,145 @@
         </w:rPr>
         <w:t xml:space="preserve">
       многодетным семьям из числа получателей адресной социальной помощи, семьям со среднедушевым доходом, не превышающим величину прожиточного минимума, установленного на момент обращения, проживающие в частном жилищном фонде с печным отоплением на приобретение твердого топлива в размере 20 (двадцать) МРП на основании заявления с приложением документов, указанных в подпунктах 1), 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. К праздничным дням размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере по согласованию с акиматом Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий. Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно приложению 7 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Социальная помощь лицу, относящемуся к нескольким категориям, к памятным датам и праздничным дням выплачиваются по каждому основанию. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Порядок оказания социальной помощи определен в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3776,91 +3764,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Списки получателей социальной помощи при наличии социально значимого заболевания предоставляются в электронном виде организациями здравоохранения в соответствии с кодами международной классификации болезней, установленных перечнем социально значимых заболеваний приказа Министра здравоохранения Республики Казахстан с указанием индивидуального идентификационного номера, фамилии, имени, отчества и банковского счета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Списки получателей социальной помощи при наличии социально значимого заболевания предоставляются в электронном виде организациями здравоохранения согласно "Правил отнесения сведений к служебной информации ограниченного распространения и работы с ней" утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3873,126 +3861,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 июня 2022 года № 429.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Социальная помощь при наличии социально значимого заболевания лицу, относящемуся к нескольким категориям, выплачивается по каждому основанию. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Единовременная социальная помощь по одному и тому же виду социальной помощи с одной и той же периодичностью выплаты, предоставлятся один раз в год по Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок обращения за социальной помощью по основаниям: причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия, причинение ущерба гражданину (семье) либо его имуществу вследствие пожара, не позднее шести месяцев со дня наступления случая.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4021,126 +4009,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Майского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4261,130 +4249,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа в соответствии с пунктами 28-32 Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственная корпорация ежемесячно не позднее 20 числа месяца, следующего за отчетным направляет в уполномоченный орган по оказанию социальной помощи сведения по произведенным выплатам социальной помощи в разрезе банков второго уровня и АО "Казпочта" в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4514,188 +4502,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 ноября 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2/6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="29"/>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Майского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z29" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение Майского районного маслихата от 16 апреля 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Майского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7256).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z30" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение Майского районного маслихата от 13 апреля 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1/14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Майского районного маслихата "Об утверждении правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Майского района" от 16 апреля 2022 года № 2/3" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 27765).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z31" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение Майского районного маслихата от 25 апреля 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Майского районного маслихата от 16 апреля 2021 года № 2/3 "Об утверждении правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Майского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7330).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>