--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d89c7e7" w14:textId="d89c7e7">
+    <w:p w14:paraId="03d87c1" w14:textId="03d87c1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Железинского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Железинского районного маслихата Павлодарской области от 16 ноября 2023 года № 63/8. Зарегистрировано в Департаменте юстиции Павлодарской области 20 ноября 2023 года № 7418-14.</w:t>
+        <w:t>Решение Железинского районного маслихата Павлодарской области от 16 ноября 2023 года № 63/8. Зарегистрировано в Департаменте юстиции Павлодарской области 20 ноября 2023 года № 7418-14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом 2-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3136,105 +3136,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданам, освободившимся из мест лишения свободы, нахождение на учете службы пробации в размере 10 (десять) МРП на основании заявления с приложением документа, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающие злокачественными новообразованиями, болезнью, вызванной вирусом иммунодефицита человека (ВИЧ), заболеванием "сахарный диабет", заболеванием системные поражения соединительной ткани (системная красная волчанка), заболеванием "Хронические вирусные гепатиты и цирроз печени", "Детский церебральный паралич", "Острый инфаркт миокарда (первые 6 месяцев), в размере 10 (десять) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской предприятия на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области, заявления с приложением документа удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документа, подтверждающего факт наличия социально значимого заболевания; </w:t>
+      лицам, страдающим злокачественными новообразованиями, болезнью, вызванной вирусом иммунодефицита человека (ВИЧ), заболеваниями "Хронические вирусные гепатиты и цирроз печени", "Острый инфаркт миокарда (первые 6 месяцев)" в размере 10 (десять) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области, либо заявления с приложением документа удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документа, подтверждающего факт наличия социально значимого заболевания; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим заболеванием "Психические расстройства и расстройства поведения", "Ревматизм", "Дегенеративные болезни нервной системы" в размере 2 (два) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской предприятия на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области, заявления с приложением документа удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документа, подтверждающего факт наличия социально значимого заболевания; </w:t>
+      лицам, страдающим заболеванием "Психическим и поведенческим расстройством" в размере 2 (два) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области, либо заявления с приложением документа удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документа, подтверждающего факт наличия социально значимого заболевания; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, страдающим заболеванием "Демиелинизирующие болезни центральной нервной системы" в размере 3 (три) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской предприятия на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области, заявления с приложением документа удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документа, подтверждающего факт наличия социально значимого заболевания; </w:t>
-[...17 lines deleted...]
-      лицам, страдающим заболевание "Орфанные заболевания" в размере 1 (один) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской предприятия на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области, заявления с приложением документа удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документа, подтверждающего факт наличия социально значимого заболевания; </w:t>
+      лицам, страдающим заболеваниями "Демиелинизирующие болезни центральной нервной системы", "Дегенеративные болезни нервной системы", "Острое нарушение мозгового кровообращения (1 год)", заболеванием "эпилепсией" в размере 5 (пять) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области, либо заявления с приложением документа удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документа, подтверждающего факт наличия социально значимого заболевания; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, страдающим "Орфанным заболеванием" в размере 3 (три) МРП на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области, либо заявления с приложением документа удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документа, подтверждающего факт наличия социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2. ежемесячную социальную помощь без учета доходов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3245,50 +3245,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям, страдающие болезнью, вызванной вирусом иммунодефицита человека (ВИЧ) в размере двухкратного прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год, на основании списка, предоставляемого коммунальным государственным предприятием на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской предприятия на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области, заявления с приложением документа, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документа, подтверждающего факт наличия социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, страдающие туберкулезом, находящиеся на амбулаторном лечении в размере 12 (двенадцать) МРП на основании списка, предоставляемого фтизиатрическим кабинетом коммунального государственного предприятия на праве хозяйственного ведения "Железинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными решением Железинского районного маслихата Павлодарской области от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уполномоченный орган оказывает помощь лицам с учетом доходов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5963,31 +6025,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>