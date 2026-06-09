--- v0 (2025-10-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f0e3b2" w14:textId="8f0e3b2">
+    <w:p w14:paraId="da1fad2" w14:textId="da1fad2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2469,71 +2469,68 @@
         <w:t>
       семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний, в размере 100000 (сто тысяч) тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z98" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Социальная помощь оказывается следующим категориям нуждающихся граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z99" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ветеранам Великой Отечественной войны, на бытовые нужды, без учета доходов, ежемесячно, в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z100" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ветеранам и другим лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2605,654 +2602,571 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, за исключением лиц, указанных в подпунктах 4) и 5) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона, на бытовые нужды, без учета доходов, ежемесячно, в размере 3 месячных расчетных показателей;</w:t>
+        <w:t xml:space="preserve"> Закона, в виде денежной помощи, без учета доходов, ежемесячно, в размере 3 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) родителям или иным законным представителям детей, инфицированных вирусом иммунодефицита человека, состоящих на диспансерном учете, без учета доходов, ежемесячно, в размере двукратного прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам, страдающим туберкулезным заболеванием и находящимся на амбулаторном лечении, без учета доходов, ежемесячно, в размере 10 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лицам с инвалидностью, в виде денежной помощи, для возмещения расходов, связанных с приобретением лекарственных средств, без учета доходов, 1 раз в год, в размере фактических затрат, но не более 30 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара, без учета доходов, единовременно, в размере 100 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лицам, освободившимся из мест лишения свободы, находящимся на учете службы пробации, без учета дохода, единовременно, в размере 10 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лицам из семей, имеющих среднедушевой доход ниже величины прожиточного минимума за квартал, предшествующий кварталу обращения, на бытовые нужды, 1 раз в год, в размере 10 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) лицам с инвалидностью первой группы для возмещения затрат на сопровождающих их лиц на санаторно-курортное лечение, в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью, в организации, предоставляющие санаторно-курортное лечение через портал социальных услуг, но не более чем на одно сопровождающее лицо, без учета дохода, 1 раз в год, в размере фактических затрат за проживание и питание, за исключением лечебных процедур, но не более семидесяти процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения при реализации их лицам с инвалидностью через портал социальных услуг на соответствующий финансовый год, определяемой уполномоченным государственным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z18" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) ветеранам Великой Отечественной войны, ветеранам, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьях 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктах 1) - 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, на возмещение фактической стоимости путевки на санаторно-курортное лечение, в пределах Республики Казахстан, без учета дохода, 1 раз в год, но не более гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения при реализации их лицам с инвалидностью через портал социальных услуг на соответствующий финансовый год, определяемой уполномоченным государственным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z101" w:id="86"/>
-[...15 lines deleted...]
-      3) родителям или иным законным представителям детей, инфицированных вирусом иммунодефицита человека, состоящих на диспансерном учете, без учета доходов, ежемесячно, в размере двукратного прожиточного минимума;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Возмещение стоимости путевки на санаторно-курортное лечение предоставляется в случае письменного отказа от натуральной формы, установленной решением Костанайского областного маслихата от 11 июня 2020 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О дополнительной мере по социальной поддержке отдельных категорий граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9264).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z102" w:id="87"/>
-[...15 lines deleted...]
-      4) лицам, страдающим туберкулезным заболеванием и находящимся на амбулаторном лечении, без учета доходов, ежемесячно, в размере 10 месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 6 в редакции решения маслихата Федоровского района Костанайской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z103" w:id="88"/>
-[...15 lines deleted...]
-      5) лицам с инвалидностью, для возмещения расходов, связанных с их проездом в реабилитационные центры и обратно, без учета доходов, ежеквартально, в размере не более 3 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z104" w:id="89"/>
-[...15 lines deleted...]
-      6) лицам, впервые приобретающим техническое, профессиональное, послесреднее либо высшее образование (далее - образование), для оплаты обучения по фактической стоимости, связанной с получением образования в учебных заведениях Республики Казахстан, перечисляемой двумя частями в течение учебного года, в размере не более 400 месячных расчетных показателей, 1 раз в полугодие, за исключением лиц, являющихся обладателями образовательных грантов, получателями иных видов выплат из государственного бюджета, из числа:</w:t>
+    <w:bookmarkStart w:name="z120" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z105" w:id="90"/>
-[...15 lines deleted...]
-      молодежи из семей со среднедушевым доходом за последние двенадцать месяцев перед обращением ниже величины прожиточного минимума, установленного по Костанайской области, очной формы обучения;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z106" w:id="91"/>
-[...15 lines deleted...]
-      молодежи, относящейся к социально уязвимым слоям населения, продолжающей обучение за счет средств местного бюджета, без учета доходов, очной формы обучения;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сиротство, отсутствие родительского попечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z107" w:id="92"/>
-[...15 lines deleted...]
-      лиц с инвалидностью, имеющих рекомендацию в индивидуальной программе абилитации и реабилитации лица с инвалидностью, без учета доходов;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z108" w:id="93"/>
-[...15 lines deleted...]
-      7) лицам с инвалидностью, для возмещения расходов, связанных с приобретением лекарственных средств, без учета доходов, 1 раз в год, в размере фактических затрат, но не более 30 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z109" w:id="94"/>
-[...15 lines deleted...]
-      8) в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара, без учета доходов, единовременно, в размере 100 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z110" w:id="95"/>
-[...15 lines deleted...]
-      9) в связи с причинением ущерба гражданину (семье) либо его имуществу при ликвидации последствия пожара, без учета доходов, единовременно, в размере 50 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Установить порог среднедушевого дохода в размере однократного прожиточного минимума по Костанайской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z111" w:id="96"/>
-[...398 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Социальная помощь на оплату обучения оказывается на получение одного образования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3523,631 +3437,729 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпунктах 1), 2) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, впервые обратившиеся, представляют документ, подтверждающий социальный статус заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z140" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Родитель либо законный представитель лиц, указанных в подпункте 3) </w:t>
+      Родитель либо законный представитель лиц, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, представляют документ, подтверждающий факт заболевания вирусом иммунодефицита человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z141" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпункте 4) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, представляют документ, подтверждающий факт заболевания туберкулезом и нахождения на амбулаторном лечении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z142" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпункте 5) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие факт реабилитации и стоимость проезда.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="116"/>
+        <w:t xml:space="preserve"> настоящих Правил предоставляют копию рецептурного бланка за текущий год, заверенную врачом, и кассовый и/или товарный чек.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в абзаце четвертом подпункта 6) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие факт обучения, его стоимость и индивидуальную программу абилитации и реабилитации лица с инвалидностью.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="117"/>
+        <w:t xml:space="preserve"> настоящих Правил предоставляют документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпункте 7) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил предоставляют копию рецептурного бланка за текущий год, заверенную врачом, и кассовый и/или товарный чек.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="118"/>
+        <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпунктах 8), 9) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил предоставляют документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="119"/>
+        <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие оплату санаторно-курортного лечения, акт выполненных работ (оказанных услуг), выданные санаторно-курортной организацией лицу с инвалидностью первой группы и сопровождающему его лицу.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпункте 10) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
-[...118 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие социальный статус, оплату санаторно-курортного лечения, акт выполненных работ (оказанных услуг), выданные санаторно-курортной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z150" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы предоставляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z151" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z152" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z153" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z154" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 в редакции решения маслихата Федоровского района Костанайской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Социальная помощь назначается с месяца подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z155" w:id="128"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z155" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социальная помощь лицам, обратившимся за ежемесячной социальной помощью до вступления настоящих Правил в силу, оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z156" w:id="129"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z156" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Порядок рассмотрения документов, сроки оказания социальной помощи, основания для отказа, прекращения выплаты социальной помощи, возврата излишне выплаченных сумм и финансирование расходов на предоставление социальной помощи определены в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4162,132 +4174,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z157" w:id="130"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z157" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z158" w:id="131"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z158" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z159" w:id="132"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z159" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z160" w:id="133"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z160" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи через информационные системы уполномоченного государственного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4302,71 +4314,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z161" w:id="134"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z161" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местного бюджета на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4666,362 +4678,362 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 82</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="135"/>
+    <w:bookmarkStart w:name="z132" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Федоровского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z133" w:id="136"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z133" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федоровского районного маслихата "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 7 сентября 2020 года № 465 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9450).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z134" w:id="137"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z134" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федоровского районного маслихата "О внесении изменений в решение маслихата от 7 сентября 2020 года № 465 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 8 декабря 2020 года № 477 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9630).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z135" w:id="138"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z135" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федоровского районного маслихата "О внесении изменения в решение маслихата от 7 сентября 2020 года № 465 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 19 апреля 2021 года № 28 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9877).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z136" w:id="139"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z136" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федоровского районного маслихата "О внесении изменений в решение маслихата от 7 сентября 2020 года № 465 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 20 апреля 2022 года № 115 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 27710).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z137" w:id="140"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z137" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федоровского районного маслихата "О внесении изменений в решение маслихата от 7 сентября 2020 года № 465 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 14 сентября 2022 года № 150 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 29677).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z138" w:id="141"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z138" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федоровского районного маслихата "О внесении изменений в решение маслихата от 7 сентября 2020 года № 465 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 21 апреля 2023 года № 20 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9978).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5347,31 +5359,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>