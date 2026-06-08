--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="758bfe2" w14:textId="758bfe2">
+    <w:p w14:paraId="d837d36" w14:textId="d837d36">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1159,453 +1159,523 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, 1 раз в полугодие, 1 раз в год).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции решения маслихата города Костаная Костанайской области от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
-[...15 lines deleted...]
-      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Международный день памяти о Чернобыльской катастрофе – 26 апреля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
-[...15 lines deleted...]
-      2) Международный день памяти о Чернобыльской катастрофе – 26 апреля;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День защитника Отечества – 7 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
-[...15 lines deleted...]
-      3) День защитника Отечества – 7 мая;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День Победы – 9 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z41" w:id="27"/>
-[...15 lines deleted...]
-      4) День Победы – 9 мая;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День закрытия Семипалатинского испытательного ядерного полигона – 29 августа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
-[...15 lines deleted...]
-      5) День закрытия Семипалатинского испытательного ядерного полигона – 29 августа;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День Независимости – 16 декабря.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
-[...15 lines deleted...]
-      6) День Независимости – 16 декабря.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Социальная помощь к праздничным дням и памятным датам оказывается единовременно, без учета доходов, следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
-[...15 lines deleted...]
-      5. Социальная помощь к праздничным дням и памятным датам оказывается единовременно, без учета доходов, следующим категориям граждан:</w:t>
+    <w:bookmarkStart w:name="z9" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z9" w:id="32"/>
-[...15 lines deleted...]
-      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
+    <w:bookmarkStart w:name="z10" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее – Союз ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории Афганистана, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z10" w:id="33"/>
-[...15 lines deleted...]
-      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее – Союз ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории Афганистана, в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z11" w:id="34"/>
-[...15 lines deleted...]
-      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий, в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z12" w:id="35"/>
-[...15 lines deleted...]
-      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий, в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z13" w:id="36"/>
-[...15 lines deleted...]
-      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР, в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья, либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z14" w:id="37"/>
-[...15 lines deleted...]
-      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья, либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий, в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы или вследствие заболевания при прохождении воинской службы в период боевых действий в Афганистане, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z15" w:id="38"/>
-[...15 lines deleted...]
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы или вследствие заболевания при прохождении воинской службы в период боевых действий в Афганистане, в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z16" w:id="39"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане, в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Международный день памяти о Чернобыльской катастрофе – 26 апреля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z17" w:id="40"/>
-[...15 lines deleted...]
-      2) Международный день памяти о Чернобыльской катастрофе – 26 апреля:</w:t>
+    <w:bookmarkStart w:name="z18" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z18" w:id="41"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z19" w:id="42"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированных (самостоятельно выехавших) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2050,151 +2120,151 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах, в размере 60000 (шестьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       родителям и не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне, супруге (супругу), не вступившей (не вступившему) в повторный брак, в размере 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак, в размере 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, а также лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, в размере 50000 (пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
-[...15 lines deleted...]
-      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, а также лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, в размере 50000 (пятьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      следующим категориям лиц, в размере 50000 (пятьдесят тысяч) тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...15 lines deleted...]
-      следующим категориям лиц, в размере 50000 (пятьдесят тысяч) тенге:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
-[...15 lines deleted...]
-      Героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, удостоенным званий "Қазақстанның Еңбек Ері", "Халық қаһарманы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       семьям военнослужащих, партизан, подпольщиков, лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2209,374 +2279,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинграда;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
-[...15 lines deleted...]
-      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинграда;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
-[...15 lines deleted...]
-      семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День закрытия Семипалатинского испытательного ядерного полигона – 29 августа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
-[...15 lines deleted...]
-      5) День закрытия Семипалатинского испытательного ядерного полигона – 29 августа:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях, в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
-[...15 lines deleted...]
-      лицам, которым инвалидность установлена вследствие радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей, в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий радиационных катастроф и аварий на объектах гражданского или военного назначения, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
-[...15 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий радиационных катастроф и аварий на объектах гражданского или военного назначения, в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний, в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
-[...15 lines deleted...]
-      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний, в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День Независимости – 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жертвам политических репрессий из числа участников событий 17-18 декабря 1986 года в Казахстане, реабилитированных в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий", в размере 200 000 (двести тысяч) тенге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции решения маслихата города Костаная Костанайской области от 18.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и распространяет свое действие на отношения, возникшие с 15.02.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Социальная помощь оказывается следующим категориям нуждающихся граждан:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...81 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ветеранам Великой Отечественной войны, на бытовые нужды, без учета доходов, ежемесячно, в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z101" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ветеранам и другим лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2588,893 +2655,822 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, за исключением лиц, указанных в подпунктах 4) и 5) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, в виде денежной помощи, без учета доходов, ежемесячно, в размере 3 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) детям, инфицированным вирусом иммунодефицита человека, без учета доходов, ежемесячно, в размере двукратного прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам, страдающим туберкулезным заболеванием и находящимся на амбулаторном лечении, без учета доходов, ежемесячно, в размере 10 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лицам, ранее получившим социальную помощь для получения технического, профессионального, послесреднего либо высшего образования, в виде денежной помощи, для завершения обучения, без учета доходов, 1 раз в полугодие, в размере фактической стоимости обучения, но не более 400 месячных расчетных показателей, перечисляемой двумя частями в течение учебного года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лицам с инвалидностью на лечение и медицинское обследование, в виде денежной помощи, без учета доходов, в размере фактических затрат 1 раз в полугодие, но не более 50 месячных расчетных показателей в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара, без учета доходов, единовременно, в размере не более 100 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лицам из семей, имеющих среднедушевой доход ниже величины прожиточного минимума за квартал, предшествующий кварталу обращения, на бытовые нужды, 1 раз в год, в размере 15 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) лицам, освободившимся из мест лишения свободы, находящимся на учете службы пробации после освобождения из мест лишения свободы, без учета дохода, единовременно, в размере 10 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) лицам с инвалидностью первой группы для возмещения затрат на сопровождающих их лиц на санаторно-курортное лечение, в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью, в организации, предоставляющие санаторно-курортное лечение через портал социальных услуг, но не более чем на одно сопровождающее лицо, без учета дохода, 1 раз в год, в размере фактических затрат за проживание и питание, за исключением лечебных процедур, но не более семидесяти процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения при реализации их лицам с инвалидностью через портал социальных услуг на соответствующий финансовый год, определяемой уполномоченным государственным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) ветеранам Великой Отечественной войны, ветеранам и другим лицам, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьях 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">, подпунктах 1) - 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, подпунктах 1) - 3) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона, на бытовые нужды, без учета доходов, ежемесячно, в размере 3 месячных расчетных показателей;</w:t>
+        <w:t xml:space="preserve"> Закона на возмещение фактической стоимости путевки на санаторно-курортное лечение, в пределах Республики Казахстан, без учета дохода, 1 раз в год, в размере не более гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения при реализации их лицам с инвалидностью через портал социальных услуг на соответствующий финансовый год, определяемой уполномоченным государственным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Возмещение стоимости путевки на санаторно-курортное лечение предоставляется в случае письменного отказа от натуральной формы, установленной решением Костанайского областного маслихата от 11 июня 2020 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О дополнительной мере по социальной поддержке отдельных категорий граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9264).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 6 в редакции решения маслихата города Костаная Костанайской области от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z121" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z122" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z102" w:id="62"/>
-[...15 lines deleted...]
-      3) детям, инфицированным вирусом иммунодефицита человека, без учета доходов, ежемесячно, в размере двукратного прожиточного минимума;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z103" w:id="63"/>
-[...15 lines deleted...]
-      4) лицам, страдающим туберкулезным заболеванием и находящимся на амбулаторном лечении, без учета доходов, ежемесячно, в размере 10 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z104" w:id="64"/>
-[...15 lines deleted...]
-      5) лицам с инвалидностью, для возмещения расходов, связанных с их проездом в реабилитационные центры и обратно, без учета доходов, ежеквартально, в размере не более 3 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сиротство, отсутствие родительского попечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z105" w:id="65"/>
-[...15 lines deleted...]
-      6) лицам, впервые приобретающим техническое и профессиональное, послесреднее либо высшее образование (далее – образование), за исключением лиц, являющихся обладателями образовательных грантов, получателями иных видов выплат из государственного бюджета, для оплаты обучения по фактической стоимости, связанной с получением образования в Республике Казахстан, перечисляемой двумя частями в течение учебного года, в размере не более 400 месячных расчетных показателей, 1 раз в полугодие, из числа:</w:t>
+    <w:bookmarkStart w:name="z126" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z106" w:id="66"/>
-[...15 lines deleted...]
-      молодежи из семей со среднедушевым доходом за последние двенадцать месяцев предшествующих дате обращения ниже величины прожиточного минимума, очной формы обучения;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z107" w:id="67"/>
-[...15 lines deleted...]
-      молодежи, относящейся к социально уязвимым слоям населения, продолжающей обучение за счет средств местного бюджета, без учета доходов, очной формы обучения;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z108" w:id="68"/>
-[...15 lines deleted...]
-      лиц с инвалидностью, имеющих рекомендацию в индивидуальной программе абилитации и реабилитации лица с инвалидностью, без учета доходов.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Установить порог среднедушевого дохода в размере однократного прожиточного минимума по Костанайской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z109" w:id="69"/>
-[...499 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="90"/>
+    <w:bookmarkStart w:name="z130" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Социальная помощь по основаниям, предусмотренным подпунктами 1), 2) и 7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, оказывается не позднее трех месяцев со дня наступления указанных событий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z131" w:id="91"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z131" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социальная помощь лицам с инвалидностью на лечение и медицинское обследование оказывается не позднее двенадцати месяцев со дня прохождения лечения и (или) медицинского обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z132" w:id="92"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z132" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z133" w:id="93"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z133" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z134" w:id="94"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z134" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z135" w:id="95"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z135" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z136" w:id="96"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z136" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z137" w:id="97"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z137" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3509,712 +3505,870 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам, или электронно на портал с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z138" w:id="98"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее - ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно </w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z139" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z140" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z141" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z142" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпунктах 1), 2) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, впервые обратившиеся, предоставляют документ, подтверждающий социальный статус заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z143" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Родитель либо законный представитель лиц, указанных в подпункте 3) </w:t>
+      Родитель либо законный представитель лиц, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, предоставляют документ, подтверждающий факт заболевания вирусом иммунодефицита человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z144" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпункте 4) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, предоставляют документ, подтверждающий факт заболевания туберкулезом и нахождения на амбулаторном лечении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z145" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпункте 5) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие факт реабилитации и стоимость проезда.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="106"/>
+        <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие факт обучения, его стоимость.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в абзаце четвертом подпункта 6) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие факт обучения, его стоимость и индивидуальную программу абилитации и реабилитации лица с инвалидностью.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="107"/>
+        <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие назначение и (или) прохождение лечения или медицинского обследования и оплату лечения и (или) медицинского обследования.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпункте 7) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие назначение и (или) прохождение лечения или медицинского обследования и оплату лечения и (или) медицинского обследования.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="108"/>
+        <w:t xml:space="preserve"> настоящих Правил предоставляют документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпункте 9) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил предоставляют документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="109"/>
+        <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпункте 11) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил предоставляют сведения о доходах за квартал, предшествующий кварталу обращения, документы, подтверждающие факт смерти, а также факт регистрации умершего в качестве безработного на момент смерти.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="110"/>
+        <w:t xml:space="preserve"> настоящих Правил предоставляют документ, подтверждающий оплату санаторно-курортного лечения, акт выполненных работ (оказанных услуг), выданный санаторно-курортной организацией лицу с инвалидностью первой группы и сопровождающему его лицу.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лица, указанные в подпункте 12) </w:t>
+      Лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
-[...78 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил предоставляют документы, подтверждающие социальный статус, оплату санаторно-курортного лечения, акт выполненных работ (оказанных услуг), выданный санаторно-курортной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z153" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы предоставляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z154" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 1-3</w:t>
+        <w:t>приложению 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z155" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z156" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z157" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 12 в редакции решения маслихата города Костаная Костанайской области от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Социальная помощь назначается с месяца подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z158" w:id="118"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z158" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Порядок рассмотрения документов, сроки оказания социальной помощи, основания для отказа, прекращения выплаты социальной помощи, возврата излишне выплаченных сумм и финансирование расходов на предоставление социальной помощи определены в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4229,132 +4383,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z159" w:id="119"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z159" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z160" w:id="120"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z160" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z161" w:id="121"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z161" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z162" w:id="122"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z162" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи через информационные системы уполномоченного государственного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4369,71 +4523,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z163" w:id="123"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z163" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4668,242 +4822,242 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="124"/>
+    <w:bookmarkStart w:name="z150" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Костанайского городского маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z151" w:id="125"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z151" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Костанайского городского маслихата "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 28 августа 2020 года № 511 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9419).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z152" w:id="126"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z152" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Костанайского городского маслихата "О внесении изменений в решение маслихата от 28 августа 2020 года № 511 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 5 декабря 2022 года № 168 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 31073).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z153" w:id="127"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z153" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Костанайского городского маслихата "О внесении изменений в решение маслихата от 28 августа 2020 года № 511 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 14 апреля 2023 года № 8 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9972).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5229,31 +5383,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>