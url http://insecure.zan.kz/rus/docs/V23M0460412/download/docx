--- v0 (2025-10-06)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b52f897" w14:textId="b52f897">
+    <w:p w14:paraId="04b5382" w14:textId="04b5382">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -295,51 +295,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Председатель  Мангистауского областного маслихата </w:t>
+              <w:t xml:space="preserve">      Председатель Мангистауского областного маслихата </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -441,220 +441,110 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к решению</w:t>
+              <w:t xml:space="preserve">Приложение к решению </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мангистауского областного маслихата</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...29 lines deleted...]
-              <w:t>от 27 сентября 2023 года  № 5/46</w:t>
+              <w:t xml:space="preserve"> от 27 сентября 2023 года № 5/46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядок и размер оказания социальной поддержки медицинским и фармацевтическим работникам, направленным для работы в сельские местности и поселки, города районного и областного значения Мангистауской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения Мангистауского областного маслихата от 30.01.2025 </w:t>
+      Сноска. Приложение – в редакции решения Мангистауского областного маслихата от 30.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18/201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
@@ -925,51 +815,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)работникам, прибывшим на работу в сельские местности на срок не менее 5 (пяти) лет по остродефицитным медицинским специальностям, определенных постановлением акимата Мангистауской области – в стократном размере минимальной заработной платы, установленном законом о республиканском бюджете и действующем на 1 января соответствующего финансового года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)работникам, прибывшим на работу в город Жанаозен на срок не менее 5 (пяти) лет – в размере 5 000 000 (пять миллионов) тенге;</w:t>
+      2)работникам, прибывшим на работу в город Жанаозен на срок не менее 5 (пяти) лет – в размере 5 000 000 (пять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)работникам, прибывшим на работу в город Актау на срок не менее 5 (пяти) лет – в размере 3 000 000 (три миллиона) тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
@@ -1125,544 +1015,542 @@
         <w:t>
       9.Претенденты для участия в конкурсе на получение социальной поддержки предоставляют в уполномоченный орган следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)копию удостоверения личности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)копию диплома о высшем профессиональном образовании;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3)копию документа, подтверждающего трудовую деятельность (в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Трудового Кодекса Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...35 lines deleted...]
-        <w:t> Трудового Кодекса Республики Казахстан);</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)копию приказа о принятии на работу в государственную организацию здравоохранения Мангистауской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      4)копию приказа о принятии на работу в государственную организацию здравоохранения Мангистауской области.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.Рассмотрение документов об оказании социальной поддержки осуществляется комиссией, созданным уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      10.Рассмотрение документов об оказании социальной поддержки осуществляется комиссией, созданным уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество членов комиссии должно составлять не менее пяти человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      Количество членов комиссии должно составлять не менее пяти человек.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председателем комиссии является лицо не ниже заместителя руководителя уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      Председателем комиссии является лицо не ниже заместителя руководителя уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь комиссии не является членом комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...15 lines deleted...]
-      Секретарь комиссии не является членом комиссии.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.Комиссия осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...15 lines deleted...]
-      11.Комиссия осуществляет следующие функции:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)рассматривает предоставленные документы претендентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      1)рассматривает предоставленные документы претендентов;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)принимает решение об оказании или отказе в оказании социальной поддержки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      2)принимает решение об оказании или отказе в оказании социальной поддержки.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.Комиссия рассматривает предоставленные документы претендентов и принимает решение в течение пятнадцати рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-      12.Комиссия рассматривает предоставленные документы претендентов и принимает решение в течение пятнадцати рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.Единовременная выплата осуществляется на основании заявления, решения комиссии и заключенного трудового договора работодателя с работником путем перечисления на лицевые счета работников, через банки второго уровня или организации, имеющие лицензии на соответствующие виды банковских операций в течение тридцати календарных дней с момента принятия решения комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-      13.Единовременная выплата осуществляется на основании заявления, решения комиссии и заключенного трудового договора работодателя с работником путем перечисления на лицевые счета работников, через банки второго уровня или организации, имеющие лицензии на соответствующие виды банковских операций в течение тридцати календарных дней с момента принятия решения комиссией.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в течение трех рабочих дней уведомляет работников и работодателей о принятом комиссией решении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-      Уполномоченный орган в течение трех рабочих дней уведомляет работников и работодателей о принятом комиссией решении.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14.Работодатель в течение 10 (десяти) рабочих дней с момента принятия решения комиссией об оказании социальной поддержки, заключает трудовой договор (дополнительное соглашение к трудовому договору) с работником, получившим положительное решение комиссии об оказании социальной поддержки, с условием отработки социальной поддержки у работодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      14.Работодатель в течение 10 (десяти) рабочих дней с момента принятия решения комиссией об оказании социальной поддержки, заключает трудовой договор (дополнительное соглашение к трудовому договору) с работником, получившим положительное решение комиссии об оказании социальной поддержки, с условием отработки социальной поддержки у работодателя.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15.В случае досрочного расторжения трудового договора с работниками работодатель уведомляет уполномоченный орган не позднее трех рабочих дней с момента расторжения трудового договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      15.В случае досрочного расторжения трудового договора с работниками работодатель уведомляет уполномоченный орган не позднее трех рабочих дней с момента расторжения трудового договора.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16.В случае досрочного расторжения трудового договора с работодателем работник добровольно возвращает суммы выплаченной социальной поддержки в течение тридцати календарных дней с момента расторжения трудового договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      16.В случае досрочного расторжения трудового договора с работодателем работник добровольно возвращает суммы выплаченной социальной поддержки в течение тридцати календарных дней с момента расторжения трудового договора.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом сумма возврата рассчитывается пропорционально отработанному времени социальной поддержки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      При этом сумма возврата рассчитывается пропорционально отработанному времени социальной поддержки.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17.В случае отказа работником от добровольного возврата выплаченной сумм социальной поддержки в сроках, предусмотренным настоящим Порядком, уполномоченный орган принимает меры по возврату в доход областного бюджета ранее перечисленных бюджетных средств путем подачи иска в суд в порядке, установленном действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...15 lines deleted...]
-      17.В случае отказа работником от добровольного возврата выплаченной сумм социальной поддержки в сроках, предусмотренным настоящим Порядком, уполномоченный орган принимает меры по возврату в доход областного бюджета ранее перечисленных бюджетных средств путем подачи иска в суд в порядке, установленном действующим законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.Работник должен отработать социальную поддержку в той медицинской организаций, в которой работал при получении социальной поддержки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      18.Работник должен отработать социальную поддержку в той медицинской организаций, в которой работал при получении социальной поддержки.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом в случае принятия уполномоченным органом решения о переводе работника, в связи с производственной необходимостью, из одной медицинской организации в другую, расположенную в сельских местностях и поселках, городах районного и областного значения в пределах Мангистауской области, оказанная социальная поддержка за работником сохраняется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      При этом в случае принятия уполномоченным органом решения о переводе работника, в связи с производственной необходимостью, из одной медицинской организации в другую, расположенную в сельских местностях и поселках, городах районного и областного значения в пределах Мангистауской области, оказанная социальная поддержка за работником сохраняется.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В таком случае за перевод в медицинскую организацию, расположенной в другом населенном пункте социальная поддержка заново не оказывается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1988,31 +1876,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>