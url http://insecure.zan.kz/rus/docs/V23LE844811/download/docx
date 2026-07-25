--- v0 (2026-01-02)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee43ffc" w14:textId="ee43ffc">
+    <w:p w14:paraId="727d349" w14:textId="727d349">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -652,385 +652,401 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кармакшинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 сентября 2023 года № 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Кармакшинского района</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции решения Кармакшинского районного маслихата Кызылординской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z81" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила – в редакции решения Кармакшинского районного маслихата Кызылординской области от 16.05.2025 </w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Кармакшинского района (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - Типовые правила) и определяют порядок оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z81" w:id="6"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z82" w:id="7"/>
-[...15 lines deleted...]
-      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+    <w:bookmarkStart w:name="z83" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее - Государственная корпорация) - юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z83" w:id="8"/>
-[...15 lines deleted...]
-      1) Государственная корпорация "Правительство для граждан" (далее - Государственная корпорация) - юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специальная комиссия - комиссия, создаваемая решением акима Кармакшинского района, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z84" w:id="9"/>
-[...15 lines deleted...]
-      2) специальная комиссия – комиссия, создаваемая решением акима Кармакшинского района, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь - помощь, предоставляемая местным исполнительным органом (далее - МИО) в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее - получатели социальной помощи), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z85" w:id="10"/>
-[...15 lines deleted...]
-      3) социальная помощь – помощь, предоставляемая местным исполнительным органом (далее – МИО) в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели социальной помощи), а также к праздничным дням и памятным датам;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган по оказанию социальной помощи - коммунальное государственное учреждение "Кармакшинский районный отдел занятости и социальных программ";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z86" w:id="11"/>
-[...15 lines deleted...]
-      4) уполномоченный орган по оказанию социальной помощи – коммунальное государственное учреждение "Кармакшинский районный отдел занятости и социальных программ";</w:t>
+    <w:bookmarkStart w:name="z87" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченная организация по выплате социальной помощи - банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z87" w:id="12"/>
-[...15 lines deleted...]
-      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+    <w:bookmarkStart w:name="z88" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) прожиточный минимум - минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z88" w:id="13"/>
-[...15 lines deleted...]
-      6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) среднедушевой доход - доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z89" w:id="14"/>
-[...15 lines deleted...]
-      7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) праздничные дни - дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z90" w:id="15"/>
-[...15 lines deleted...]
-      8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z91" w:id="16"/>
-[...15 lines deleted...]
-      9) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) участковая комиссия - специальная комиссия, создаваемая решениями акима города, поселка, сельского округа для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z92" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="18"/>
+    <w:bookmarkStart w:name="z93" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1165,1241 +1181,1069 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z94" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z94" w:id="19"/>
-[...15 lines deleted...]
-      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно).</w:t>
+    <w:bookmarkStart w:name="z95" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z95" w:id="20"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
+    <w:bookmarkStart w:name="z96" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Социальная помощь к праздничным дням оказывается единовременно в виде денежных выплат следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z96" w:id="21"/>
-[...15 lines deleted...]
-      5. Социальная помощь к праздничным дням оказывается единовременно в виде денежных выплат следующим категориям граждан:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День Победы - 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z97" w:id="22"/>
-[...15 lines deleted...]
-      1) День Победы - 9 мая:</w:t>
+    <w:bookmarkStart w:name="z98" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее - Союза ССР), партизанам и подпольщикам Великой Отечественной войны - в размере 1272 (одна тысяча двести семьдесят два) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z98" w:id="23"/>
-[...15 lines deleted...]
-      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее – Союза ССР), партизанам и подпольщикам Великой Отечественной войны - в размере 1272 (одна тысяча двести семьдесят два) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов - в размере 1272 (одна тысяча двести семьдесят два) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z99" w:id="24"/>
-[...15 lines deleted...]
-      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов - в размере 1272 (одна тысяча двести семьдесят два) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 60 (шестьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z100" w:id="25"/>
-[...15 lines deleted...]
-      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 60 (шестьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z101" w:id="26"/>
-[...15 lines deleted...]
-      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z102" w:id="27"/>
-[...15 lines deleted...]
-      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам боевых действий на территории других государств - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z103" w:id="28"/>
-[...15 lines deleted...]
-      ветеранам боевых действий на территории других государств – в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия в размере - 50 (пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z104" w:id="29"/>
-[...15 lines deleted...]
-      военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия - в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z105" w:id="30"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия - в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 - 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях – в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z106" w:id="31"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях – в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z107" w:id="32"/>
-[...15 lines deleted...]
-      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей – в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения - в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z108" w:id="33"/>
-[...15 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения – в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний - в размере 10 (десять) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z109" w:id="34"/>
-[...15 lines deleted...]
-      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний - в размере 10 (десять) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) День Республики - 25 октября:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z110" w:id="35"/>
-[...15 lines deleted...]
-      2) День Республики - 25 октября:</w:t>
+    <w:bookmarkStart w:name="z111" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью и детям с инвалидностью - в размере 3 (три) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z111" w:id="36"/>
-[...15 lines deleted...]
-      лицам с инвалидностью и детям с инвалидностью - в размере 3 (три) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День Независимости - 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...33 lines deleted...]
-      лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел – в размере 60 (шестьдесять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел - в размере 60 (шестьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z150" w:id="38"/>
-[...15 lines deleted...]
-      пострадавшими от политических репрессий признаются дети жертв политических репрессий, находившиеся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на спецпоселении, а также дети жертв политических репрессий, не достигшие восемнадцатилетнего возраста на момент репрессии и в результате ее применения оставшиеся без попечения родителей или одного из них – в размере 5 (пять) месячных расчетных показателей. </w:t>
+    <w:bookmarkStart w:name="z114" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пострадавшими от политических репрессий признаются дети жертв политических репрессий, находившиеся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на спецпоселении, а также дети жертв политических репрессий, не достигшие восемнадцатилетнего возраста на момент репрессии и в результате ее применения оставшиеся без попечения родителей или одного из них - в размере 5 (пять) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z115" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Социальная помощь отдельным категориям нуждающихся граждан предоставляется единовременно и (или) периодически (ежемесячно).</w:t>
+      6. Социальная помощь отдельным категориям нуждающихся граждан предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z116" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отдельные категории нуждающихся граждан обращаются за социальной помощью не позднее шести месяцев с момента наступления нуждаемости:</w:t>
+      1) при причинении ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара обращаются за социальной помощью не позднее шести месяцев с момента наступления нуждаемости и социальная помощь оказывается без учета среднедушевого дохода:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z117" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) при причинении ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается без учета среднедушевого дохода:</w:t>
+      на каждого умершего члена семьи единовременно - в размере 40 (сорок) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z118" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      на каждого умершего члена семьи единовременно - в размере 40 (сорок) месячных расчетных показателей;</w:t>
+      в случае причинения вреда гражданину (семье) имуществу (при наличии подтверждающего документа) в размере 150 (сто пятьдесят) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z119" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в случае причинения вреда гражданину (семье) имуществу (при наличии подтверждающего документа) в размере 150 (сто пятьдесят) месячных расчетных показателей.</w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z120" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      2) Лицам (семьям) признанные ограниченными жизнедеятельности вследствие социально значимых заболеваний и заболеваний, представляющих опасность для окружающих:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z121" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Лицам (семьям), признанным ограниченными жизнедеятельности вследствие социально значимых заболеваний и заболеваний, представляющих опасность для окружающих:</w:t>
+      социальную помощь лицам, больным туберкулезом, находящимся на амбулаторном лечении без учета среднедушевого дохода ежемесячно в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z122" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      социальную помощь лицам, больным туберкулезом, находящимся на амбулаторном лечении без учета среднедушевого дохода ежемесячно в размере 10 (десяти) месячных расчетных показателей;</w:t>
+      родителям или иным законным представителям детей, состоящих на диспансерном учете с заболеванием злокачественного новообразования, в том числе острым лимфобластным и острым миелоидным лейкозом ежемесячно без учета среднедушевого дохода – в размере 7,6 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z123" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      родителям или иным законным представителям детей состоящим на диспансерном учете с гематологическими заболеваниями, включая гемобластозы и апластическую анемию без учета среднедушевого дохода - ежемесячно в размере 7,6 месячных расчетных показателей;</w:t>
+      родителям или иным законным представителям детей, инфицированных вирусом иммунодефицита человека состоящим на диспансерном учете без учета среднедушевого дохода ежемесячно в 2 (двух) кратном размере величины прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z124" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      родителям или иным законным представителям детей, инфицированных вирусом иммунодефицита человека, состоящим на диспансерном учете без учета среднедушевого дохода ежемесячно в 2 (двух) кратном размере величины прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год.</w:t>
+      7. Социальная помощь в виде денежной выплаты предоставляется один раз по заявлению с приложением документов, указанных в пункте 12 Типовых правил, следующим категориям нуждающихся граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z125" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Студентам высших учебных заведений Республики Казахстан, обучающимся по очной форме, на оплату высшего образования с присуждением степени "бакалавр", для социально-уязвимых слоев населения, а именно:</w:t>
+      1) лицу, сопровождающему лица с инвалидностью первой группы на санаторно-курортное лечение, с учетом среднедушевого дохода семьи за квартал, предшествующий моменту обращения, если он ниже пятикратного размера прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год, социальная помощь предоставляется в размере 60 (шестидесяти) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z126" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      детям с инвалидностью, детям-сиротам, детям, получающим государственное социальное пособие по случаю потери кормильца, детям, оставшимся без попечения родителей, воспитанникам детских домов, детской деревни, детям оба родителя которых являются пенсионерами по возрасту, оба или один из родителей является лицом с инвалидностью, детям из многодетных семей, имеющих четырех и более совместно проживающих несовершеннолетних детей, в том числе детям, обучающимся по очной форме обучения в организациях среднего, технического и профессионального, после среднего образования, высших учебных заведениях, после достижения ими совершеннолетия до времени окончания ими учебных заведений (но не более чем до достижения двадцатитрехлетнего возраста), имеющим среднедушевой доход семьи за предыдущий квартал обращения не превышающий трехкратного размера прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
+      2) социальная помощь лицам, освобожденным из мест лишения свободы при обращении за социальной помощью не позднее шести месяцев с момента освобождения с учетом среднедушевого дохода семьи за квартал, предшествующий моменту обращения, ниже трехкратной величины прожиточного минимума, установленный Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год в размере 15 (пятнадцати) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z127" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      детям из малообеспеченных семей назначаются в случае, если среднедушевой доход семьи не превышает величину прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
+        <w:t xml:space="preserve">
+      3) По решению специальной комиссии студентам, которым была назначена социальная помощь до 2026 года, будет выплачиваться единовременный платеж в размере стоимости образовательных услуг, предоставляемых учебными заведениями и частично покрывающих затраты на питание и проживание в размере 72 (семьдесят два) месячных расчетных показателей, до окончания периода очного обучения в высшем учебном заведении, но не превышающая стандартный срок обучения по соответствующей образовательной программе. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z128" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      социальная помощь студентам, выплачивается в начале учебного года, который состоит из единовременных платежей в размере стоимости образовательных услуг, предоставляемых учебными заведениями и частично покрывающих затраты на питание и проживание в размере 72 (семьдесят два) месячных расчетных показателей.</w:t>
+      8. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z129" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Лицам, сопровождающим лиц с инвалидностью первой группы на санаторно-курортное лечение, без учета среднедушевого дохода предоставляется в размере 60 (шестьдесят) месячных расчетных показателей, на основании заявления с приложением документов, указанных в пункте 12 Типовых правил.</w:t>
+      9. Социальная помощь к праздничным дням оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z130" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Социальная помощь лицам, освобожденных из мест лишения свободы, без учета среднедушевого дохода предоставляется единовременно в размере 15 (пятнадцать) месячных расчетных показателей.</w:t>
+      Категории получателей социальной помощи определяются МИО. Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z131" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
+      10. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Кармакшинского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z132" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Социальная помощь к праздничным дням оказывается без истребования заявлений от получателей.</w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z133" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Категории получателей социальной помощи определяются МИО.</w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z134" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      11. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z135" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Кармакшинского района на текущий финансовый год.</w:t>
+      12. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z136" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      13. Для формирования категорий получателей на выплату социальной помощи к праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z137" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+      14. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационной системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z138" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      15. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z139" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+      по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z140" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Для формирования категорий получателей на выплату социальной помощи к праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z141" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
+      16. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z142" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z143" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      по единовременным выплатам – ежедневно;</w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z144" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
+      17. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z145" w:id="69"/>
-[...110 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2465,282 +2309,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кармакшинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 сентября 2023 года № 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Кармакшинского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение Кармакшинского районного маслихата от 16 февраля 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 8159);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение Кармакшинского районного маслихата от 2 ноября 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Кармакшинского районного маслихата от 16 февраля 2021 года № 11 "Об утверждении правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 25139);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение Кармакшинского районного маслихата от 25 июля 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Кармакшинского районного маслихата от 16 февраля 2021 года № 11 "Об утверждении правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 28891);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решение Кармакшинского районного маслихата от 15 декабря 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений в решение Кармакшинского районного маслихата от 16 февраля 2021 года №11 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 31258).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>