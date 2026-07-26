--- v1 (2026-01-15)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6ce4a5" w14:textId="c6ce4a5">
+    <w:p w14:paraId="38c1a5d" w14:textId="38c1a5d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -543,50 +543,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -620,417 +638,436 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждены решением</w:t>
+              <w:t>Приложение 1 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кызылординский городской маслихат</w:t>
+              <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 14 сентября 2023 года № 63-8/5</w:t>
+              <w:t>от 14 сентября 2023 года №63-8/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Кызылорда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила – в редакции решения Кызылординского городского маслихата от 22.04.2025 </w:t>
+      Сноска. Правила – в редакции решения Кызылординского городского маслихата от 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 261-37/1</w:t>
+        <w:t>№ 366-52/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="5"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z85" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Кызылорда (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z155" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z156" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее - Государственная корпорация) - юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z157" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) специальная комиссия – комиссия, создаваемая решением акима города Кызылорда, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан; </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z86" w:id="7"/>
-[...15 lines deleted...]
-      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь – помощь, предоставляемая местным исполнительным органом (далее – МИО) в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели социальной помощи), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z87" w:id="8"/>
-[...15 lines deleted...]
-      1) Государственная корпорация "Правительство для граждан" (далее - Государственная корпорация) - юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган по оказанию социальной помощи – коммунальное государственное учреждение "Городской отдел занятости и социальных программ" акимата города Кызылорда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z88" w:id="9"/>
-[...15 lines deleted...]
-      2) специальная комиссия – комиссия, создаваемая решением акима города Кызылорда рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z89" w:id="10"/>
-[...15 lines deleted...]
-      3) социальная помощь – помощь, предоставляемая местным исполнительным органом (далее – МИО) в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели социальной помощи), а также к праздничным дням и памятным датам;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z90" w:id="11"/>
-[...15 lines deleted...]
-      4) уполномоченный орган по оказанию социальной помощи – коммунальное государственное учреждение "Городской отдел занятости и социальных программ" акимата города Кызылорда;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z91" w:id="12"/>
-[...15 lines deleted...]
-      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+    <w:bookmarkStart w:name="z163" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z92" w:id="13"/>
-[...15 lines deleted...]
-      6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z93" w:id="14"/>
-[...15 lines deleted...]
-      7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) участковая комиссия – специальная комиссия, создаваемая решениями акима города, поселка, сельского округа для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z94" w:id="15"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="18"/>
+    <w:bookmarkStart w:name="z166" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1165,1323 +1202,1141 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z167" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z168" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z169" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Социальная помощь к праздничным дням оказывается единовременно в виде денежных выплат следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z98" w:id="19"/>
-[...15 lines deleted...]
-      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно).</w:t>
+    <w:bookmarkStart w:name="z170" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День Победы – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z99" w:id="20"/>
+    <w:bookmarkStart w:name="z171" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее – Союза ССР), партизанам и подпольщикам Великой Отечественной войны – в размере 1272 (одна тысяча двести семьдесят два) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z172" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов – в размере 1272 (одна тысяча двести семьдесят два) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z173" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 60 (шестьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z174" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z175" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z176" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам боевых действий на территории других государств – в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z177" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z178" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия – в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z179" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях – в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z180" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей – в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z181" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения – в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z182" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний – в размере 10 (десять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z183" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) День Республики – 25 октября:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z184" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью и детям с инвалидностью – в размере 3 (три) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z185" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День Независимости – 16 декабря:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z186" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел – в размере 60 (шестьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z187" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пострадавшими от политических репрессий признаются дети жертв политических репрессий, находившиеся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на спецпоселении, а также дети жертв политических репрессий, не достигшие восемнадцатилетнего возраста на момент репрессии и в результате ее применения оставшиеся без попечения родителей или одного из них – в размере 5 (пять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z188" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Социальная помощь отдельным категориям нуждающихся граждан предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z189" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отдельные категории нуждающихся граждан обращаются за социальной помощью с момента наступления нуждаемости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z190" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при причинении ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара, обращаются не позднее шести месяцев с момента наступления нуждаемости и социальная помощь оказывается без учета среднедушевого дохода:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z191" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на каждого умершего члена семьи единовременно – в размере 40 (сорок) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z192" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае причинения вреда гражданину (семье) имуществу (при наличии подтверждающего документа) в размере 150 (сто пятьдесят) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z193" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z194" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Лицам (семьям), признанным ограниченными жизнедеятельности вследствие социально значимых заболеваний и заболеваний, представляющих опасность для окружающих:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z195" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальную помощь лицам, больным туберкулезом, находящимся на амбулаторном лечении без учета среднедушевого дохода ежемесячно в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z196" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям или иным законным представителям детей, состоящим на диспансерном учете с заболеванием злокачественного новообразования, в том числе острым лимфобластным и острым миелоидным лейкозом ежемесячно без учета среднедушевого дохода – в размере 7,6 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z197" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям или иным законным представителям детей, инфицированных вирусом иммунодефицита человека, состоящим на диспансерном учете без учета среднедушевого дохода ежемесячно в 2 (двух) кратном размере величины прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z198" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социальная помощь в виде денежной выплаты предоставляется один раз по заявлению с приложением документов, указанных в пункте 12 Типовых правил, следующим категориям нуждающихся граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z199" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лицу, сопровождающему лица с инвалидностью первой группы на санаторно-курортное лечение, с учетом среднедушевого дохода семьи за квартал, предшествующий моменту обращения, если он ниже пятикратного размера прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год, социальная помощь предоставляется в размере 60 (шестидесяти) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z200" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицам, освобожденным из мест лишения свободы, социальная помощь в размере 15 (пятнадцати) месячных расчетных показателей с учетом среднедушевого дохода семьи за квартал, предшествующий моменту обращения, ниже трехкратной величины прожиточного минимума, установленной Законом Республики Казахстан О республиканском бюджете на соответствующий финансовый год, не позднее шести месяцев с момента освобождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z201" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по решению специальной комиссии студентам, которым была назначена социальная помощь до 2026 года, будет выплачиваться единовременный платеж в размере стоимости образовательных услуг, предоставляемых учебными заведениями и частично покрывающих затраты на питание и проживание в размере 72 (семьдесят два) месячных расчетных показателей, до окончания периода очного обучения в высшем учебном заведении, но не превышающий стандартный срок обучения по соответствующей образовательной программе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z202" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z203" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Социальная помощь к праздничным дням оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z204" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z205" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из цифровых систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z206" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города Кызылорда на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z207" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z208" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z209" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z210" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z211" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для формирования категорий получателей на выплату социальной помощи к праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z212" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z213" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       15. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z214" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       по единовременным выплатам – ежедневно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z215" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z216" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z217" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z218" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z219" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...335 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...819 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2547,402 +2402,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординский городской маслихат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 сентября 2023 года № 63-8/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Кызылординского городского маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение Кызылординского городского маслихата от 24 декабря 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 427-73/10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 8050);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение Кызылординского городского маслихата от 28 июля 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52-8/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Кызылординского городского маслихата от 24 декабря 2020 года № 427-73/10 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 24118);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение Кызылординского городского маслихата от 30 ноября 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 83-13/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Кызылординского городского маслихата от 24 декабря 2020 года № 427-73/10 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 25583);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решение Кызылординского городского маслихата от 25 июля 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-23/9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Кызылординского городского маслихата от 24 декабря 2020 года № 427-73/10 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 28889);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Решение Кызылординского городского маслихата от 5 августа 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168-23/11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Кызылординского городского маслихата от 24 декабря 2020 года №427-73/10 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 29101);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Решение Кызылординского городского маслихата от 16 января 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217-30/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений в решение Кызылординского городского маслихата от 24 декабря 2020 года №427-73/10 "Об утверждении правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 8360-11);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Решение Кызылординского городского маслихата от 28 апреля 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12-2/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Кызылординского городского маслихата от 24 декабря 2020 года №427-73/10 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 8393-11).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>