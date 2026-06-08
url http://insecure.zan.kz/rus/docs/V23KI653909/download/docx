--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="09f9456" w14:textId="09f9456">
+    <w:p w14:paraId="48f6f90" w14:textId="48f6f90">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -484,170 +484,159 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Абайского районного</w:t>
-[...12 lines deleted...]
-              <w:t>маслихата</w:t>
+              <w:t>Абайского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 15/147</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z166" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Абайского районного маслихата Карагандинской области от 14.03.2025 </w:t>
+      Сноска. Приложение 1 - в редакции решения Абайского районного маслихата Карагандинской области от 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 31/298</w:t>
+        <w:t>№ 52/478</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее - Правила) разработаны в соответствии с Социальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -682,372 +671,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О ветеранах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима города республиканского значения, столицы, района (города областного значения), по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая местным исполнительным органом в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – местный исполнительный орган города республиканского значения, столицы, района, города областного значения, района в городе, осуществляющий оказание социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1182,333 +1171,251 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечни праздничных дней и памятных дат для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      2) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      3) День Победы – 9 мая;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Международный женский день – 8 марта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      4) День памяти жертв политических репрессий - 31 мая;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День памяти аварии на Чернобыльской АЭС - 26 апреля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z100" w:id="30"/>
-[...15 lines deleted...]
-      4-1) день Конституции Республики Казахстан – 30 августа;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День защитника Отечества в Республике Казахстан – 7 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) День пожилых людей – 1 октября;</w:t>
+      5) День Победы – 9 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) День лиц с инвалидностью Республики Казахстан - второе воскресенье октября;</w:t>
+      6) День пожилых людей – 1 октября;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) День Республики - 25 октября;</w:t>
+      7) День лиц с инвалидностью Республики Казахстан - второе воскресенье октября;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) День Независимости – 16 декабря.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых областными (города республиканского значения, столицы) местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1519,1833 +1426,2273 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Социальная помощь к праздничным дням оказывается единовременно в виде денежных выплат следующим категориям граждан:</w:t>
+      7. Перечни праздничных дней и памятных дат для оказания социальной помощи устанавливаются местными представительными органами по представлению МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Международный женский день – 8 марта:</w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам с вирусом иммунодефицита человека в размере – 5000 (пять тысяч) тенге;</w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля:</w:t>
+      Социальная помощь к праздничным дням оказывается в виде денежных выплат следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z13" w:id="41"/>
-[...15 lines deleted...]
-      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее - Союз ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств в размере - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z62" w:id="42"/>
-[...15 lines deleted...]
-      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий в размере - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее - Союз ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств в размере - 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z63" w:id="43"/>
-[...15 lines deleted...]
-      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий в размере - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий в размере - 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z64" w:id="44"/>
-[...15 lines deleted...]
-      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР в размере - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий в размере - 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z65" w:id="45"/>
-[...15 lines deleted...]
-      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья, либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий в размере - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР в размере - 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z66" w:id="46"/>
-[...15 lines deleted...]
-      3) День Победы – 9 мая:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья, либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий в размере - 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z67" w:id="47"/>
-[...15 lines deleted...]
-      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны в размере - 1 000 000 (один миллион) тенге;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Международный женский день – 8 марта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z68" w:id="48"/>
-[...15 lines deleted...]
-      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно - морских баз и аэродромов в размере - 1 000 000 (один миллион) тенге;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившие ранее звание "Матери-героиня" и награжденным орденами "Материнская слава" I и II степени, а также многодетным семьям, имеющим в своем составе четырех и более совместно проживающих несовершеннолетних детей в размере – 5 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z69" w:id="49"/>
-[...15 lines deleted...]
-      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лицам, приравненным по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак в размере - 50 000 (пятьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День памяти аварии на Чернобыльской АЭС - 26 апреля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z70" w:id="50"/>
-[...15 lines deleted...]
-      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях в размере – 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z71" w:id="51"/>
-[...15 lines deleted...]
-      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны в размере - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения в размере - 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z72" w:id="52"/>
-[...15 lines deleted...]
-      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере - 100 000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День защитника Отечества в Республике Казахстан – 7 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z73" w:id="53"/>
-[...15 lines deleted...]
-      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере - 100 000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года в размере – 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z74" w:id="54"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы в размере – 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z75" w:id="55"/>
-[...15 lines deleted...]
-      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День Победы – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z76" w:id="56"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны в размере – 450 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z77" w:id="57"/>
-[...15 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения в размере - 100 000 (сто тысяч) тенге.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно - морских баз и аэродромов в размере - 450 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z78" w:id="58"/>
-[...15 lines deleted...]
-      4) День памяти жертв политических репрессий - 31 мая:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лицам, приравненным по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак в размере - 25 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z79" w:id="59"/>
-[...15 lines deleted...]
-      детям-сиротам в размере - 10 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинград на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" в размере – 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z80" w:id="60"/>
-[...15 lines deleted...]
-      детям, оставшимся без попечения родителей в размере – 10 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны в размере - 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z81" w:id="61"/>
-[...15 lines deleted...]
-      4-1) день Конституции Республики Казахстан – 30 августа:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере - 25 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
-[...15 lines deleted...]
-      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившие ранее звание "Матери-героиня" и награжденным орденами "Материнская слава" I и II степени, а также многодетным семьям, имеющим в своем составе четырех и более совместно проживающих несовершеннолетних детей в размере – 20 000 (двадцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере - 25 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z83" w:id="63"/>
-[...15 lines deleted...]
-      5) День пожилых людей – 1 октября:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День пожилых людей – 1 октября:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z84" w:id="64"/>
-[...15 lines deleted...]
-      пенсионерам, достигшим возраста 75 лет и старше в размере – 20 000 (двадцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам, достигшим возраста 75 лет и старше в размере – 5 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z85" w:id="65"/>
-[...15 lines deleted...]
-      6) День лиц с инвалидностью Республики Казахстан - второе воскресенье октября:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День лиц с инвалидностью Республики Казахстан - второе воскресенье октября:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z86" w:id="66"/>
-[...15 lines deleted...]
-      лицам с инвалидностью 1, 2, 3 группы в размере – 30 000 (тридцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью 1, 2, 3 группы в размере – 5 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z87" w:id="67"/>
-[...15 lines deleted...]
-      детям с инвалидностью всех групп до 18 лет в размере – 40 000 (сорок тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью всех групп до 18 лет в размере – 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z141" w:id="68"/>
-[...15 lines deleted...]
-      7) День Республики - 25 октября:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) День Независимости – 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z142" w:id="69"/>
-[...15 lines deleted...]
-      многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, воспитывающихся и обучающихся в дошкольных организациях образования Абайского района за исключением семей получающих адресную социальную помощь на возмещение затрат на родительские взносы на каждого ребенка согласно спискам отдела образования в размере - 10 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел в размере – 95 месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z143" w:id="70"/>
-[...15 lines deleted...]
-      8) День Независимости – 16 декабря:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Предельные размеры и сроки обращения за социальной помощью отдельным категориям нуждающихся граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z137" w:id="71"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел в размере – 400 000 (четыреста тысяч) тенге.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) социальная помощь при причинении ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия предоставляется единовременно в течение шести месяцев с момента наступления случая, независимо от доходов лица (членов семьи). Предельный размер социальной помощи – 100 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z138" w:id="72"/>
-[...15 lines deleted...]
-      Предельные размеры и сроки обращения за социальной помощью отдельным категориям нуждающихся граждан:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) социальная помощь при причинении ущерба гражданину (семье) либо его имуществу вследствие пожара предоставляется единовременно, независимо от доходов лица (членов семьи) в течение шести месяцев с момента наступления случая. Предельный размер социальной помощи – не более 150 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z139" w:id="73"/>
-[...15 lines deleted...]
-      1) освобожденные из мест лишения свободы по заявлению, на основании подтверждающего документа, но не позднее трех месяцев со дня освобождения – единовременно, в размере - 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь при наличии социально-значимого заболевания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z140" w:id="74"/>
-[...15 lines deleted...]
-      2) находящиеся на учете службы пробации Абайского района на основании подтверждающего документа, но не позднее трех месяцев со дня, вступившего в законную силу приговора суда – единовременно, в размере - 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулез на период амбулаторного лечения единовременно в размере 20 месячных расчетных показателя без учета дохода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z47" w:id="75"/>
-[...15 lines deleted...]
-      3) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара единовременно в размере 100 (сто) месячных расчетных показателей, период обращения за социальной помощью в течение 6 (шесть) месяцев;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болезнь вирус иммунодефицита человека у детей, выплачивается родителям или иным законным представителям детей состоящих на диспансерном учете ежемесячно в размере 2 (два) прожиточных минимума без учета дохода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z48" w:id="76"/>
-[...15 lines deleted...]
-      4) наличие социально-значимого заболевания:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болезнь, вызванная вирусом иммунодефицита человека (ВИЧ) для лиц старше 18 лет предоставляется единовременно лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z49" w:id="77"/>
-[...15 lines deleted...]
-      туберкулеза на период амбулаторного лечения ежемесячно в размере 2 (два) месячных расчетных показателя;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хронические вирусные гепатиты и цирроз печени предоставляется единовременно лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z50" w:id="78"/>
-[...15 lines deleted...]
-      вируса иммунодефицита человека у детей, выплачивается родителям или иным законным представителям детей состоящих на диспансерном учете ежемесячно в размере 2 (два) прожиточных минимума;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      злокачественные новообразования предоставляется единовременно лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z51" w:id="79"/>
-[...15 lines deleted...]
-      онкологического заболевания, единовременно в размере - 10 (десять) месячных расчетных показателей, лицам на период после проведения операции, период обращения за социальной помощью в течение 1 (один) года;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психические, поведенческие расстройства (заболевания) предоставляется единовременно лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z52" w:id="80"/>
-[...15 lines deleted...]
-      5) лицам, сопровождающим лиц с инвалидностью первой группы на санаторно-курортное лечение выбранное им через портал социальных услуг, единовременно без учета дохода в размере 70 (семидесяти) процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости за фактическое пребывание на санаторно-курортном лечении с приложением подтверждающих документов: справка с санатория, счет фактура, чек об оплате. Оплата расходов проезда сопровождающего, осуществляется за счет средств сопровождающего;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      острый инфаркт миокарда (первые 6 месяцев) предоставляется единовременно лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z53" w:id="81"/>
-[...15 lines deleted...]
-      6) оказать социальную помощь без учета дохода ветеранам на возмещение затрат на санаторно-курортное лечение не более 14 дней 1 раз в год, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью на основании подтверждающих документов (акта выполненных работ, счет фактуры и фискального чека оплаты). Социальная помощь на санаторно-курортное лечение ветеранам с инвалидностью, которым разработана индивидуальная программа абилитации и реабилитации на санаторно-курортное лечение не выплачивается;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орфанные заболевания предоставляется единовременно лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z54" w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дегенеративные болезни нервной системы предоставляется единовременно лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      демиелинизирующие болезни центральной нервной системы предоставляется единовременно лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эпилепсия предоставляется единовременно лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цереброваскулярные болезни (инсульты) (в течение 1 года) предоставляется единовременно лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) социальная помощь при наличии среднедушевого дохода, не превышающего 1,0 кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, единовременно в размере – 15 (пятнадцать) месячных расчетных показателей предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, находящимся на учете службы пробации на основании справки не позднее трех месяцев со дня постановки на учет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      освободившимся из мест лишения свободы на основании справки не позднее трех месяцев со дня освобождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сиротам, лицам с отсутствием родительского попечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, неспособным к самообслуживанию в связи с преклонным возрастом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) социальная помощь на приобретение твердого топлива оказывается социально уязвимым слоям населения (далее - СУСН) указанным в </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="85"/>
+      Среднедушевой доход семьи для оказания социальной помощи исчисляется на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Состав семьи определяется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднедушевой доход семьи рассчитывается путем деления совокупного дохода семьи за расчетный период (предыдущий квартал) на количество месяцев в указанном периоде (три месяца) и число членов семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Социальная помощь лицам, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) пункта 8 настоящих Правил оказывается, если они не находятся на полном государственном обеспечении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) социальная помощь на санаторно-курортное лечение предоставляется ветеранам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 Закона Республики Казахстан "О ветеранах" без учета доходов 1 (один) раз в год в виде возмещения стоимости за фактическое пребывания в санаторно-курортной организации не более 14 дней, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью на основании подтверждающих документов (акта выполненных работ, счет фактуры и фискального чека оплаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь на санаторно-курортное лечение ветеранам с инвалидностью, которым разработана индивидуальная программа абилитации и реабилитации (ИПАР) на санаторно-курортное лечение, не выплачивается;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) социальная помощь на санаторно-курортное лечение предоставляется пенсионерам в возрасте 70 лет и старше при условии, что среднедушевой доход семьи не превышает 2,0 прожиточный минимум, установленный на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Помощь предоставляется 1 раз в год в виде возмещения 70% от стоимости путевки за фактическое пребывание в санаторно-курортной организации не более 12 дней, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Социальная помощь не распространяется на лиц, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 8, а также на лиц с инвалидностью, получивших санаторное курортное лечение в соответствии индивидуальной программой абилитации и реабилитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возмещение осуществляется на основании документов, подтверждающих фактическое пребывание и оплату услуг, в том числе: акта выполненных работ (оказанных услуг), фискального чека об оплате и счета-фактуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) социальная помощь на приобретение твердого топлива производится лицам с инвалидностью первой и второй группы, семьям, воспитывающим детей с инвалидностью до восемнадцати лет, многодетным семьям, получателям адресной социальной помощи, опекунам или попечителям ребенка-сироты (детей-сирот) и ребенка (детей), оставшегося без попечения родителей, одиноко-проживающим престарелым, проживающим в частном жилищном фонде с печным отоплением, являющимися его собственниками, при отсутствии у них и членов семьи другого жилья и наличие среднедушевого дохода, не превышающего 2,0 (два) прожиточных минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер социальной помощи определяется исходя из фактических затрат заявителя, связанных с приобретением твердого топлива, но не более 16 (шестнадцать) месячных расчетных показателя 1 (один) раз в отопительный сезон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае проживания в одном частном жилом доме нескольких лиц, имеющих право на получение социальной помощи на приобретение топлива, компенсация выплачивается только одному из них.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения социальной помощи заявитель в период отопительного сезона обращается в уполномоченную организацию по выплате социальной помощи с заявлением с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документ, подтверждающий состоявшиеся расходы лица, на приобретение твердого топлива (копии чеков, накладная, справка, т.п.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о доходах лица (членов семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копия документа, подтверждающего статус (пенсионное удостоверение, справка об инвалидности, свидетельства о рождении детей, постановление либо приказ местного исполнительного органа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справка об отсутствии (наличии) зарегистрированных прав на недвижимое имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения о номере банковского счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы предоставляются в подлинниках и копиях для сверки, после чего подлинники документов возвращаются заявителю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) социальная помощь в виде денежной выплаты предоставляется многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" и многодетным семьям, имеющим детей, воспитывающихся и обучающихся в дошкольных организациях образования Абайского района на основании сведений из информационных систем государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата осуществляется один раз в календарном году (по состоянию на октябрь текущего года) в размере 10 (десять) месячных расчетных показателей на каждого ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) социальная помощь предоставляется сопровождающему лицу лица с инвалидностью I группы на санаторно-курортное лечение выбранное лицом с инвалидностью через портал социальных услуг, 1 раз в год без учета дохода в размере 70 (семидесяти) процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости за фактическое пребывание на санаторно-курортном лечении с приложением подтверждающих документов: справка с санатория, счет фактура, чек об оплате. Оплата расходов проезда сопровождающего, осуществляется за счет средств сопровождающего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) социальная помощь, на оплату коммунальных услуг и приобретение топлива оказывается 1 раз в год без истребования заявлений следующим категориям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеранам боевых действий на территории других государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z58" w:id="86"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z59" w:id="87"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z60" w:id="88"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер социальной помощи 24 (двадцать четыре) месячных расчетных показателей оказывается без учета доходов, без истребования заявлений от граждан, по спискам представленным филиалом Государственная корпорация один раз в год в отопительный сезон в октябре месяце.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...300 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="102"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="103"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z103" w:id="104"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z104" w:id="105"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Социальная помощь оказывается в порядке и сроки согласно </w:t>
+      12. Социальная помощь оказывается в порядке и сроки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктам 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="107"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z107" w:id="108"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z108" w:id="109"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z109" w:id="110"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="112"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города республиканского значения, столицы, района (города областного значения) на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z112" w:id="113"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="115"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z115" w:id="116"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z116" w:id="117"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z117" w:id="118"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z118" w:id="119"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z119" w:id="120"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3360,52 +3707,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z120" w:id="121"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3420,52 +3767,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z121" w:id="122"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3480,371 +3827,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="126"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="129"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z129" w:id="130"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="132"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z132" w:id="133"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3923,628 +4270,628 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 15/147</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="138"/>
+    <w:bookmarkStart w:name="z106" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Абайского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z107" w:id="139"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z107" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30 сессии Абайского районного маслихата Карагандинской области от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2674).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z108" w:id="140"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z108" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 54 сессии Абайского районного маслихата Карагандинской области от 14 марта 2016 года № 54/590 "О внесении изменения в решение 30 сессии Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3742).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z109" w:id="141"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z109" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 сессии Абайского районного маслихата Карагандинской области от 3 мая 2016 года № 3/34 "О внесении изменений и дополнений в решение 30 сессии Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3783).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z110" w:id="142"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z110" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7 сессии Абайского районного маслихата Карагандинской области от 21 июля 2016 года № 7/69 "О внесении изменения в решение 30 сессии Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3927).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z111" w:id="143"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z111" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21 сессии Абайского районного маслихата Карагандинской области от 12 октября 2017 года № 21/220 "О внесении изменения в решение 30 сессии Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4407).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z112" w:id="144"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z112" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28 сессии Абайского районного маслихата Карагандинской области от 15 марта 2018 года № 28/312 "О внесении изменений в решение 30 сессии Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4672).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z113" w:id="145"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z113" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абайского районного маслихата Карагандинской области от 25 декабря 2018 года № 40/438 "О внесении изменений и дополнений в решение 30 сессии Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5126).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z114" w:id="146"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z114" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абайского районного маслихата Карагандинской области от 26 апреля 2019 года № 48/517 "О внесении изменений и дополнения в решение 30 сессии Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5313).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z115" w:id="147"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z115" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абайского районного маслихата Карагандинской области от 27 ноября 2019 года № 55/587 "О внесении изменений в решение 30 сессии Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5548).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z116" w:id="148"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z116" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абайского районного маслихата Карагандинской области от 10 апреля 2020 года № 62/671 "О внесении изменений в решение 30 сессии Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5794).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z117" w:id="149"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z117" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абайского районного маслихата Карагандинской области от 24 июня 2020 года № 65/696 "О внесении изменения в решение 30 сессии Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5908).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z118" w:id="150"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z118" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абайского районного маслихата Карагандинской области от 25 февраля 2021 года № 3/36 "О внесении изменений в решение 30 сессии Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6213).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z119" w:id="151"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z119" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абайского районного маслихата Карагандинской области от 1 декабря 2022 года № 31/292 "О внесении изменения в решение Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 31043).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z120" w:id="152"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z120" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абайского районного маслихата Карагандинской области от 25 мая 2023 года № 4/40 "О внесении изменений и дополнений в решение Абайского районного маслихата от 12 июня 2014 года № 30/310 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Абайского района"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6420-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>