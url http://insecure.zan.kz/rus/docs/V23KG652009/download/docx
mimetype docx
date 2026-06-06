--- v0 (2025-10-14)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f54f8c" w14:textId="8f54f8c">
+    <w:p w14:paraId="a6214e4" w14:textId="a6214e4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -549,61 +549,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Сарани и поселка Актас</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила – в редакции решения Саранского городского маслихата Карагандинской области от 20.02.2025 </w:t>
+      Сноска. Правила – в редакции решения Саранского городского маслихата Карагандинской области от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 188</w:t>
+        <w:t>№ 291</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -650,371 +650,371 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Сарани и поселка Актас.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима города Сарани, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая местными исполнительными органами в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – местный исполнительный орган города республиканского значения, столицы, района, города областного значения, района в городе, осуществляющий оказание социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акимов города Сарани и поселка Актас для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1150,2922 +1150,3362 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах" (далее – Закон), оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень памятных дат и праздничных дней для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан –15 февраля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Международный женский день – 8 марта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) День памяти аварии на Чернобыльской атомной электростанции - 26 апреля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) День защитника Отечества в Республике Казахстан – 7 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) День Победы в Великой Отечественной войне – 9 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      6) День Конституции Республики Казахстан – 30 августа;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День пожилых людей – 1 октября;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      7) День пожилых людей – 1 октября;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День защиты прав лиц с инвалидностью – второе воскресенье октября;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      8) День защиты прав лиц с инвалидностью – второе воскресенье октября;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) День Независимости Республики Казахстан – 16 декабря.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9) День Республики Казахстан – 25 октября;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых областным акиматом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      10) День Независимости Республики Казахстан – 16 декабря.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых областным акиматом.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      7. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призвавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      военнообязанным, призвавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим соответствующих категорий, обслуживавшим действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      рабочим и служащим соответствующих категорий, обслуживавшим действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) к Международному женскому дню – 8 марта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", а также награжденным орденами "Материнская слава" первой и второй степени по 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      2) к Международному женскому дню – 8 марта:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях среднего, технического и профессионального, послесреднего образования, высших учебных заведениях, после достижения ими совершеннолетия до времени окончания ими учебных заведений (но не более чем до достижения двадцатитрехлетнего возраста) по 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", а также награжденным орденами "Материнская слава" первой и второй степени по 20 (двадцать) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ко Дню памяти аварии на Чернобыльской атомной электростанции - 26 апреля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях среднего, технического и профессионального, послесреднего образования, высших учебных заведениях, после достижения ими совершеннолетия до времени окончания ими учебных заведений (но не более чем до достижения двадцатитрехлетнего возраста) по 20 (двадцать) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      детям из многодетных семей, воспитывающимся и обучающимся в дошкольных организациях по 40 (сорок) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      3) ко Дню памяти аварии на Чернобыльской атомной электростанции - 26 апреля:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ко Дню защитника Отечества – 7 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      4) ко Дню защитника Отечества – 7 мая:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе с 1986 по 1991 годы по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ко Дню Победы в Великой Отечественной войне – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны по 1156 (одна тысяча сто пятьдесят шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе с 1986 по 1991 годы по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      5) ко Дню Победы – 9 мая:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак по 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны по 2 (два) миллиона тенге;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям и не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне; супруге (супругу), не вступившей (вступившему) в повторный брак, по 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны по 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время, по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак по 50 (пятьдесят) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      родителям и не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне; супруге (супругу), не вступившей (вступившему) в повторный брак по 50 (пятьдесят) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, удостоенным званий "Қазақстанның Еңбек Ері", "Халық қаһарманы" по 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время по 50 (пятьдесят) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, по 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      Героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней по 50 (пятьдесят) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, по 25 (двадцать пять) месячных расчетных показателей;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      лицам, удостоенным званий "Қазақстанның Еңбек Ері", "Халық қаһарманы" по 50 (пятьдесят) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ко Дню пожилых людей – 1 октября:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны по 100 (сто) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, достигшим семидесяти пяти лет и старше, по 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны по 100 (сто) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ко Дню защиты прав лиц с инвалидностью – второе воскресенье октября:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...15 lines deleted...]
-      6) ко Дню Конституции Республики Казахстан – 30 августа:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой, второй и третьей группы по 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...15 lines deleted...]
-      детям с инвалидностью до 18 лет по 40 (сорок) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до семи лет, детям с инвалидностью с семи до восемнадцати лет по 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      7) ко Дню пожилых людей – 1 октября:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ко Дню Независимости Республики Казахстан – 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" по 400 (четыреста) тысяч тенге;</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий", по 95 (девяноста пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) социальная помощь при причинении ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия предоставляется единовременно, независимо от доходов лица (членов семьи).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предельный размер социальной помощи 100 (сто) месячных расчетных показателей. Срок обращения за социальной помощью – в течение трех месяцев с момента наступления случая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия и указывает его в заключении о необходимости оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) социальная помощь при причинении ущерба гражданину (семье) либо его имуществу вследствие пожара предоставляется единовременно, независимо от доходов лица (членов семьи).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предельный размер социальной помощи 150 (сто пятьдесят) месячных расчетных показателей. Срок обращения за социальной помощью – в течение трех месяцев с момента наступления случая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия и указывает его в заключении о необходимости оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      11) социальная помощь в виде ежеквартальных денежных выплат в размере 5 (пять) месячных расчетных показателей предоставляется лицам при наличии социально значимого заболевания туберкулез в период амбулаторного лечения, на основании списка коммунального государственного предприятия на праве хозяйственного ведения "Больница города Сарани";</w:t>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) социальная помощь при наличии социально значимого заболевания предоставляется независимо от доходов лица (членов семьи):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      12) социальная помощь в виде ежемесячных денежных выплат в размере 2 (два) прожиточных минимума предоставляется детям до 18 лет с заболеванием, вызванным вирусом иммунодефицита человека, на основании списка коммунального государственного предприятия "Карагандинский областной центр по профилактике и борьбе со СПИД" управления здравоохранения Карагандинской области;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с заболеванием туберкулез согласно списку коммунального государственного предприятия на праве хозяйственного ведения "Больница города Сарани" 1 (один) раз в год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      13) единовременная социальная помощь, на оплату коммунальных услуг, абонентской платы за телефон и приобретение топлива оказывается:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с болезнью, вызванной вирусом иммунодефицита человека, согласно списку коммунального государственного предприятия "Карагандинский областной центр по профилактике и борьбе со СПИД" Управления здравоохранения Карагандинской области ежемесячно в размере 2 (два) прожиточных минимума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) социальная помощь при наличии социально значимого заболевания предоставляется 1 (один) раз в год с учетом среднедушевого дохода лица (семьи), не превышающего величины 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей, за исключением лиц, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) социальная помощь при наличии среднедушевого дохода, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, 1 (один) раз в год в размере 15 (пятнадцать) месячных расчетных показателей предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, находящимся на учете службы пробации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      освободившимся из мест лишения свободы на основании справки не позднее трех месяцев со дня освобождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сиротам, лицам с отсутствием родительского попечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, неспособным к самообслуживанию в связи с преклонным возрастом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь лицам, указанным в данном подпункте настоящих Правил, оказывается если они не находятся на полном государственном обеспечении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) социальная помощь на санаторно-курортное лечение в пределах Республики Казахстан предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, за сопровождение лица с инвалидностью первой группы (имеющих в индивидуальной программе абилитации и реабилитации лица с инвалидностью мероприятие по предоставлению социальных услуг индивидуального помощника, за исключением, в соответствии с законодательством, лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя), без учета дохода, в виде возмещения стоимости пребывания в санаторно-курортной организации один раз в год в размере не более 70 (семьдесят) процентов гарантированной суммы, определяемой уполномоченным органом в области социальной защиты населения (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ветеранам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 Закона Республики Казахстан "О ветеранах" без учета доходов 1 (один) раз в год в виде возмещения стоимости пребывания в санаторно-курортной организации не более 14 дней, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам в возрасте 70 лет и старше с учетом среднедушевого дохода лица (семьи), не превышающего величины двукратного прожиточного минимума, установленного на соответствующий финансовый год Законом о республиканском бюджете, 1 (один) раз в год не более 12 дней пребывания в санаторно-курортной организации в виде возмещения стоимости не более 70 (семьдесят) процентов гарантированной суммы, установленной для лиц с инвалидностью, определяемой уполномоченным органом в области социальной защиты населения (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь на санаторно-курортное лечение назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь предоставляется не позднее двух месяцев с момента получения санаторно-курортного лечения в пределах фактических затрат на основании заявления с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      счет-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акт выполненных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о доходах лица (семьи) для категорий, оказываемых с учетом дохода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о номере счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) социальная помощь предоставляется независимо от доходов лица (членов семьи) на оплату коммунальных услуг в виде денежных выплат 1 (один) раз в год в размере 24 (двадцать четыре) месячных расчетных показателей, на основании списка Государственной корпорации "Правительство для граждан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеранам боевых действий на территории других государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...380 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) социальная помощь на приобретение твердого топлива производится одиноко проживающим пенсионерам по возрасту, лицам с инвалидностью первой и второй группы, семьям, воспитывающим детей с инвалидностью до восемнадцати лет, получателям адресной социальной помощи, проживающим в частном жилищном фонде с печным отоплением, являющимися его собственниками, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 2 (два) прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер социальной помощи определяется исходя из фактических затрат заявителя, связанных с приобретением твердого топлива, но не более 16 (шестнадцать) месячных расчетных показателей 1 (один) раз в отопительный сезон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае проживания в одном частном жилом доме нескольких лиц, имеющих право на получение социальной помощи на приобретение топлива, компенсация выплачивается только одному из них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь предоставляется в период отопительного сезона на основании заявления с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий состоявшиеся расходы на приобретение твердого топлива (фискальный чек, накладная, счет-фактура, справка);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о доходах лица (членов семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия документа, подтверждающего статус (пенсионное удостоверение, справка об инвалидности, свидетельства о рождении детей, постановление либо приказ местного исполнительного органа);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка об отсутствии (наличии) зарегистрированных прав на недвижимое имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о номере банковского счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) социальная помощь в виде денежной выплаты предоставляется независимо от доходов лица (членов семьи) многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" и многодетным семьям, имеющим детей, воспитывающихся и обучающихся в дошкольных организациях образования города Сарани и поселка Актас, на основании сведений из информационных систем государственных органов один раз в календарном году (по состоянию на октябрь текущего года) в размере 10 (десять) месячных расчетных показателей на каждого ребенка.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24) социальная помощь без учета дохода предоставляется лицам, относящимся к категории ветеранов, указанным в </w:t>
-[...130 lines deleted...]
-    </w:p>
+      7-1. Среднедушевой доход семьи для оказания социальной помощи исчисляется на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Состав семьи определяется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z131" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднедушевой доход семьи рассчитывается путем деления совокупного дохода семьи за расчетный период (предыдущий квартал) на количество месяцев в указанном периоде (три месяца) и число членов семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются МИО и утверждаются решениями местных представительных органов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z133" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z135" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="114"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z140" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z141" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава 3. Порядок оказания социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z144" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z145" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Социальная помощь оказывается в порядке и сроки согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктам 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовых правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города Сарани на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z157" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z160" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...407 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="139"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выплата социальной помощи по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z163" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выплата социальной помощи по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z164" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z159" w:id="140"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z165" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z160" w:id="141"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z166" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z161" w:id="142"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z167" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z168" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
+      18. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z169" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+      19. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z170" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
+      по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z171" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z172" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      20. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z173" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z174" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z175" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z176" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z177" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z178" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       24. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4144,522 +4584,522 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 ноября 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="154"/>
+    <w:bookmarkStart w:name="z119" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Саранского городского маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z120" w:id="155"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z120" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саранского городского маслихата от 12 декабря 2013 года № 279 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Сарани и поселка Актас" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2491).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z121" w:id="156"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z121" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саранского городского маслихата от 25 февраля 2014 года № 302 "О внесении изменений в решение Саранского городского маслихата от 12 декабря 2013 года № 279 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Сарани и поселка Актас" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2566).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z122" w:id="157"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z122" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саранского городского маслихата от 19 февраля 2016 года № 540 "О внесении изменений и дополнений в решение Саранского городского маслихата от 12 декабря 2013 года № 279 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Сарани и поселка Актас" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3724).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z123" w:id="158"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z123" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саранского городского маслихата от 23 июня 2016 года № 39 "О внесении изменения в решение Саранского городского маслихата от 12 декабря 2013 года № 279 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Сарани и поселка Актас" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3889).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z124" w:id="159"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z124" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саранского городского маслихата от 28 сентября 2016 года № 60 "О внесении изменения в решение Саранского городского маслихата от 12 декабря 2013 года № 279 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Сарани и поселка Актас" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3984).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z125" w:id="160"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z125" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саранского городского маслихата от 21 июня 2018 года № 292 "О внесении изменения в решение Саранского городского маслихата от 12 декабря 2013 года № 279 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Сарани и поселка Актас" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4843).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z126" w:id="161"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z126" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саранского городского маслихата от 8 мая 2019 года № 401 "О внесении изменений в решение Саранского городского маслихата от 12 декабря 2013 года № 279 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Сарани и поселка Актас" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5336).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z127" w:id="162"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z127" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саранского городского маслихата от 29 ноября 2019 года № 463 "О внесении изменения в решение Саранского городского маслихата от 12 декабря 2013 года № 279 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Сарани и поселка Актас" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5556).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z128" w:id="163"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z128" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саранского городского маслихата от 22 декабря 2020 года № 584 "О внесении изменений в решение Саранского городского маслихата от 12 декабря 2013 года № 279 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Сарани и поселка Актас" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6136).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z129" w:id="164"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z129" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саранского городского маслихата от 15 июня 2023 года № 33 "О внесении изменений в решение Саранского городского маслихата от 12 декабря 2013 года № 279 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Сарани и поселка Актас" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6437-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4985,31 +5425,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>