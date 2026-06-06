--- v0 (2025-10-14)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="29a02d6" w14:textId="29a02d6">
+    <w:p w14:paraId="beec872" w14:textId="beec872">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -594,107 +594,109 @@
               </w:rPr>
               <w:t>№8/71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z157" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции решения Балхашского городского маслихата Карагандинской области от 27.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20/168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее – Правила) разработаны в соответствии с Законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -729,372 +731,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима города республиканского значения, столицы, района (города областного значения), по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая местным исполнительным органом в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – местный исполнительный орган города республиканского значения, столицы, района, города областного значения, района в городе, осуществляющий оказание социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1229,1908 +1231,3088 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 4 – в редакции решения Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень праздничных дней и памятных дат для оказания единовременной социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z12" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Международный женский день - 8 марта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      4) День защитника Отечества- 7 мая;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День памяти аварии на Чернобыльской атомной электростанции - 26 апреля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      5) День Победы- 9 мая;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День защитника Отечества - 7 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      6) День памяти жертв политических репрессий-31мая;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День Победы - 9 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      7) День пожилых людей-1 октября;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День памяти жертв политических репрессий - 31мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkStart w:name="z161" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День пожилых людей -1 октября;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z162" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) День защиты прав лиц с инвалидностью- второе воскресенье октября;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      10) День Независимости- 16 декабря.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) День Независимости - 16 декабря.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z164" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z165" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 5 – в редакции решения Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых областным акиматом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан- 15 февраля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР в размере 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий в 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий в размере 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученного в период боевых действий в Афганистане или других государствах, в которых велись боевые действия в размере 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия в размере 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      2) к Международному женскому дню-8 марта:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученного в период боевых действий в Афганистане или других государствах, в которых велись боевые действия 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      получателям пособий многодетной матери в размере 20 (двадцать) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия 45 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      3) к празднику единства народа Казахстана-1 мая:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) к Международному женскому дню – 8 марта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      получателям пенсий и социальных пособий по возрасту, размеры пенсий и пособий, которых не превышают минимальный размер пенсий, установленный законодательством в Республике Казахстан в размере 20 (двадцать) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня" и награжденным орденами "Материнская слава" I и II степени, а также многодетным семьям, имеющим в своем составе четырех и более совместно проживающих несовершеннолетних детей в размере 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...15 lines deleted...]
-      4) ко Дню защитника Отечества-7 мая:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День памяти аварии на Чернобыльской атомной электростанции- 26 апреля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
-[...15 lines deleted...]
-      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств в размере 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года в размере 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии испытаниях в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года в размере 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы в размере 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях в размере 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...15 lines deleted...]
-      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988–1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии в размере 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ко Дню защитника Отечества - 7 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей в размере 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия в размере 100 (сто) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время в размере 50 (пятьдесят) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...15 lines deleted...]
-      5) ко Дню Победы-9 мая:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
-[...15 lines deleted...]
-      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее – Союза ССР), партизанам и подпольщикам Великой Отечественной войны в размере 2 (два) миллиона тенге;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
-[...15 lines deleted...]
-      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов в размере 2 (два) миллиона тенге;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
-[...15 lines deleted...]
-      лицам, вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии в размере 200 (двести) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
-[...15 lines deleted...]
-      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 100 (сто) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ко Дню Победы - 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
-[...15 lines deleted...]
-      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 100 (сто) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
-[...15 lines deleted...]
-      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лицам, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак в размере 50 (пятьдесят) тысяч тенге;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, удостоенным званий "Қазақстанның Еңбек Ері", "Халық қаһарманы" в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkStart w:name="z172" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z173" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z174" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лицам, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ко Дню памяти жертв политических репрессий-31 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жертвам политических репрессий и лицам, пострадавшим от политических репрессий в размере 10 (десять) месячных расчетных показателей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ко Дню пожилых людей-1 октября:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, достигшим семидесяти пяти лет и старше в размере 5 (пять) месячных расчетных показателей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ко Дню защиты прав лиц с инвалидностью- второе воскресенье октября:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
-[...15 lines deleted...]
-      10) ко Дню Независимости-16 декабря:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой, второй и третьей группы в размере 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkStart w:name="z175" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до семи лет, детям с инвалидностью с семи до восемнадцати лет в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) исключен решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ко Дню Независимости - 16 декабря:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированные в порядке, установленном </w:t>
+      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 14 апреля 1993 года "О реабилитации жертв массовых политических репрессий" в размере 400 (четыреста) тысяч тенге;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+        <w:t xml:space="preserve"> Республики Казахстан от 14 апреля 1993 года "О реабилитации жертв массовых политических репрессий" в размере 95 (девяносто пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) при причинении ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия, не позднее шести месяцев со дня наступления случая, независимо от доходов лица (семьи), социальная помощь предоставляется в размере 100 (сто) месячных расчетных показателей, единовременно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
-[...15 lines deleted...]
-      13) при наличии социально значимого заболевания "туберкулез" в период амбулаторного лечения, независимо от доходов лица (семьи), социальная помощь предоставляется в размере 30 (тридцать) месячных расчетных показателей, 1 раз в год, единовременно;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) при причинении ущерба гражданину (семье) либо его имуществу вследствие пожара, не позднее шести месяцев со дня наступления случая, независимо от доходов лица (семьи), социальная помощь предоставляется в размере 150 (сто пятьдесят) месячных расчетных показателей, единовременно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
-[...15 lines deleted...]
-      14) при наличии социально значимого заболевания "злокачественное новообразование" на период послеоперационного лечения, не позднее шести месяцев со дня проведения операции, независимо от доходов лица (семьи), социальная помощь предоставляется в размере 15 (пятнадцать) месячных расчетных показателей, 1 раз в год, единовременно;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) при наличии социально значимого заболевания "туберкулез" в период амбулаторного лечения, независимо от доходов лица (семьи), социальная помощь предоставляется 1 (один) раз в год в размере 20 (двадцать) месячных расчетных показателей и осуществляется с месяца обращения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
-[...15 lines deleted...]
-      15) при наличии социально значимого заболевания, вызванного вирусом иммунодефицита человека и носителям вируса иммунодефицита человека, независимо от доходов лица (семьи), социальная помощь предоставляется в размере 15 (пятнадцать) месячных расчетных показателей, 1 раз в год, единовременно;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) социальная помощь при наличии социально значимого заболевания предоставляется лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного на соответствующий финансовый год Законом о республиканском бюджете 1 (один) раз в год в размере 20 (двадцать) месячных расчетных показателей и осуществляется с месяца обращения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15) исключен решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) при наличии у детей социально значимого заболевания, вызванного вирусом иммунодефицита человека и носителям вируса иммунодефицита человека, социальная помощь предоставляется законному представителю ребенка до восемнадцати лет, независимо от доходов лица (семьи), в размере 2,0 (два) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, ежемесячно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) при наличии среднедушевого дохода лица (семьи), не превышающего 1 (один) кратного размера прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год для ветеранов Великой Отечественной войны, ветеранов, приравненным по льготам к ветеранам Великой Отечественной войны, ветеранов боевых действий на территории других государств, лиц с инвалидностью первой и второй групп, семей, имеющим или воспитывающим детей с инвалидностью, лиц, страдающим тяжелыми формами некоторых хронических заболеваний, перечисленных в списке заболеваний, утверждаемом уполномоченным органом в области здравоохранения, пенсионеров по возрасту, детей-сирот и детей, оставшимся без попечения родителей, не достигшим двадцати девяти лет, потерявшим родителей до совершеннолетия, кандасов, лиц, лишившимся жилища в результате экологических бедствий, чрезвычайных ситуаций природного и техногенного характера, многодетных матерей, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", а также награжденным орденами "Материнская слава" I и II степени, многодетным семьям, семей лиц, погибшим (умершим) при исполнении государственных или общественных обязанностей, воинской службы, при подготовке или осуществлении полета в космическое пространство, при спасании человеческой жизни, при охране правопорядка, вдов (вдовцов), имеющих на иждивении несовершеннолетних детей и детей, обучающихся по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, после среднего образования, высшего, послевузовского образования по очной форме обучения, но не более чем до достижения двадцатитрехлетнего возраста и неполным семьям, проживающим в частных жилых домах с местным (печным) отоплением, являющимися его собственниками (нанимателями), либо членами семьи собственника (нанимателя), при отсутствии у них и членов семьи другого жилья, социальная помощь для приобретения твердого топлива (уголь) предоставляется в размере 16 (шестнадцать) месячных расчетных показателей на отопительный сезон, 1 раз в год, единовременно;</w:t>
+      17) социальная помощь на приобретение твердого топлива производится пенсионерам по возрасту, лицам с инвалидностью первой и второй группы, многодетным семьям, получателям адресной социальной помощи, семьям, воспитывающим детей с инвалидностью до восемнадцати лет, опекунам или попечителям ребенка-сироты (детей-сирот) и ребенка (детей), оставшегося без попечения родителей, одиноко проживающим престарелым, малообеспеченным семьям проживающим в частном жилищном фонде с печным отоплением, являющимися его собственниками, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 2 (два) кратного прожиточного минимума, установленного на соответствующий финансовый год Законом о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
-[...15 lines deleted...]
-      18) сиротство, отсутствие родительского попечения, социальная помощь предоставляется законному представителю ребенка до восемнадцати лет, независимо от доходов лица (семьи), в размере 10 (десять) месячных расчетных показателей, 1 раз в год, единовременно;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер социальной помощи определяется исходя из фактических затрат заявителя, связанных с приобретением твердого топлива, но не более 16 (шестнадцать) месячных расчетных показателей 1 (один) раз в год в начале отопительного сезона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
-[...15 lines deleted...]
-      19) неспособность к самообслуживанию в связи с преклонным возрастом, нуждающиеся в постороннем уходе согласно заключения врачебно-консультационной комиссии, социальная помощь предоставляется при наличии среднедушевого дохода лица (семьи), не превышающего 1 (один) кратного размера прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, в размере 10 (десять) месячных расчетных показателей, 1 раз в год, единовременно;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае проживания в одном частном жилом доме нескольких лиц, имеющих право на получение социальной помощи на приобретение топлива, компенсация выплачивается только одному из них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
-[...15 lines deleted...]
-      20) при освобождении из мест лишения свободы, нахождение на учете службы пробации со дня освобождения из мест лишения свободы, не позднее шести месяцев со дня освобождения, независимо от доходов лица (семьи), социальная помощь предоставляется в размере 15 (пятнадцать) месячных расчетных показателей, единовременно.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения социальной помощи заявитель в начале отопительного сезона обращается с заявлением с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkStart w:name="z176" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z177" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акт и/или документ, подтверждающий состоявшиеся расходы лица, на приобретение твердого топлива (копии чеков, накладная, справка, т.п.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z178" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о доходах лица (членов семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z179" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копия документа, подтверждающего статус (пенсионное удостоверение, справка об инвалидности, свидетельства о рождении детей, постановление либо приказ местного исполнительного органа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z180" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справка об отсутствии (наличии) зарегистрированных прав на недвижимое имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z181" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения о номере банковского счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z182" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы предоставляются в подлинниках и копиях для сверки, после чего подлинники документов возвращаются заявителю</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z93" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) социальная помощь при наличии среднедушевого дохода, не превышающего 1 (один) кратного прожиточного минимума, установленного на соответствующий финансовый год Законом о республиканском бюджете предоставляется единовременно в размере 15 (пятнадцать) месячных расчетных показателей следующим категориям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z183" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лица освободившиеся из мест лишения свободы, на основании справки не позднее трех месяцев со дня освобождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z85" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лица, находящиеся на учете службы пробации, на основании справки не позднее трех месяцев со дня освобождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z184" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сироты, лица с отсутствием родительского попечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z185" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лица, неспособные к самообслуживанию в связи с преклонным возрастом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z186" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Среднедушевой доход семьи для оказания социальной помощи исчисляется на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года №181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под №32609).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z187" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Состав семьи определяется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z188" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднедушевой доход семьи рассчитывается путем деления совокупного дохода семьи за расчетный период (предыдущий квартал) на количество месяцев в указанном периоде (три месяца) и число членов семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z189" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Социальная помощь лицам, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 18)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 7 настоящих Правил оказывается, если они не находятся на полном государственном обеспечении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19) исключен решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20) исключен решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) Единовременная социальная помощь без учета дохода оказывается следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z97" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1) cоциальная помощь на санаторно-курортное лечение в пределах Республики Казахстан предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z190" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, за сопровождение лица с инвалидностью первой группы (за исключением, в соответствии с законодательством, лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя) в санаторно-курортной организации оказывается один раз в год в размере не более 70 (семьдесят) процентов гарантированной суммы, определяемой уполномоченным органом в области социальной защиты населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z191" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ветеранам, относящимся к категории ветеранов согласно </w:t>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+      ветеранам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 Закона Республики Казахстан "О ветеранах" без учета доходов 1 (один) раз в год в виде возмещения стоимости пребывания в санаторно-курортной организации не более 14 дней, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z98" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам в возрасте 70 лет и старше с учетом среднедушевого дохода лица (семьи), не превышающего величины двухкратного прожиточного минимума, установленного на соответствующий финансовый год Законом о республиканском бюджете 1 (один) раз в год до 12 дней пребывания в санаторно-курортной организации в виде возмещения стоимости не более 70 (семьдесят) процентов гарантированной суммы, установленной для лиц с инвалидностью, определяемой уполномоченным органом в области социальной защиты населения (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z99" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь на санаторно-курортное лечение оказывается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z100" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь предоставляется не позднее двух месяцев с момента получения санаторно-курортного лечения на основании заявления с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z101" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z102" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) счет-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z192" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акт выполненных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z193" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о доходах лица (семьи) для категорий, оказываемых с учетом дохода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z194" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о номере счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z195" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z196" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-2) социальная помощь на оплату коммунальных услуг и приобретение топлива оказывается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z197" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам боевых действий на территории других государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z198" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z199" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z200" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z201" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь в размере 24 (двадцать четыре) месячных расчетных показателей оказывается без учета доходов, без истребования заявлений от граждан, по спискам, представленным Государственной корпорацией, один раз в год, в начале отопительного сезона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z202" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-3) социальная помощь в виде денежной выплаты предоставляется многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" и многодетным семьям, имеющим детей, воспитывающихся и обучающихся в дошкольных организациях образования на основании сведений из информационных систем государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z203" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата осуществляется один раз в календарном году (по состоянию на октябрь текущего года) в размере 10 (десять) месячных расчетных показателей на каждого ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 7 с изменениями, внесенным решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются МИО и утверждаются решениями местных представительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z104" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z105" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z106" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z107" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z108" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год Законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) исключен решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) исключен решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) исключен решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 8 с изменениями, внесенным решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. К праздничным дням и памятным датам размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере местными представительными органами по согласованию с МИО области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z116" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z117" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z118" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z119" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z120" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Социальная помощь оказывается в порядке и сроки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3145,331 +4327,423 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z121" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z122" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z123" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z124" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z125" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z126" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города Балхаш на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z127" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z128" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z206" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге, независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 14 с изменениями, внесенным решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z130" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z131" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z132" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z133" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z134" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3522,51 +4796,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3581,52 +4855,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z137" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3641,371 +4915,587 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 15 с изменением, внесенным решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z139" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z140" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z141" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z142" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z143" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z144" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z145" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам - 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 20 с изменением, внесенным решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z147" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z148" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 21 с изменением, внесенным решением Балхашского городского маслихата Карагандинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z150" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z151" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z152" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4084,602 +5574,602 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8/71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="144"/>
+    <w:bookmarkStart w:name="z116" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признанных утратившими силу некоторых решений Балхашского городского маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z117" w:id="145"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z117" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балхашского городского маслихата Карагандинской области от 24 декабря 2013 года № 24/176 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №2519).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z118" w:id="146"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z118" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балхашского городского маслихата Карагандинской области от 28 марта 2014 года № 26/208 "О внесении изменения в решение городского маслихата от 24 декабря 2013 года № 24/176 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №2582).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z119" w:id="147"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z119" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балхашского городского маслихата Карагандинской области от 6 февраля 2015 года №35/288 "О внесении изменений и дополнений в решение городского маслихата от 24 декабря 2013 года №24/176 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №2982).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z120" w:id="148"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z120" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балхашского городского маслихата Карагандинской области от 4 мая 2016 года №2/21 "О внесении изменений и дополнений в решение городского маслихата от 24 декабря 2013 года № 24/176 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №3836).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z121" w:id="149"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z121" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балхашского городского маслихата Карагандинской области от 23 декабря 2016 года №7/67 "О внесении изменений в решение городского маслихата от 24 декабря 2013 года № 24/176 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №4108).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z122" w:id="150"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z122" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балхашского городского маслихата Карагандинской области от 30 марта 2018 года №18/160 "О внесении изменений в решение городского маслихата от 24 декабря 2013 года №24/176 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №4720).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z123" w:id="151"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z123" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балхашского городского маслихата Карагандинской области от 27 августа 2018 года №22/196 "О внесении изменений в решение городского маслихата от 24 декабря 2013 года №24/176 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №4960).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z124" w:id="152"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z124" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балхашского городского маслихата Карагандинской области от 6 декабря 2018 года №24/210 "О внесении изменений в решение городского маслихата от 24 декабря 2013 года №24/176 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №5072).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z125" w:id="153"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z125" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балхашского городского маслихата Карагандинской области от 12 июня 2019 года №29/249 "О внесении изменений и дополнения в решение городского маслихата от 24 декабря 2013 года №24/176 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №5385).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z126" w:id="154"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z126" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балхашского городского маслихата Карагандинской области от 25 декабря 2019 года №35/285 "О внесении изменений и дополнений в решение городского маслихата от 24 декабря 2013 года №24/176 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №5662).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z127" w:id="155"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z127" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балхашского городского маслихата Карагандинской области от 10 февраля 2021 года №2/16 "О внесении изменений в решение Балхашского городского маслихата от 24 декабря 2013 года №24/176 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №6200).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z128" w:id="156"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z128" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балхашского городского маслихата Карагандинской области от 26 апреля 2023 года №2/19 "О внесении изменений в решение Балхашского городского маслихата от 24 декабря 2013 года №24/176 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №6400-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5005,31 +6495,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>